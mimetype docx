--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -2475,225 +2475,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 5 : l’occupation du Paléolithique supérieur ancien</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Paris</w:t>
+                <w:t xml:space="preserve">Chapitre 6 : comportements des hommes et modes de vie au Pléistocène supérieur à Havrincourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Goval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...48 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les chasseurs des steppes durant le dernier glaciaire en France septentrionale. Paléoenvironnement, techno-économie, approche fonctionnelles et spatiale du gisement d’Havrincourt</w:t>
+              <w:t xml:space="preserve">Les chasseurs des steppes durant le dernier glaciaire en France septentrionale. Paléoenvironnement, techno-économie, approche fonctionnelle et spatiale du gisement d’Havrincourt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 141, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.129-184, 2018, Études et Recherches Archéologiques de l’Université de Liège, 978-2-930495-27-9</w:t>
+              <w:t xml:space="preserve">, pp.181-193, 2018, Études et Recherches Archéologiques de l’Université de Liège, 978-2-930495-27-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01993153v1</w:t>
+                <w:t xml:space="preserve">hal-02352928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 4 : les occupations du Paléolithique moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Goval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2706,576 +2672,610 @@
                 <w:t xml:space="preserve">Jean‑luc Locht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Liège. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les chasseurs des steppes durant le dernier glaciaire en France septentrionale. Paléoenvironnement, techno-économie, approche fonctionnelles et spatiale du gisement d’Havrincourt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 141, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Boccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.97-128, 2018, Études et Recherches Archéologiques de l’Université de Liège, 978-2-930495-27-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01993144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 3 : taphonomie, biochronologie, paléo‑écologie et présentation du cortège faunique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Goval</w:t>
+                <w:t xml:space="preserve">Chapitre 5 : l’occupation du Paléolithique supérieur ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Claud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Font</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Liège. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les chasseurs des steppes durant le dernier glaciaire en France septentrionale. Paléoenvironnement, techno-économie, approche fonctionnelle et spatiale du gisement d’Havrincourt</w:t>
+              <w:t xml:space="preserve">Les chasseurs des steppes durant le dernier glaciaire en France septentrionale. Paléoenvironnement, techno-économie, approche fonctionnelles et spatiale du gisement d’Havrincourt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 141, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.77-91, 2018, Études et Recherches Archéologiques de l’Université de Liège, 978-2-930495-27-9</w:t>
+              <w:t xml:space="preserve">, pp.129-184, 2018, Études et Recherches Archéologiques de l’Université de Liège, 978-2-930495-27-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352911v1</w:t>
+                <w:t xml:space="preserve">hal-01993153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHAPITRE 5 L’OCCUPATION DU PALÉOLITHIQUE SUPÉRIEUR ANCIEN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Paris</w:t>
+                <w:t xml:space="preserve">Chapitre 3 : taphonomie, biochronologie, paléo‑écologie et présentation du cortège faunique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Goval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Claud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les chasseurs des steppes durant le dernier glaciaire en France septentrionale. Paléoenvironnement, techno-économie, approche fonctionnelle et spatiale du gisement d’Havrincourt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 141, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Boccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.77-91, 2018, Études et Recherches Archéologiques de l’Université de Liège, 978-2-930495-27-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352922v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 1 : présentation et méthodes d’étude</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Goval</w:t>
+                <w:t xml:space="preserve">CHAPITRE 5 L’OCCUPATION DU PALÉOLITHIQUE SUPÉRIEUR ANCIEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Moine</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Claud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les chasseurs des steppes durant le dernier glaciaire en France septentrionale. Paléoenvironnement, techno-économie, approche fonctionnelle et spatiale du gisement d’Havrincourt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 141, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.21-33, 2018, Études et Recherches Archéologiques de l’Université de Liège, 978-2-930495-27-9</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01993057v1</w:t>
+                <w:t xml:space="preserve">hal-02352922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 6 : comportements des hommes et modes de vie au Pléistocène supérieur à Havrincourt</w:t>
+                <w:t xml:space="preserve">Chapitre 1 : présentation et méthodes d’étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Goval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de liège. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les chasseurs des steppes durant le dernier glaciaire en France septentrionale. Paléoenvironnement, techno-économie, approche fonctionnelle et spatiale du gisement d’Havrincourt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 141, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.181-193, 2018, Études et Recherches Archéologiques de l’Université de Liège, 978-2-930495-27-9</w:t>
+              <w:t xml:space="preserve">, pp.21-33, 2018, Études et Recherches Archéologiques de l’Université de Liège, 978-2-930495-27-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352928v1</w:t>
+                <w:t xml:space="preserve">hal-01993057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the Middle to the Upper Pleistocene : Origins and diversification of the Middle Palaeolithic in Northwest France</w:t>
               </w:r>
@@ -3399,51 +3399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Goval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑luc Locht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4481,652 +4481,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les gisements gravettiens d’Amiens-Renancourt 1 et 2 (Somme, France) : premières données palethnologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Paris</w:t>
+                <w:t xml:space="preserve">Hauts-de-France : révision de sites emblématiques de la Préhistoire, l’apport du projet collectif de recherches PaléHauts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Goval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Coutard</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Coudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean‑luc Locht, May 2016, Amiens, France. pp.97-115</w:t>
+              <w:t xml:space="preserve">Journées Régionales Archéologiques des Hauts-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02500072v1</w:t>
+                <w:t xml:space="preserve">hal-02415028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France : révision de sites emblématiques de la Préhistoire, l’apport du projet collectif de recherches PaléHauts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Goval</w:t>
+                <w:t xml:space="preserve">Les gisements gravettiens d’Amiens-Renancourt 1 et 2 (Somme, France) : premières données palethnologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paule Coudret</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Claud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Régionales Archéologiques des Hauts-de-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Beauvais, France</w:t>
+              <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean‑luc Locht, May 2016, Amiens, France. pp.97-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415028v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The last 400 ka in loess-palaeosols records from Northern France: environmental background and dating of the Palaeolithic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etricourt-Manancourt (Somme, France) : A Reference Loess Sequence and Archaeological Site for the Last 350 ka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hérisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Goval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‑luc Locht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loess and Archeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02319847v1</w:t>
+                <w:t xml:space="preserve">hal-02316290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Middle Paleolithic in loessic context in northern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The last 400 ka in loess-palaeosols records from Northern France: environmental background and dating of the Palaeolithic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑luc Locht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Goval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loess and Archeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316492v1</w:t>
+                <w:t xml:space="preserve">hal-02319847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etricourt-Manancourt (Somme, France) : A Reference Loess Sequence and Archaeological Site for the Last 350 ka</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Middle Paleolithic in loessic context in northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‑luc Locht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Goval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean‑luc Locht</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loess and Archeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316290v1</w:t>
+                <w:t xml:space="preserve">hal-02316492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l'archéologie préventive renouvelle-t-elle la perception du Paléolithique dans le Nord de la France ?</w:t>
               </w:r>
@@ -5883,243 +5883,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports des opérations archéologiques à la connaissance du Pléistocène régional : exemple de la couverture loessique du Nord de la France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Early Upper Palaeolithic assemblage from Havrincourt (North of France): new data and interpretations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Goval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean‑luc Locht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géoarchéologie, journée scientifique organisée par la Société géologique du Nord</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Patrick Auguste, Laurent Deschodt, Mar 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">5th Annual Meeting of the European Society for the study of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02333486v1</w:t>
+                <w:t xml:space="preserve">hal-02333466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Early Upper Palaeolithic assemblage from Havrincourt (North of France): new data and interpretations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apports des opérations archéologiques à la connaissance du Pléistocène régional : exemple de la couverture loessique du Nord de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Goval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‑luc Locht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Annual Meeting of the European Society for the study of Human Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Géoarchéologie, journée scientifique organisée par la Société géologique du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Patrick Auguste, Laurent Deschodt, Mar 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02333466v1</w:t>
+                <w:t xml:space="preserve">hal-02333486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper Pleistocene Loess-Palaeosols Records from Northern France in the European Context: Environmntal Background and Dating of the Middle Palaeolithic</w:t>
               </w:r>
@@ -6824,355 +6824,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du paléolithique inférieur au paléolithique supérieur dans le Nord de la France, lumière sur les premières découvertes du Canal Seine-Nord Europe</w:t>
+                <w:t xml:space="preserve">Le Système d'Information Géographique au service de la reconstitution géologique et archéologique du gisement paléolithique d'Etricourt-Manancourt (Picardie, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Font</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Goval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‑luc Locht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jour de contact FNRS “Préhistoire – Prehistorie”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Eupen, Belgique</w:t>
+              <w:t xml:space="preserve">Colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02486378v1</w:t>
+                <w:t xml:space="preserve">hal-02486355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2012: the year of Acheulean in northern France? The Lower and Middle Palaeolithic site at Etricourt-Manancourt</w:t>
+                <w:t xml:space="preserve">Du paléolithique inférieur au paléolithique supérieur dans le Nord de la France, lumière sur les premières découvertes du Canal Seine-Nord Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Goval</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Palaeolithic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Jour de contact FNRS “Préhistoire – Prehistorie”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Eupen, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02486377v1</w:t>
+                <w:t xml:space="preserve">hal-02486378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Système d'Information Géographique au service de la reconstitution géologique et archéologique du gisement paléolithique d'Etricourt-Manancourt (Picardie, France)</w:t>
+                <w:t xml:space="preserve">2012: the year of Acheulean in northern France? The Lower and Middle Palaeolithic site at Etricourt-Manancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Font</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Goval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑luc Locht</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Chantreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Caen, France</w:t>
+              <w:t xml:space="preserve">European Palaeolithic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02486355v1</w:t>
+                <w:t xml:space="preserve">hal-02486377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Acheuléen dans la Somme : 140 ans d'histoire et un gisement nouvellement fouillé à Etricourt-Manancourt</w:t>
               </w:r>
@@ -7402,277 +7402,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les occupations du Pléniglaciaire moyen du Weichselien à Havrincourt (Pas-de-Calais) : contexte stratigraphique, variabilités des productions lithiques et comparaisons régionales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">300 000 ans d'histoire à Etricourt-Manancourt : Bilan d'une exceptionnelle découverte, à la sortie du terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hérisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Goval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‑luc Locht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Chantreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Canal Seine-Nord Europe : un premier bilan des recherches pour la Préhistoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gilles Prilaux; Marc Talon; Cyril Montoya; Luc Vallin, Oct 2012, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02486384v1</w:t>
+                <w:t xml:space="preserve">hal-02486411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">300 000 ans d'histoire à Etricourt-Manancourt : Bilan d'une exceptionnelle découverte, à la sortie du terrain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les occupations du Pléniglaciaire moyen du Weichselien à Havrincourt (Pas-de-Calais) : contexte stratigraphique, variabilités des productions lithiques et comparaisons régionales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Goval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Goval</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coutard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yoann Chantreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Canal Seine-Nord Europe : un premier bilan des recherches pour la Préhistoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gilles Prilaux; Marc Talon; Cyril Montoya; Luc Vallin, Oct 2012, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02486411v1</w:t>
+                <w:t xml:space="preserve">hal-02486384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results of Palaeolithic excavations to the digging of the Seine-Nord Europe Canal : the excavation of Havrincourt (Pas-de-Calais, France)</w:t>
               </w:r>
@@ -9513,51 +9513,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02046327v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Goval" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra4-peuplements-neandertaliens-dans-le-nord-de-la-france/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993005v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboccard.com/fr/category/15151-Produit-9782930495279.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00387035v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843068v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paris" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vallin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164133v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3281" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396235v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Locht" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353773v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584140v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Schmidt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2017.07.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480690v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.036" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X813LHJ1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794442v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Font" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01245161v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briagell Huet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.07.053" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NK0WRZ5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793485v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coudenneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.04.039" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7X5RZJF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395329v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.01.055" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41RWZX8W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483554v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7278" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798656v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385292v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2012.14117" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478023v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2009.13889" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708461v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Soressi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Larmignat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Roussel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02814108v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tuffreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385261v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993153v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auguste" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Claud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.uliege.be/jcms/c_18954" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993144v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352911v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352922v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993057v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352928v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927124v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838274v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335790v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548122v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Weyer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877012v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876445v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709379v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709377v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709528v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Allart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auguste" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933829v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pagli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500072v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415028v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J Bahain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Coudret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319847v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316492v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316290v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323143v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325403v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323601v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323833v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330135v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330289v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330158v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333486v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333466v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335880v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485470v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484808v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Chantreau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485519v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485491v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335920v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486378v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486377v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486355v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516857v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516902v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486384v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486411v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516981v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516994v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517039v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lef&#232;vre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517068v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548337v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876086v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381593v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336862v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922537v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170505v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913023v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913027v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162629v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Balescu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326999v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02046327v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Goval" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra4-peuplements-neandertaliens-dans-le-nord-de-la-france/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993005v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboccard.com/fr/category/15151-Produit-9782930495279.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00387035v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843068v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paris" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vallin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164133v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3281" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396235v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Locht" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353773v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584140v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Schmidt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2017.07.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480690v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.036" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X813LHJ1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794442v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Font" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01245161v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briagell Huet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.07.053" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NK0WRZ5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793485v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coudenneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.04.039" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7X5RZJF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395329v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.01.055" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41RWZX8W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483554v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7278" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798656v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385292v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2012.14117" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478023v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2009.13889" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708461v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Soressi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Larmignat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Roussel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02814108v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tuffreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385261v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352928v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auguste" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.uliege.be/jcms/c_18954" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Claud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993153v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352911v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352922v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993057v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927124v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838274v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335790v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548122v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Weyer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877012v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876445v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709379v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709377v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709528v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Allart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auguste" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933829v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pagli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415028v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J Bahain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Coudret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500072v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316290v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319847v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316492v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323143v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325403v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323601v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323833v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330135v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330289v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330158v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333466v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333486v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335880v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485470v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484808v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Chantreau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485519v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485491v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335920v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486355v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486378v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486377v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516857v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516902v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486411v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486384v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516981v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516994v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517039v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lef&#232;vre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517068v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548337v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876086v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381593v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336862v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922537v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170505v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913023v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913027v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162629v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Balescu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326999v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>