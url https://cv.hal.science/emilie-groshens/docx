--- v0 (2026-03-29)
+++ v1 (2026-04-29)
@@ -697,51 +697,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Groshens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documentation et bibliothèques</w:t>
+              <w:t xml:space="preserve">Documentation et Bibliothèques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 63 (4), pp.73 - 85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1042306ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
@@ -2004,286 +2004,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cas pratiques d'anonymisation d'enquêtes qualitatives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Fromont</w:t>
+                <w:t xml:space="preserve">La chaîne de transformation des données : différentes approches à partir du catalogue BeQuali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Groshens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Aliprandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protection des données personnelles et recherches SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, MSH Lyon St-Etienne et l'Université Lyon 2, France</w:t>
+              <w:t xml:space="preserve">ANF Quali-SHS, Analyser et ré-analyser des corpus de données qualitatives en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03567018v1</w:t>
+                <w:t xml:space="preserve">hal-03631229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chaîne de transformation des données : différentes approches à partir du catalogue BeQuali</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Garcia</w:t>
+                <w:t xml:space="preserve">Anonymiser des enquêtes qualitatives pour leur diffusion et leur réutilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cadorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Groshens</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Aliprandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANF Quali-SHS, Analyser et ré-analyser des corpus de données qualitatives en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Oléron, France</w:t>
+              <w:t xml:space="preserve">Festival suisse des méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03631229v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anonymiser des enquêtes qualitatives pour leur diffusion et leur réutilisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Cadorel</w:t>
+                <w:t xml:space="preserve">Cas pratiques d'anonymisation d'enquêtes qualitatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Groshens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival suisse des méthodes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Protection des données personnelles et recherches SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, MSH Lyon St-Etienne et l'Université Lyon 2, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03567049v1</w:t>
+                <w:t xml:space="preserve">hal-03567018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les banques d'enquêtes qualitatives</w:t>
               </w:r>
@@ -2552,312 +2552,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03570847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anonymat et confidentialité des données qualitatives : Le retour d’expérience de beQuali</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Préservez, partagez et réutilisez des enquêtes qualitatives : Présentation de la plateforme beQuali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Groshens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Vandenbunder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation doctorale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Université de Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">LILLIAD, Learning Center Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03634004v1</w:t>
+                <w:t xml:space="preserve">hal-02874098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préservez, partagez et réutilisez des enquêtes qualitatives : Présentation de la plateforme beQuali</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">beQuali: Une Plateforme d'Archives Numériques en Sciences Sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Juillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cadorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Groshens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Vandenbunder</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Fromont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LILLIAD, Learning Center Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">ACM International Conference Proceeding Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02874098v1</w:t>
+                <w:t xml:space="preserve">hal-02873585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">beQuali: Une Plateforme d'Archives Numériques en Sciences Sociales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anonymat et confidentialité des données qualitatives : Le retour d’expérience de beQuali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cadorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Groshens</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Fromont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference Proceeding Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France, France</w:t>
+              <w:t xml:space="preserve">Formation doctorale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Université de Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873585v1</w:t>
+                <w:t xml:space="preserve">hal-03634004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enquête ESFIA 'De l'Afrique à la France, d'une génération à l'autre' dans le dispositif beQuali</w:t>
               </w:r>
@@ -3866,51 +3866,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2AF69879"/>
+    <w:nsid w:val="45DAD785"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4097,51 +4097,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-groshens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5974-0869" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911196v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Groshens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603139v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261557v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.3539" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036951v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cadorel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Juillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vandenbunder" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.10968" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02873568v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Bendjaballah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fromont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042306ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04495419v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612928v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chapoy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lesnard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gaultier-Voituriez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Pedroja" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03613633v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02873565v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874194v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874198v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Souanef" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02981615v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01521289v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Corminboeuf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s van Zanten" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810537v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Boudet-B&#244;ne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cousin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Deveaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03695338v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432005v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Danciu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gallis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03610991v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567018v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03631229v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Aliprandi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567049v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03631177v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03631206v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570847v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03634004v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874098v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02873585v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874201v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874188v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874203v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399791v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03949407v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02981612v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02981629v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03949411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02873570v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://memsic.ccsd.cnrs.fr/mem_00000672v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-groshens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5974-0869" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911196v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Groshens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603139v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261557v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.3539" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036951v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cadorel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Juillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vandenbunder" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.10968" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02873568v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Bendjaballah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fromont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042306ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04495419v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612928v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chapoy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lesnard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gaultier-Voituriez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Pedroja" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03613633v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02873565v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874194v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874198v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Souanef" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02981615v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01521289v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Corminboeuf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s van Zanten" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810537v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Boudet-B&#244;ne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cousin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Deveaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03695338v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432005v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Danciu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gallis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03610991v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03631229v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Aliprandi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567049v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567018v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03631177v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03631206v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570847v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874098v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02873585v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03634004v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874201v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874188v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874203v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399791v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03949407v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02981612v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02981629v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03949411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02873570v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://memsic.ccsd.cnrs.fr/mem_00000672v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>