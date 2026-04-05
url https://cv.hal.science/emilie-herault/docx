--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -127,962 +127,962 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing Industrial Imaging: Contactless THz Domain Spectroscopy for Topography and Chemistry</w:t>
+                <w:t xml:space="preserve">Autocorrelation study of terahertz and second-harmonic pulsed generations in reflection at the surface of a nonlinear dielectric crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Vullien</w:t>
+                <w:t xml:space="preserve">Mathias Hedegaard Kristensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Esben Skovsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Rochefeuille</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Science and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21275/SR241119135215⟩</w:t>
+              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 176, pp.110981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2024.110981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04904162v1</w:t>
+                <w:t xml:space="preserve">hal-04543285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autocorrelation study of terahertz and second-harmonic pulsed generations in reflection at the surface of a nonlinear dielectric crystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface-state-related carrier dynamics of GaAs determined by UV-visible pump-probe terahertz spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Hedegaard Kristensen</w:t>
+                <w:t xml:space="preserve">E. Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esben Skovsen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Hérault</w:t>
+                <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 176, pp.110981. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124 (16), </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2024.110981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0198347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543285v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface-state-related carrier dynamics of GaAs determined by UV-visible pump-probe terahertz spectroscopy</w:t>
+                <w:t xml:space="preserve">Advancing Industrial Imaging: Contactless THz Domain Spectroscopy for Topography and Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Zhai</w:t>
+                <w:t xml:space="preserve">Thomas Vullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Hérault</w:t>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Garet</w:t>
+                <w:t xml:space="preserve">Edouard Rochefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 124 (16), </w:t>
+              <w:t xml:space="preserve">International Journal of Science and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (11), pp.1581-1584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0198347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21275/SR241119135215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742310v1</w:t>
+                <w:t xml:space="preserve">hal-04904162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction of THz Images for Trustful Identification of Library of Materials in Reflection Configuration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terahertz generation through optical rectification in reflection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Hedegaard Kristensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li-Wei Hsu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bernier</w:t>
+                <w:t xml:space="preserve">Dongwei Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Hérault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lavastre</w:t>
+                <w:t xml:space="preserve">Esben Skovsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Science and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21275/sr23704151849⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 133 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0144433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257393v1</w:t>
+                <w:t xml:space="preserve">hal-04086350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopant profiling of ion-implanted GaAs by terahertz time-domain spectroscopy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">THz generation in GaSe crystals pumped with laser photon energy below and around the bandgap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongwei Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ci-Ling Pan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0138345⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122 (1), pp.011103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0128292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04050620v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz generation in GaSe crystals pumped with laser photon energy below and around the bandgap</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dopant profiling of ion-implanted GaAs by terahertz time-domain spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anup Kumar Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Chen Au</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yu-Cheng Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ci-Ling Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dongwei Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0128292⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 133 (12), pp.125705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0138345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974716v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz generation through optical rectification in reflection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Correction of THz Images for Trustful Identification of Library of Materials in Reflection Configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Wei Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 133 (17), </w:t>
+              <w:t xml:space="preserve">International Journal of Science and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (9), pp.SR23704151849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0144433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21275/sr23704151849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086350v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Characterizations of Polarization-Sensitive Millimeter-Wave Silicon Bolometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aliane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dussopt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1159,90 +1159,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz generation from ZnTe optically pumped above and below the bandgap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongwei Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 29 (11), pp.17491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1276,77 +1276,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-photon-absorption enhanced terahertz generation from KTP optically pumped in the visible-to-UV range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongwei Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valdas Pasiskevicius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1404,360 +1404,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of eight nonlinear crystals for phase-matched Terahertz second-order difference-frequency generation at room temperature</w:t>
+                <w:t xml:space="preserve">Sub-Wavelength THz Imaging of the Domains in Periodically Poled Crystals Through Optical Rectification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bernerd</w:t>
+                <w:t xml:space="preserve">Gizem Soylu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Segonds</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoît Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredrik Laurell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OME.383548⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (9), pp.1144-1154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10762-020-00704-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02450500v1</w:t>
+                <w:t xml:space="preserve">hal-02942949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-Wavelength THz Imaging of the Domains in Periodically Poled Crystals Through Optical Rectification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of eight nonlinear crystals for phase-matched Terahertz second-order difference-frequency generation at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bernerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gizem Soylu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Jérôme Debray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 41 (9), pp.1144-1154. </w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (2), pp.561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10762-020-00704-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OME.383548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942949v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Weak Terahertz Pulsed Signals Using Kinetic Inductance Detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gizem Soylu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lévy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1808,77 +1808,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Possibility of Identifying Substances by Remote Active THz Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), pp.12-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1912,90 +1912,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of terahertz beam diffraction by fabrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Hofman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 38 (15), pp.2708</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2014,588 +2014,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principles and Highly efficient broadband double-sided Fresnel lens for the THz range</w:t>
+                <w:t xml:space="preserve">Experimental study of scattering effects of THz waves by clothes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sypek</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Ch. Ketchazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 37, pp.2214-2216</w:t>
+              <w:t xml:space="preserve">Photonics Letters of Poland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4, pp.91-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00980196v1</w:t>
+                <w:t xml:space="preserve">hal-00980209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of scattering effects of THz waves by clothes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly efficient broadband double-sided Fresnel lens for THz range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sypek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ag. Siemion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch. Ketchazo</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An. Siemion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics Letters of Poland</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 4, pp.91-93</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (12), pp.2214-2216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00980209v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly efficient broadband double-sided Fresnel lens for THz range</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous passively Q-switched dual-wavelength solid-state laser working at 1065 and 1066 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ag. Siemion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">An. Siemion</w:t>
+                <w:t xml:space="preserve">F. Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kevorkian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 37 (12), pp.2214-2216</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 37, pp.2817-2819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.37.002817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00977485v1</w:t>
+                <w:t xml:space="preserve">hal-00980202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous passively Q-switched dual-wavelength solid-state laser working at 1065 and 1066 nm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+                <w:t xml:space="preserve">Principles and Highly efficient broadband double-sided Fresnel lens for the THz range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sypek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Siemion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An. Siemion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 37, pp.2817-2819. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 37, pp.2214-2216</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00980202v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00980196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prism-Like Behavior at Terahertz Frequencies of a 2D Metallic Grid with a Varying Periodicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agn. Siemion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Siemion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J Infrared Milli Terahz Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 32, pp.403-406</w:t>
@@ -2618,273 +2618,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable dual-wavelength microlaser controlled by the output mirror tilt angle</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Off-Axis Metallic Diffractive Lens for Terahertz Beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agn. Siemion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Siemion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sypek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 99, pp.241113</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36, pp.1960</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00983000v1</w:t>
+                <w:t xml:space="preserve">hal-00991326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-Axis Metallic Diffractive Lens for Terahertz Beams</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stable dual-wavelength microlaser controlled by the output mirror tilt angle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vitrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 36, pp.1960</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99, pp.241113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991326v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low wavelength emission of Nd:doped lasers</w:t>
               </w:r>
@@ -2896,51 +2896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2972,394 +2972,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed blue laser at 491nm by Nonlinear Cavity Dumping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Thermal conductivity measurements of laser crystals by infrared thermography. Application to Nd:doped crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickael Lelek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 16 (24), pp. 19419-1942</w:t>
+              <w:t xml:space="preserve">, 2008, 16 (12), pp 8995-9010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533457v1</w:t>
+                <w:t xml:space="preserve">hal-00533392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity measurements of laser crystals by infrared thermography. Application to Nd:doped crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1064 nm Nd : YVO4 laser intracavity pumped at 912 nm and sum-frequency mixing for an emission at 491 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Didierjean</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Georges</w:t>
+                <w:t xml:space="preserve">Thierry Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 16 (12), pp 8995-9010</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (14), pp 1632-1634</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533392v1</w:t>
+                <w:t xml:space="preserve">hal-00533394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1064 nm Nd : YVO4 laser intracavity pumped at 912 nm and sum-frequency mixing for an emission at 491 nm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Pulsed blue laser at 491nm by Nonlinear Cavity Dumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Lelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 33 (14), pp 1632-1634</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (24), pp. 19419-1942</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533394v1</w:t>
+                <w:t xml:space="preserve">hal-00533457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diode-pumped Nd:YAG laser emitting at 899 nm and below</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3427,51 +3427,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nd:GdVO4 as a three level laser at 879 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3522,51 +3522,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">491 nm generation by sum-frequency mixing of diode pumped neodymium lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3669,51 +3669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Buixaderas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Raimboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 34 (7-8), pp.497-504. </w:t>
@@ -3795,90 +3795,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération par autocorrélation de signaux THz et de second harmonique à la surface de cristaux diélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Hedegaard Kristensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Hérault</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Esben Skovsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion plénière du GdR Ultrafast Phenomena 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR UP, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3916,51 +3916,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical rectification in LiNbO3 crystal powder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Gournay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3992,338 +3992,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz and SHG autocorrelation generations in reflection from different nonlinear crystals excited by femtosecond laser pulses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">New topologic and chemical imaging for industry, based on non contact THz time domain spectroscopy sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Rochefeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 49th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5TH WORKSHOP OF IEEE SENSORS FRANCE CHAPTER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Grenoble (FRANCE), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747868v1</w:t>
+                <w:t xml:space="preserve">hal-04682090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New topologic and chemical imaging for industry, based on non contact THz time domain spectroscopy sensor</w:t>
+                <w:t xml:space="preserve">THz and SHG autocorrelation generations in reflection from different nonlinear crystals excited by femtosecond laser pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Vullien</w:t>
+                <w:t xml:space="preserve">Mathias Hedegaard Kristensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Esben Skovsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5TH WORKSHOP OF IEEE SENSORS FRANCE CHAPTER</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 49th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Perth, Australia. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz60956.2024.10697733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682090v1</w:t>
+                <w:t xml:space="preserve">hal-04747868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THz and SH Generation in reflection at the surface of a dielectric crystal using a double pulse laser excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Hedegaard Kristensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Hérault</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Esben Skovsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPTIQUE Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFO, Jul 2024, Rouen (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4348,90 +4348,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz Optical Rectification and Second-Harmonic Generation at the Surface of Nonlinear Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Hedegaard Kristensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esben Skovsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Advanced Lasers and Photon Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4450,2075 +4450,2076 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards sub-wavelength THz imaging through optical rectification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Towards sub-wavelength optical rectification THz imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongwei Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Hedegaard Kristensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dongwei Zhai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar at the Graduate School of Interdisciplinary Science and Engineering in Health Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculty of Engineering, Okayama University, Apr 2023, Okayama, Japan</w:t>
+              <w:t xml:space="preserve">Journées plénières du GDR NanoTeraMir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR NanoTeraMir, May 2023, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107360v1</w:t>
+                <w:t xml:space="preserve">hal-04107296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards sub-wavelength optical rectification THz imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Towards sub-wavelength THz imaging through optical rectification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Hedegaard Kristensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongwei Zhai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées plénières du GDR NanoTeraMir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR NanoTeraMir, May 2023, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Seminar at the Graduate School of Interdisciplinary Science and Engineering in Health Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculty of Engineering, Okayama University, Apr 2023, Okayama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107296v1</w:t>
+                <w:t xml:space="preserve">hal-04107360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération THz par différence de fréquences optiques en accord de phase</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">THz generation in GaSe crystal pumped below and around the bandgap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongwei Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Nice 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonlinear Optics and its Applications 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.121430D, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2624406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695017v1</w:t>
+                <w:t xml:space="preserve">hal-03694916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz generation in GaSe crystal pumped below and around the bandgap</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Génération THz par différence de fréquences optiques en accord de phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bernerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Remark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Debray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Optics and its Applications 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optique Nice 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694916v1</w:t>
+                <w:t xml:space="preserve">hal-03695017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Generation in Nonlinear Crystals Pumped from UV to IR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Terahertz pulse generation in ZnTe crystal pumped around the bandgap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongwei Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fredrik Laurell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.1-2, </w:t>
+              <w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Munich, Germany. pp.1-1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9567523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628900v1</w:t>
+                <w:t xml:space="preserve">hal-03628904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération THz par redressement optique dans des cristaux non linéaires excités au voisinage de leur bande interdite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Extraction of non linear coefficient of gas from polarization state modulation of THz pulse generated by filament”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Aljammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Cristaux pour l’Optique, OPTIQUE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
+              <w:t xml:space="preserve">International conference on Advanced Laser Technologies ALT21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03632745v1</w:t>
+                <w:t xml:space="preserve">hal-03623178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical rectification in various non-linear crystals pumped from below to above their bandgap</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Photo-carrier dynamics in UV-visible pumped GaAs studied by time-resolved THz spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Advanced Laser Technologies ALT21</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9567593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632670v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz pulse generation in ZnTe crystal pumped around the bandgap</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Optical rectification in various non-linear crystals pumped from below to above their bandgap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongwei Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valdas Pasiskevicius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredrick Laurell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International conference on Advanced Laser Technologies ALT21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, moscow, Russia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628904v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-carrier dynamics in UV-visible pumped GaAs studied by time-resolved THz spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influence of a gas flow on THz generation from optical air-breaking filament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Al Jammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.1-1, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9567593⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9567477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628901v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of non linear coefficient of gas from polarization state modulation of THz pulse generated by filament”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Génération THz par redressement optique dans des cristaux non linéaires excités au voisinage de leur bande interdite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongwei Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bernier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredrik Laurell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Advanced Laser Technologies ALT21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Cristaux pour l’Optique, OPTIQUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623178v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a gas flow on THz generation from optical air-breaking filament</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Muller</w:t>
+                <w:t xml:space="preserve">Terahertz Generation in Nonlinear Crystals Pumped from UV to IR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongwei Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bernier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredrik Laurell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9567477⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9567523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628902v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of THz emission from phase-matched difference-frequency-generation in eight nonlinear crystals from time-domain-spectroscopy data (Conference Presentation)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Comparison of several nonlinear crystals for phase-matched nonlinear generation in the TeraHertz range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bernerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Frequency Generation and Conversion: Materials and Devices XIX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2550505⟩</w:t>
+              <w:t xml:space="preserve">Mid-Infrared Coherent Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Washington DC, United States. pp.MTu1C.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/MICS.2020.MTu1C.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628906v1</w:t>
+                <w:t xml:space="preserve">hal-03628907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of several nonlinear crystals for phase-matched nonlinear generation in the TeraHertz range</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Calculation of THz emission from phase-matched difference-frequency-generation in eight nonlinear crystals from time-domain-spectroscopy data (Conference Presentation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bernerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mid-Infrared Coherent Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Washington DC, United States. pp.MTu1C.5, </w:t>
+              <w:t xml:space="preserve">Nonlinear Frequency Generation and Conversion: Materials and Devices XIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Francisco CA, United States. pp.44, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/MICS.2020.MTu1C.5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2550505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628907v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of new tools to characterize materials and devices in the terahertz domain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Kerr-like terahertz generation from metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CENTERA THz DAYS French-Polish THz Science and Technology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, varsovie, Poland</w:t>
+              <w:t xml:space="preserve">Frontiers in Nonlinear Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nijni-Novgorod, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323005v1</w:t>
+                <w:t xml:space="preserve">hal-02321270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond RF: the terahertz radiation and its applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards sub-wavelength THz imaging through nonlinear optical techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizem Soylu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bernier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du LCIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Valence, France</w:t>
+              <w:t xml:space="preserve">8th Russia-Japan-USA-Europe Symposium on Fundamental and Applied Problems of THz Devices and Technologies, and GDR-I FIR-LAB Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nijni-Novgorod, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623233v1</w:t>
+                <w:t xml:space="preserve">hal-02321296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerr-like terahertz generation from metals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sub-wavelength THz imaging through optical rectification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizem Soylu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bernier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredrik Laurell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nonlinear Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2019, Paris, France. pp. 1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8873798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321270v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la rencontre du terahertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Astic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée annuelle des niveaux 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FrANDTB, Sep 2019, Bischoffsheim, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6543,90 +6544,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz generation by Kerr effect at the surface of thick metal films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bernier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th International Conference on Infrared, Millimeter, and Terahertz Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6660,77 +6661,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Kerr effect at the surface of metal film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coutaz J.L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6762,964 +6763,963 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-wavelength THz imaging through optical rectification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Beyond RF: the terahertz radiation and its applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roux J.F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées scientifiques du LCIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Valence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321278v1</w:t>
+                <w:t xml:space="preserve">hal-03623233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards sub-wavelength THz imaging through nonlinear optical techniques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Femtosecond Laser Driven Plasma for Terahertz Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Aljammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Russia-Japan-USA-Europe Symposium on Fundamental and Applied Problems of THz Devices and Technologies, and GDR-I FIR-LAB Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nijni-Novgorod, Russia</w:t>
+              <w:t xml:space="preserve">24th International Symposium on Plasma Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321296v1</w:t>
+                <w:t xml:space="preserve">hal-02321513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond Laser Driven Plasma for Terahertz Generation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A la rencontre du THz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Astic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Symposium on Plasma Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
+              <w:t xml:space="preserve">Assemblée annuelle des niveaux 3 FrANTB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bischoffsheim, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321513v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la rencontre du THz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terahertz generation in langatate crystal by optical rectification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizem Soylu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Aljammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bernier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dumortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée annuelle des niveaux 3 FrANTB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Bischoffsheim, France</w:t>
+              <w:t xml:space="preserve">French-German Terahertz Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Kaiserlautern, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623200v1</w:t>
+                <w:t xml:space="preserve">hal-02321350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz generation in langatate crystal by optical rectification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farah Aljammal</w:t>
+                <w:t xml:space="preserve">Development of new tools to characterize materials and devices in the terahertz domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Dumortier</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-German Terahertz Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Kaiserlautern, Germany</w:t>
+              <w:t xml:space="preserve">CENTERA THz DAYS French-Polish THz Science and Technology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321350v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Terahertz Time-Domain Signals with KIDs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gizem Soylu</w:t>
+                <w:t xml:space="preserve">New nonlinear crystals for the generation of THz light from optical rectification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bernerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 43rd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advanced Laser Technologies (ALT'18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Taragona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992549v1</w:t>
+                <w:t xml:space="preserve">hal-02013414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New nonlinear crystals for the generation of THz light from optical rectification</w:t>
+                <w:t xml:space="preserve">Detection of Terahertz Time-Domain Signals with KIDs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bernerd</w:t>
+                <w:t xml:space="preserve">Gizem Soylu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Laser Technologies (ALT'18)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 43rd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nagoya, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2018.8510250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013414v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grating-assisted THz time-domain spectroscopy of thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness Laamiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 Fall Taiwan THz Sience and Technology (TST) Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Hsinchu, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7744,103 +7744,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz pulse generation from laser induced plasma in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bernier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th IEEE International Conference on Plasma Science (ICOPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7865,77 +7865,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical study on the identification of concealed substances by THz spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 41st International Conference on Infrared, Millimeter, and Terahertz waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Copenhagen, Denmark. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7969,77 +7969,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying substances concealed by fabrics in THz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th THz days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Arêches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8189,77 +8189,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying hidden substances by THz remote sensing: A realistic dream?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Laser Technology - ALT2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Cassis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8284,64 +8284,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of scattering materials in the terahertz domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8409,103 +8409,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large aberration-free diffractive lenses for the THz range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Suszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ag. Siemion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An. Siemion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS Topical meeting on TeraHertz Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Prague, Czech Republic</w:t>
@@ -8534,103 +8534,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual wavelength cw microlaser for the generation of THz radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pallas</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J.-F. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Dual wavelength cw microlaser for the generation of THz radiation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Rome, Italy</w:t>
@@ -8672,51 +8672,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low wavelength emissions with Nd doped lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8793,256 +8793,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical rectification in GaSe crystals pumped from visible to IR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terahertz generation through optical rectification in a reflection scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Hedegaard Kristensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongwei Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Hérault</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Esben Skovsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-German TeraHertz Conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, La Grande Motte, France. </w:t>
+              <w:t xml:space="preserve">9 th International Conference on Optical Terahertz Science and Technology (OTST 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Budapest, Hungary. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695000v1</w:t>
+                <w:t xml:space="preserve">hal-03694945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz generation through optical rectification in a reflection scheme</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Optical rectification in GaSe crystals pumped from visible to IR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongwei Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9 th International Conference on Optical Terahertz Science and Technology (OTST 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Budapest, Hungary. </w:t>
+              <w:t xml:space="preserve">French-German TeraHertz Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, La Grande Motte, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694945v1</w:t>
+                <w:t xml:space="preserve">hal-03695000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9060,51 +9060,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux concepts pour des sources laser bleues à base de cristaux dopés néodyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université Paris Sud - Paris XI, 2007. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9300,51 +9300,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904162v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vullien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie H&#233;rault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bernier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Rochefeuille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21275/SR241119135215" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543285v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hedegaard Kristensen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Skovsen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coutaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2024.110981" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04742310v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H&#233;rault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Coutaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0198347" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257393v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Wei Hsu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21275/sr23704151849" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050620v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anup Kumar Sahoo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chen Au" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Cheng Hong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ci-Ling Pan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongwei Zhai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0138345" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974716v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128292" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086350v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0144433" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879328v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aliane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dussopt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.A. Adami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-022-02834-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354386v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.421282" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628887v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdas Pasiskevicius" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Laurell" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.438597" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450500v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernerd" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Segonds" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Debray" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.383548" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942949v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Soylu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boulanger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-020-00704-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013090v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sanjuan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence L&#233;vy-Bertrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-018-0555-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996722v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2015.2490541" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996783v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Hofman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980196v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sypek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Makowski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siemion" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An. Siemion" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980209v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Ketchazo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977485v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag. Siemion" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980202v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pallas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Roux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kevorkian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.002817" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991327v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn. Siemion" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983000v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitrant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991326v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819341v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castaing" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533457v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lelek" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533392v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Didierjean" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533394v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Georges" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700704v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Varona" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686974v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686978v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996753v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buixaderas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raimboux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1020" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0FQ57TKW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030852v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354133v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gournay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747868v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10697733" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682090v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Rochefeuille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681286v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682110v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107360v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107296v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695017v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Remark" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694916v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2624406" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628900v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567523" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632745v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632670v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrick Laurell" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628904v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542251" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628901v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567593" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623178v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Muller" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Aljammal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628902v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muller" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Al Jammal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567477" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628906v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boulanger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2550505" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628907v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/MICS.2020.MTu1C.5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323005v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623233v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux J.F." TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321270v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296652v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Astic" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02297224v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873806" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623217v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coutaz J.L." TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321278v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873798" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321296v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321513v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623200v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321350v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumortier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992549v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8510250" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013414v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013417v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Laamiri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013405v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009692v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2016.7758542" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012455v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012490v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siemon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susjek Jaroslaw" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Sypek" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Palka" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Zelazowski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009740v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979378v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Joly" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ketchazo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Simoens" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015872v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Suszek" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603246v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534525v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695000v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694945v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00157980v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543285v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hedegaard Kristensen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Skovsen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie H&#233;rault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coutaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2024.110981" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04742310v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H&#233;rault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Coutaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0198347" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904162v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vullien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bernier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Rochefeuille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21275/SR241119135215" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086350v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongwei Zhai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0144433" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974716v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ci-Ling Pan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128292" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050620v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anup Kumar Sahoo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chen Au" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Cheng Hong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0138345" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Wei Hsu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21275/sr23704151849" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879328v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aliane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dussopt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.A. Adami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-022-02834-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354386v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.421282" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628887v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdas Pasiskevicius" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Laurell" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.438597" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942949v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Soylu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boulanger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-020-00704-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450500v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernerd" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Segonds" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Debray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.383548" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013090v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sanjuan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence L&#233;vy-Bertrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-018-0555-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996722v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2015.2490541" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996783v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Hofman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980209v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Ketchazo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977485v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sypek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Makowski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag. Siemion" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An. Siemion" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980202v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pallas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Roux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kevorkian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.002817" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980196v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siemion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991327v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn. Siemion" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991326v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983000v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitrant" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819341v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castaing" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533392v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Didierjean" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533394v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Georges" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533457v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lelek" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700704v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Varona" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686974v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686978v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996753v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buixaderas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raimboux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1020" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0FQ57TKW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030852v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354133v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gournay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682090v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Rochefeuille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747868v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10697733" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681286v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682110v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107296v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107360v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694916v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2624406" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695017v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Remark" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628904v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542251" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623178v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Muller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Aljammal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628901v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567593" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632670v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrick Laurell" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628902v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muller" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Al Jammal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567477" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632745v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628900v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567523" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628907v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/MICS.2020.MTu1C.5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628906v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boulanger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2550505" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321270v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321296v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321278v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873798" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296652v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Astic" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02297224v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873806" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623217v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coutaz J.L." TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623233v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux J.F." TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321513v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623200v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321350v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumortier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323005v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013414v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992549v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8510250" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013417v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Laamiri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013405v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009692v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2016.7758542" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012455v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012490v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siemon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susjek Jaroslaw" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Sypek" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Palka" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Zelazowski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009740v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979378v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Joly" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ketchazo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Simoens" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015872v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Suszek" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603246v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534525v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694945v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695000v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00157980v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>