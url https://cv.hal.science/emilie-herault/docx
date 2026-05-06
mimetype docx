--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -495,187 +495,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz generation through optical rectification in reflection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dopant profiling of ion-implanted GaAs by terahertz time-domain spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anup Kumar Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Chen Au</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Cheng Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ci-Ling Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dongwei Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 133 (17), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0144433⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 133 (12), pp.125705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0138345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086350v1</w:t>
+                <w:t xml:space="preserve">hal-04050620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THz generation in GaSe crystals pumped with laser photon energy below and around the bandgap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongwei Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -706,210 +710,206 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ci-Ling Pan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 122 (1), pp.011103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0128292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopant profiling of ion-implanted GaAs by terahertz time-domain spectroscopy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Terahertz generation through optical rectification in reflection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Hedegaard Kristensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongwei Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esben Skovsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 133 (12), pp.125705. </w:t>
+              <w:t xml:space="preserve">, 2023, 133 (17), </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0138345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0144433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04050620v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction of THz Images for Trustful Identification of Library of Materials in Reflection Configuration</w:t>
               </w:r>
@@ -1159,51 +1159,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz generation from ZnTe optically pumped above and below the bandgap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongwei Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1276,51 +1276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-photon-absorption enhanced terahertz generation from KTP optically pumped in the visible-to-UV range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongwei Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2618,273 +2618,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-Axis Metallic Diffractive Lens for Terahertz Beams</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stable dual-wavelength microlaser controlled by the output mirror tilt angle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vitrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 36, pp.1960</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99, pp.241113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991326v1</w:t>
+                <w:t xml:space="preserve">hal-00983000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable dual-wavelength microlaser controlled by the output mirror tilt angle</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Off-Axis Metallic Diffractive Lens for Terahertz Beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agn. Siemion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Siemion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sypek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 99, pp.241113</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36, pp.1960</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00983000v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low wavelength emission of Nd:doped lasers</w:t>
               </w:r>
@@ -3080,243 +3080,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1064 nm Nd : YVO4 laser intracavity pumped at 912 nm and sum-frequency mixing for an emission at 491 nm</w:t>
+                <w:t xml:space="preserve">Pulsed blue laser at 491nm by Nonlinear Cavity Dumping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Lelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 33 (14), pp 1632-1634</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (24), pp. 19419-1942</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533394v1</w:t>
+                <w:t xml:space="preserve">hal-00533457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed blue laser at 491nm by Nonlinear Cavity Dumping</w:t>
+                <w:t xml:space="preserve">1064 nm Nd : YVO4 laser intracavity pumped at 912 nm and sum-frequency mixing for an emission at 491 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Lelek</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Georges</w:t>
+                <w:t xml:space="preserve">Thierry Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 16 (24), pp. 19419-1942</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (14), pp 1632-1634</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533457v1</w:t>
+                <w:t xml:space="preserve">hal-00533394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diode-pumped Nd:YAG laser emitting at 899 nm and below</w:t>
               </w:r>
@@ -3992,269 +3992,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New topologic and chemical imaging for industry, based on non contact THz time domain spectroscopy sensor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Vullien</w:t>
+                <w:t xml:space="preserve">THz and SHG autocorrelation generations in reflection from different nonlinear crystals excited by femtosecond laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Hedegaard Kristensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esben Skovsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5TH WORKSHOP OF IEEE SENSORS FRANCE CHAPTER</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 49th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Perth, Australia. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz60956.2024.10697733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682090v1</w:t>
+                <w:t xml:space="preserve">hal-04747868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz and SHG autocorrelation generations in reflection from different nonlinear crystals excited by femtosecond laser pulses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Esben Skovsen</w:t>
+                <w:t xml:space="preserve">New topologic and chemical imaging for industry, based on non contact THz time domain spectroscopy sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Rochefeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 49th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5TH WORKSHOP OF IEEE SENSORS FRANCE CHAPTER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Grenoble (FRANCE), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747868v1</w:t>
+                <w:t xml:space="preserve">hal-04682090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THz and SH Generation in reflection at the surface of a dielectric crystal using a double pulse laser excitation</w:t>
               </w:r>
@@ -4482,51 +4482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongwei Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Hedegaard Kristensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4629,51 +4629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Hedegaard Kristensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongwei Zhai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar at the Graduate School of Interdisciplinary Science and Engineering in Health Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculty of Engineering, Okayama University, Apr 2023, Okayama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4692,299 +4692,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz generation in GaSe crystal pumped below and around the bandgap</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Génération THz par différence de fréquences optiques en accord de phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bernerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Remark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Debray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Optics and its Applications 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optique Nice 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694916v1</w:t>
+                <w:t xml:space="preserve">hal-03695017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération THz par différence de fréquences optiques en accord de phase</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">THz generation in GaSe crystal pumped below and around the bandgap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongwei Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Nice 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonlinear Optics and its Applications 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.121430D, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2624406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695017v1</w:t>
+                <w:t xml:space="preserve">hal-03694916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz pulse generation in ZnTe crystal pumped around the bandgap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongwei Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5051,168 +5051,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of non linear coefficient of gas from polarization state modulation of THz pulse generated by filament”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bernier</w:t>
+                <w:t xml:space="preserve">Optical rectification in various non-linear crystals pumped from below to above their bandgap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongwei Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valdas Pasiskevicius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Muller</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+                <w:t xml:space="preserve">Fredrick Laurell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Advanced Laser Technologies ALT21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2021, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">, Sep 2021, moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623178v1</w:t>
+                <w:t xml:space="preserve">hal-03632670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-carrier dynamics in UV-visible pumped GaAs studied by time-resolved THz spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5244,201 +5244,201 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.1-1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9567593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical rectification in various non-linear crystals pumped from below to above their bandgap</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction of non linear coefficient of gas from polarization state modulation of THz pulse generated by filament”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fredrick Laurell</w:t>
+                <w:t xml:space="preserve">Farah Aljammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Advanced Laser Technologies ALT21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2021, moscow, Russia</w:t>
+              <w:t xml:space="preserve">, Sep 2021, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632670v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a gas flow on THz generation from optical air-breaking filament</w:t>
               </w:r>
@@ -5552,57 +5552,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération THz par redressement optique dans des cristaux non linéaires excités au voisinage de leur bande interdite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Terahertz Generation in Nonlinear Crystals Pumped from UV to IR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongwei Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5627,103 +5627,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fredrik Laurell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Cristaux pour l’Optique, OPTIQUE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9567523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03632745v1</w:t>
+                <w:t xml:space="preserve">hal-03628900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Generation in Nonlinear Crystals Pumped from UV to IR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Génération THz par redressement optique dans des cristaux non linéaires excités au voisinage de leur bande interdite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongwei Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5748,393 +5757,384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fredrik Laurell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nationales des Cristaux pour l’Optique, OPTIQUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9567523⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03628900v1</w:t>
+                <w:t xml:space="preserve">hal-03632745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of several nonlinear crystals for phase-matched nonlinear generation in the TeraHertz range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calculation of THz emission from phase-matched difference-frequency-generation in eight nonlinear crystals from time-domain-spectroscopy data (Conference Presentation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bernerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mid-Infrared Coherent Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/MICS.2020.MTu1C.5⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Frequency Generation and Conversion: Materials and Devices XIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Francisco CA, United States. pp.44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2550505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628907v1</w:t>
+                <w:t xml:space="preserve">hal-03628906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of THz emission from phase-matched difference-frequency-generation in eight nonlinear crystals from time-domain-spectroscopy data (Conference Presentation)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of several nonlinear crystals for phase-matched nonlinear generation in the TeraHertz range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bernerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Frequency Generation and Conversion: Materials and Devices XIX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, San Francisco CA, United States. pp.44, </w:t>
+              <w:t xml:space="preserve">Mid-Infrared Coherent Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Washington DC, United States. pp.MTu1C.5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2550505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/MICS.2020.MTu1C.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628906v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerr-like terahertz generation from metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6179,779 +6179,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards sub-wavelength THz imaging through nonlinear optical techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gizem Soylu</w:t>
+                <w:t xml:space="preserve">Beyond RF: the terahertz radiation and its applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roux J.F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Russia-Japan-USA-Europe Symposium on Fundamental and Applied Problems of THz Devices and Technologies, and GDR-I FIR-LAB Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nijni-Novgorod, Russia</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du LCIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321296v1</w:t>
+                <w:t xml:space="preserve">hal-03623233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-wavelength THz imaging through optical rectification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gizem Soylu</w:t>
+                <w:t xml:space="preserve">A la rencontre du terahertz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Astic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Assemblée annuelle des niveaux 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FrANDTB, Sep 2019, Bischoffsheim, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8873798⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02321278v1</w:t>
+                <w:t xml:space="preserve">hal-02296652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la rencontre du terahertz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terahertz generation by Kerr effect at the surface of thick metal films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée annuelle des niveaux 3</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44th International Conference on Infrared, Millimeter, and Terahertz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8873806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296652v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz generation by Kerr effect at the surface of thick metal films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Evidence of Kerr effect at the surface of metal film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coutaz J.L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th International Conference on Infrared, Millimeter, and Terahertz Waves</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées du GdR NanoTeraMIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, St Raphaël, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8873806⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02297224v1</w:t>
+                <w:t xml:space="preserve">hal-03623217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Kerr effect at the surface of metal film</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bernier</w:t>
+                <w:t xml:space="preserve">Sub-wavelength THz imaging through optical rectification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizem Soylu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Coutaz J.L.</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredrik Laurell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GdR NanoTeraMIR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2019, Paris, France. pp. 1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8873798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623217v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond RF: the terahertz radiation and its applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Garet</w:t>
+                <w:t xml:space="preserve">Towards sub-wavelength THz imaging through nonlinear optical techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizem Soylu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du LCIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Valence, France</w:t>
+              <w:t xml:space="preserve">8th Russia-Japan-USA-Europe Symposium on Fundamental and Applied Problems of THz Devices and Technologies, and GDR-I FIR-LAB Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nijni-Novgorod, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623233v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond Laser Driven Plasma for Terahertz Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Aljammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7045,51 +7045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Astic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7140,51 +7140,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz generation in langatate crystal by optical rectification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gizem Soylu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Aljammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7371,63 +7371,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New nonlinear crystals for the generation of THz light from optical rectification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bernerd</w:t>
+                <w:t xml:space="preserve">Detection of Terahertz Time-Domain Signals with KIDs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizem Soylu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7450,109 +7450,118 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Laser Technologies (ALT'18)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 43rd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nagoya, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2018.8510250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02013414v1</w:t>
+                <w:t xml:space="preserve">hal-01992549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Terahertz Time-Domain Signals with KIDs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gizem Soylu</w:t>
+                <w:t xml:space="preserve">New nonlinear crystals for the generation of THz light from optical rectification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bernerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7575,82 +7584,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 43rd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Laser Technologies (ALT'18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Taragona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2018.8510250⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01992549v1</w:t>
+                <w:t xml:space="preserve">hal-02013414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grating-assisted THz time-domain spectroscopy of thin films</w:t>
               </w:r>
@@ -7744,51 +7744,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz pulse generation from laser induced plasma in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8825,51 +8825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Hedegaard Kristensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongwei Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esben Skovsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8933,51 +8933,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical rectification in GaSe crystals pumped from visible to IR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongwei Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9300,51 +9300,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543285v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hedegaard Kristensen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Skovsen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie H&#233;rault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coutaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2024.110981" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04742310v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H&#233;rault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Coutaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0198347" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904162v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vullien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bernier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Rochefeuille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21275/SR241119135215" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086350v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongwei Zhai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0144433" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974716v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ci-Ling Pan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128292" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050620v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anup Kumar Sahoo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chen Au" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Cheng Hong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0138345" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Wei Hsu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21275/sr23704151849" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879328v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aliane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dussopt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.A. Adami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-022-02834-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354386v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.421282" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628887v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdas Pasiskevicius" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Laurell" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.438597" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942949v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Soylu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boulanger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-020-00704-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450500v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernerd" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Segonds" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Debray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.383548" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013090v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sanjuan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence L&#233;vy-Bertrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-018-0555-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996722v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2015.2490541" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996783v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Hofman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980209v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Ketchazo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977485v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sypek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Makowski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag. Siemion" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An. Siemion" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980202v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pallas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Roux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kevorkian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.002817" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980196v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siemion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991327v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn. Siemion" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991326v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983000v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitrant" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819341v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castaing" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533392v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Didierjean" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533394v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Georges" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533457v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lelek" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700704v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Varona" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686974v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686978v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996753v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buixaderas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raimboux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1020" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0FQ57TKW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030852v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354133v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gournay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682090v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Rochefeuille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747868v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10697733" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681286v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682110v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107296v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107360v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694916v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2624406" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695017v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Remark" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628904v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542251" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623178v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Muller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Aljammal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628901v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567593" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632670v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrick Laurell" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628902v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muller" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Al Jammal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567477" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632745v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628900v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567523" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628907v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/MICS.2020.MTu1C.5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628906v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boulanger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2550505" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321270v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321296v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321278v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873798" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296652v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Astic" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02297224v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873806" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623217v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coutaz J.L." TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623233v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux J.F." TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321513v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623200v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321350v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumortier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323005v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013414v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992549v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8510250" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013417v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Laamiri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013405v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009692v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2016.7758542" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012455v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012490v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siemon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susjek Jaroslaw" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Sypek" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Palka" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Zelazowski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009740v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979378v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Joly" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ketchazo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Simoens" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015872v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Suszek" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603246v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534525v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694945v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695000v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00157980v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543285v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hedegaard Kristensen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Skovsen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie H&#233;rault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coutaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2024.110981" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04742310v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H&#233;rault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Coutaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0198347" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904162v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vullien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bernier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Rochefeuille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21275/SR241119135215" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050620v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anup Kumar Sahoo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chen Au" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Cheng Hong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ci-Ling Pan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongwei Zhai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0138345" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974716v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128292" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086350v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0144433" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Wei Hsu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21275/sr23704151849" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879328v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aliane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dussopt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.A. Adami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-022-02834-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354386v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.421282" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628887v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdas Pasiskevicius" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Laurell" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.438597" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942949v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Soylu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boulanger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-020-00704-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450500v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernerd" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Segonds" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Debray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.383548" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013090v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sanjuan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence L&#233;vy-Bertrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-018-0555-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996722v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2015.2490541" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996783v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Hofman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980209v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Ketchazo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977485v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sypek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Makowski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag. Siemion" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An. Siemion" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980202v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pallas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Roux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kevorkian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.002817" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980196v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siemion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991327v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn. Siemion" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983000v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitrant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991326v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819341v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castaing" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533392v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Didierjean" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533457v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lelek" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533394v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Georges" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700704v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Varona" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686974v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686978v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996753v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buixaderas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raimboux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1020" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0FQ57TKW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030852v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354133v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gournay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747868v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10697733" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682090v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Rochefeuille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681286v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682110v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107296v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107360v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695017v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Remark" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694916v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2624406" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628904v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542251" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632670v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrick Laurell" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628901v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567593" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623178v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Muller" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Aljammal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628902v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muller" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Al Jammal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567477" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628900v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567523" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632745v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628906v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boulanger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2550505" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628907v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/MICS.2020.MTu1C.5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321270v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623233v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux J.F." TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296652v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Astic" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02297224v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873806" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623217v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coutaz J.L." TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321278v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873798" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321296v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321513v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623200v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321350v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumortier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323005v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992549v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8510250" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013414v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013417v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Laamiri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013405v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009692v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2016.7758542" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012455v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012490v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siemon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susjek Jaroslaw" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Sypek" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Palka" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Zelazowski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009740v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979378v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Joly" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ketchazo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Simoens" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015872v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Suszek" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603246v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534525v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694945v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695000v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00157980v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>