--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1227,437 +1227,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AIED ethics, a managerial perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Navigating the murky waters of collective rumination in organizational online communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ribhu Misra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hoareau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dessus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e conférence de l'Association Information et Management (AIM)</w:t>
+              <w:t xml:space="preserve">Conférence de l’Association Information et Management (AIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702418v1</w:t>
+                <w:t xml:space="preserve">hal-04906060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ubiquitous Online Workspaces and Unsafe Psychological Climate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Carton</w:t>
+                <w:t xml:space="preserve">Je t'aimais, je t'aime et je t'aimerai ! » Attractivités passées et actuelles des diplômés pour le Supply Chain Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hoareau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Group on Collaborative Spaces (RGCS) Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">15th AIRL-SCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906059v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Je t'aimais, je t'aime et je t'aimerai ! » Attractivités passées et actuelles des diplômés pour le Supply Chain Management</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jessica Gérard</w:t>
+                <w:t xml:space="preserve">Ubiquitous Online Workspaces and Unsafe Psychological Climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ribhu Misra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hoareau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th AIRL-SCM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Research Group on Collaborative Spaces (RGCS) Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688594v1</w:t>
+                <w:t xml:space="preserve">hal-04906059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigating the murky waters of collective rumination in organizational online communities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AIED ethics, a managerial perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de l’Association Information et Management (AIM)</w:t>
+              <w:t xml:space="preserve">29e conférence de l'Association Information et Management (AIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906060v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Resilience in Projects (IT/IS): towards a Development of a Project Resilience Scale</w:t>
               </w:r>
@@ -2105,51 +2105,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fairness in Online Jobs: {A} Case Study on TaskRabbit and Google</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shady Elbassuoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2833,191 +2833,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capitalisation dans un réseau d'innovation : une approche quantitative</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le SI, acteur de la capitalisation au sein d’un réseau d’innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Conférence Internationale de l’ Association Information et Management </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIM - Association Information et Management May 2014, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">19ème congrès de l’AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01702053v1</w:t>
+                <w:t xml:space="preserve">hal-01657033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le SI, acteur de la capitalisation au sein d’un réseau d’innovation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capitalisation dans un réseau d'innovation : une approche quantitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Hoareau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème congrès de l’AIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">19ème Conférence Internationale de l’ Association Information et Management </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIM - Association Information et Management May 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657033v1</w:t>
+                <w:t xml:space="preserve">hal-01702053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capital social et usage des TIC ; Le cas des projets d’un réseau d’innovation</w:t>
               </w:r>
@@ -3187,191 +3187,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les TIC, des innovateurs comme les autres ? Un prolongement de la SAR par l’approche expérientielle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprendre l’action des TIC par la modélisation systémique : le réseau sociotechnique, porte-parole du système d’innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Hoareau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des IAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Poitiers, France</w:t>
+              <w:t xml:space="preserve">17ème Conférence Internationale de l’Association Information et Management </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656949v1</w:t>
+                <w:t xml:space="preserve">hal-01702063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre l’action des TIC par la modélisation systémique : le réseau sociotechnique, porte-parole du système d’innovation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les TIC, des innovateurs comme les autres ? Un prolongement de la SAR par l’approche expérientielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Conférence Internationale de l’Association Information et Management </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Congrès des IAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01702063v1</w:t>
+                <w:t xml:space="preserve">hal-01656949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3519,51 +3519,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas Lovebox : La résilience de Lovebox face à la crise de la Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3646,77 +3646,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier “Ethique de l'IA dans les sciences de l'éducation et de la formation”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Educ'Action, 5e Symposium du GDR CNRS MaDICS, Troyes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4124,51 +4124,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906055v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hoareau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;r&#233;a" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04283032v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Hoareau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ageron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bidan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.128.0060" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981189v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chaze-Magnan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.221.0029" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809828v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.211.0085" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03103700v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senjuti Basu Roy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Chen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuyuki Morishima" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Abello Monedero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourhis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3442322.3442327" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981170v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00457" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809941v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011178v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Capatina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianita Bleoju" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Rancati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2018.1474949" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656771v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fuhrer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cucchi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr1.0020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656791v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.163.0007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247093v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ribhu Misra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04702418v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906059v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688594v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica G&#233;rard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906060v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809520v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mohcin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809510v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809498v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ageron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816826v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906090v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972559v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shady Elbassuoni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ghizzawi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ria Mae Borromeo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2020.62" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809903v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Evrard-Samuel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064447v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Pellat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02633608v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810006v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056809v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063720v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianita Bleoj" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesca" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056811v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702053v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01657033v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246287v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246289v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656949v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702063v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687832v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gerard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Zouari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.lavas.2023.01.0280" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688306v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753329v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816818v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01171770v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LARE0018" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906055v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hoareau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;r&#233;a" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04283032v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Hoareau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ageron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bidan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.128.0060" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981189v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chaze-Magnan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.221.0029" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809828v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.211.0085" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03103700v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senjuti Basu Roy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Chen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuyuki Morishima" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Abello Monedero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourhis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3442322.3442327" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981170v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00457" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809941v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011178v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Capatina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianita Bleoju" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Rancati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2018.1474949" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656771v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fuhrer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cucchi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr1.0020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656791v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.163.0007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247093v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ribhu Misra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906060v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688594v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica G&#233;rard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906059v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04702418v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809520v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mohcin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809510v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809498v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ageron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816826v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906090v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972559v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shady Elbassuoni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ghizzawi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ria Mae Borromeo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2020.62" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809903v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Evrard-Samuel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064447v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Pellat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02633608v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810006v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056809v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063720v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianita Bleoj" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesca" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056811v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01657033v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702053v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246287v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246289v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702063v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656949v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687832v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gerard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Zouari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.lavas.2023.01.0280" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688306v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753329v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816818v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01171770v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LARE0018" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>