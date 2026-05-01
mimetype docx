--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -66,173 +66,182 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which trade-off in Contact Tracing App adoption? A Digital Natives Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Hoareau</w:t>
+                <w:t xml:space="preserve">Céline Péréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Péréa</w:t>
+                <w:t xml:space="preserve">Émilie Hoareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Système d’Information et Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Volume 29 (2), pp.95-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54695/sim.242.0095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supply Chain Unicorn Hunt: The Elusive Quest for HR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -256,134 +265,134 @@
               <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 128 (2), pp.60-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/grhu.128.0060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les compétences en logistique et Supply Chain Management sous le prisme du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question(s) de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 41, pp.29-56. </w:t>
+              <w:t xml:space="preserve">, 2022, n° 41 (41), pp.29-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/qdm.221.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -396,72 +405,72 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La théorie du millefeuille à l’épreuve des frontières. Une étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Hoareau</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Hoareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 26, pp.85-121. </w:t>
+              <w:t xml:space="preserve">, 2021, 26 (1), pp.85-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sim.211.0085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -621,500 +630,422 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétences des managers en logistique et SCM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 46 (290), pp.31-45. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020, 46 (290), pp.31-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avec le RGPD, la fin des dérives et des scandales ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Hoareau</w:t>
+                <w:t xml:space="preserve">Tracking precursors of learning analytics over serious game team performance ranking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Capatina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianita Bleoju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Rancati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Hoareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behaviour and Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (10-11), pp.1008-1020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0144929X.2018.1474949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809941v1</w:t>
+                <w:t xml:space="preserve">hal-02011178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking precursors of learning analytics over serious game team performance ranking</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le rôle des Technologies de l’Information et de la Communication dans la dynamique d’un réseau d’innovation : une approche ANT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behaviour and Information Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Changement climatique : Potentiel d'innovations, 3 (54), pp.197-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.pr1.0020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0144929X.2018.1474949⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02011178v1</w:t>
+                <w:t xml:space="preserve">hal-01656771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des Technologies de l’Information et de la Communication dans la dynamique d’un réseau d’innovation : une approche ANT</w:t>
+                <w:t xml:space="preserve">Contribution des réseaux d’innovation au développement des organisations : une interprétation en termes de capital sociotechnique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Fuhrer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...40 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21 (3), pp.7-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sim.163.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1124,2248 +1055,2248 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Safe Online Spaces: How Collective Identity Shapes Psychological Safety in OCoPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ribhu Misra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribhu Misra</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sabine Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hoareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Academy of Management 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Kent, Canterbury, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigating the murky waters of collective rumination in organizational online communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ribhu Misra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribhu Misra</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sabine Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hoareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de l’Association Information et Management (AIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je t'aimais, je t'aime et je t'aimerai ! » Attractivités passées et actuelles des diplômés pour le Supply Chain Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th AIRL-SCM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ubiquitous Online Workspaces and Unsafe Psychological Climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ribhu Misra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribhu Misra</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sabine Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hoareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Group on Collaborative Spaces (RGCS) Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AIED ethics, a managerial perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29e conférence de l'Association Information et Management (AIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Resilience in Projects (IT/IS): towards a Development of a Project Resilience Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mohcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Péréa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de l’Association Information et Management (AIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Carry-Le-Rouet, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adopte une appli : Les enjeux SI et éthiques de l'adoption d'une TI, Le cas de l'application StopCovid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Péréa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de l’Association Information et Management (AIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Carry-Le-Rouet, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SC manager : un kaléidoscope de compétences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ageron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème Congrès AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Brest, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age, genre, formation et responsabilité : Quels impacts sur la perception des compétences clés - Le point de vue des SC managers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hoareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Project Logicitic (PROLOG) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, France 6th, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Féminisation des métiers de la Supply Chain : une approche par les compétences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Internationales de la Recherche en Logistique et Supply Chain Management (RIRL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fairness in Online Jobs: {A} Case Study on TaskRabbit and Google</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shady Elbassuoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shady Elbassuoni</w:t>
+                <w:t xml:space="preserve">Ahmad Ghizzawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Ghizzawi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ria Mae Borromeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Extending Database Technologies (EDBT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Copenhagen, Denmark. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5441/002/edbt.2020.62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination and fairness in Big Data Analytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de l’Association Information et Management (AIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l’utilisation de la RGPD affecte le comportement des consommateurs lors d’actions internet ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Pellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Hoareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PGV : PAYS DU GROUPE DE VYSEGRAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Bucarest, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétences dans le SCM – Une étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Hoareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference PROLOG (PROject LOGistic), June 2019, Metz, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02633608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétences dans le SCM - Une étude de cas française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hoareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Project Logistic (PROLOG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Metz, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche foucaldienne d’un enjeu éthique du crowdsourcing : La répartition de la valeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Hoareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème journée thématique de recherche Systèmes d'Information, Logistique et Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causal configurations of collaborative skill retention through serious game performance ranking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianita Bleoj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bianita Bleoj</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Rancati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Hoareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7th Global Innovation and Knowledge Academy (GIKA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sociotechnical Capital View of How to Foster Development through ICT and Innovation. Learning from the Indian Ocean Islands.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Hoareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Conférence de l'Association Information et Management (AIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le SI, acteur de la capitalisation au sein d’un réseau d’innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème congrès de l’AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capitalisation dans un réseau d'innovation : une approche quantitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Hoareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Conférence Internationale de l’ Association Information et Management </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIM - Association Information et Management May 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capital social et usage des TIC ; Le cas des projets d’un réseau d’innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Hoareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Colloque annuel de l'AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIC et Réseau d’innovateurs ; Cas d’un réseau d’innov-acteurs selon une approche ANT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Colloque annuel de l'AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre l’action des TIC par la modélisation systémique : le réseau sociotechnique, porte-parole du système d’innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Hoareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Conférence Internationale de l’Association Information et Management </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les TIC, des innovateurs comme les autres ? Un prolongement de la SAR par l’approche expérientielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des IAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3375,387 +3306,449 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas en logistique et Supply Chain Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorsaf Zouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cas en logistique et supply chain management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS Editions, pp.280-295, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ems.lavas.2023.01.0280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas Lovebox : La résilience de Lovebox face à la crise de la Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorsaf Zouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cas en Logistique et Supply Chain Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions EMS, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier “Ethique de l'IA dans les sciences de l'éducation et de la formation”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Educ'Action, 5e Symposium du GDR CNRS MaDICS, Troyes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04753329v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avec le RGPD, la fin des dérives et des scandales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3773,64 +3766,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">StopCovid : Enjeux SI et éthiques de l'adoption d'une TI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Péréa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Association Information &amp; Management. 2022, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3884,51 +3877,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capital sociotechnique et Innovation : le cas du réseau QualiREG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Hoareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université de la Réunion, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014LARE0018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4124,51 +4117,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906055v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hoareau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;r&#233;a" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04283032v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Hoareau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ageron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bidan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.128.0060" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981189v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chaze-Magnan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.221.0029" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809828v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.211.0085" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03103700v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senjuti Basu Roy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Chen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuyuki Morishima" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Abello Monedero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourhis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3442322.3442327" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981170v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00457" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809941v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011178v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Capatina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianita Bleoju" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Rancati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2018.1474949" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656771v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fuhrer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cucchi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr1.0020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656791v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.163.0007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247093v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ribhu Misra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906060v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688594v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica G&#233;rard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906059v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04702418v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809520v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mohcin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809510v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809498v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ageron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816826v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906090v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972559v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shady Elbassuoni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ghizzawi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ria Mae Borromeo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2020.62" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809903v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Evrard-Samuel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064447v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Pellat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02633608v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810006v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056809v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063720v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianita Bleoj" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesca" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056811v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01657033v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702053v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246287v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246289v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702063v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656949v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687832v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gerard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Zouari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.lavas.2023.01.0280" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688306v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753329v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816818v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01171770v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LARE0018" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906055v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;r&#233;a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Hoareau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/sim.242.0095" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04283032v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ageron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bidan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.128.0060" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981189v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chaze-Magnan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.221.0029" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809828v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.211.0085" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03103700v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senjuti Basu Roy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Chen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuyuki Morishima" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Abello Monedero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourhis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3442322.3442327" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981170v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hoareau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011178v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Capatina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianita Bleoju" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Rancati" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2018.1474949" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656771v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fuhrer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cucchi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr1.0020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656791v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.163.0007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247093v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ribhu Misra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906060v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688594v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica G&#233;rard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906059v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04702418v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809520v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mohcin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809510v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809498v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ageron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816826v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906090v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaze" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972559v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shady Elbassuoni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ghizzawi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ria Mae Borromeo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2020.62" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809903v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Evrard-Samuel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064447v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Pellat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02633608v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810006v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056809v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063720v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianita Bleoj" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056811v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01657033v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702053v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246287v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246289v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702063v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656949v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687832v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gerard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Zouari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.lavas.2023.01.0280" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688306v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753329v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809941v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816818v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01171770v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LARE0018" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>