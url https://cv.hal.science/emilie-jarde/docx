--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2236,295 +2236,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01863750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a microbial source tracking based on bacterial and chemical markers in headwater and coastal catchments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highlighting the wide variability in arsenic speciation in wetlands A new insight into the control of the behavior of arsenic (vol 203, pg 284, 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vantelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivia Solecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.07.235⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 222, pp.746-746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2017.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01574743v1</w:t>
+                <w:t xml:space="preserve">hal-01737378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting the wide variability in arsenic speciation in wetlands A new insight into the control of the behavior of arsenic (vol 203, pg 284, 2017)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+                <w:t xml:space="preserve">Application of a microbial source tracking based on bacterial and chemical markers in headwater and coastal catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Harrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Vantelon</w:t>
+                <w:t xml:space="preserve">Emmanuelle Quenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Jardé</w:t>
+                <w:t xml:space="preserve">Olivia Solecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 222, pp.746-746. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 610-611, pp.55-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2017.11.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.07.235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737378v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01574743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence of REE size fraction redistribution during redox variation in wetland soil</w:t>
               </w:r>
@@ -2536,64 +2536,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Guenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Demangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vantelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2638,295 +2638,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01739559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veterinary pharmaceutical contamination in mixed land use watersheds: from agricultural headwater to water monitoring watershed</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+                <w:t xml:space="preserve">Highlighting the wide variability in arsenic speciation in wetlands: a new insight into the control of the behavior of arsenic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vantelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Marengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.07.206⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 203, pp.284-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2017.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01574739v1</w:t>
+                <w:t xml:space="preserve">insu-01439209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting the wide variability in arsenic speciation in wetlands: a new insight into the control of the behavior of arsenic</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
+                <w:t xml:space="preserve">Veterinary pharmaceutical contamination in mixed land use watersheds: from agricultural headwater to water monitoring watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Carrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 203, pp.284-302. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 609, pp.992-1000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2017.01.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.07.206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01439209v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01574739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoplastic in the North Atlantic Subtropical Gyre</w:t>
               </w:r>
@@ -3176,90 +3176,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résidus médicamenteux vétérinaires : quelles molécules rechercher dans les eaux superficielles en contexte d’élevage intensif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Carrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4199,557 +4199,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00679278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial and chemical markers: runoff transfer in animal manure-amended soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+                <w:t xml:space="preserve">Development of a combined isotopic and mass-balance approach to determine dissolved organic carbon sources in eutrophic reservoirs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Jarde</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Gourmelon</w:t>
+                <w:t xml:space="preserve">Nicolas Gaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.P. Caprais</w:t>
+                <w:t xml:space="preserve">Luc Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 40 (3), pp.959-68. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (3), pp.356-366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2134/jeq2010.0355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729293v1</w:t>
+                <w:t xml:space="preserve">hal-00589163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a combined isotopic and mass-balance approach to determine dissolved organic carbon sources in eutrophic reservoirs.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Gruau</w:t>
+                <w:t xml:space="preserve">Persistence of microbial and chemical pig manure markers as compared to faecal indicator bacteria survival in freshwater and seawater microcosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Solecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gaury</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Brient</w:t>
+                <w:t xml:space="preserve">C. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 83 (3), pp.356-366. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (15), pp.4623-4633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.12.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2011.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00589163v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00622992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of microbial and chemical pig manure markers as compared to faecal indicator bacteria survival in freshwater and seawater microcosms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of salinity and natural organic matter on the solid phase extraction of sterols and stanols: Application to the determination of the human sterol fingerprint in aqueous matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2011.06.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1218 (18), pp.2513-2520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2011.02.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00622992v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00611602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of salinity and natural organic matter on the solid phase extraction of sterols and stanols: Application to the determination of the human sterol fingerprint in aqueous matrices</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microbial and chemical markers: runoff transfer in animal manure-amended soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Caprais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2011.02.066⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (3), pp.959-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2134/jeq2010.0355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00611602v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme Variability of Steroid Profiles in Cow Feces and Pig Slurries at the Regional Scale: Implications for the Use of Steroids to Specify Fecal Pollution Sources in Waters</w:t>
               </w:r>
@@ -4865,51 +4865,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of microbial and chemical MST tools to identify the origin of the faecal pollution in bathing and shellfish harvesting waters in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Caprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Miezkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4999,51 +4999,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of microbial and chemical MST tools to identify the origin of the faecal pollution in bathing and shellfish harvesting waters in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Caprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mieszkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5218,401 +5218,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00424878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of manure-derived organic compounds in rivers draining agricultural areas of intensive manure spreading</w:t>
+                <w:t xml:space="preserve">Using sterols to detect pig slurry contribution to soil organic matter.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mansuy-Huault</w:t>
+                <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2007.03.037⟩</w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 178, pp.169-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11270-006-9188-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00185433v1</w:t>
+                <w:t xml:space="preserve">hal-00131476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of natural organic matter on the solid-phase extraction of organic micropollutants: Application to the water-extract from highly contaminated river sediment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of manure-derived organic compounds in rivers draining agricultural areas of intensive manure spreading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mansuy-Huault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22 (8), pp.1814-1824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2007.03.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2007.09.080⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-00186950v1</w:t>
+                <w:t xml:space="preserve">insu-00185433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using sterols to detect pig slurry contribution to soil organic matter.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of natural organic matter on the solid-phase extraction of organic micropollutants: Application to the water-extract from highly contaminated river sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 178, pp.169-178. </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1113 (1-2), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11270-006-9188-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2007.09.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00131476v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00186950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using sterols to detect pig slurry contribution to soil organic matter</w:t>
               </w:r>
@@ -5637,64 +5637,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mansuy Huault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 178 (1-4), pp.169-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5719,77 +5719,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aromatization of organic matter induced by the presence of clays during flash pyrolysis-gas chromatography-mass spectrometry (PyGC-MS). A major analytical artifact.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Schlepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mansuy-Huault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6104,272 +6104,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of sewage sludge-derived organic matter: lipids and humic acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Réveillé</w:t>
+                <w:t xml:space="preserve">Characterization of the macromolecular organic content of sewage sludges by thermally assisted hydrolysis and methylation-gas chromatography–mass spectrometer (THM-GC/MS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Évelyne Garnier-Sillam</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0146-6380(02)00216-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 68-69, pp.331-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0165-2370(03)00053-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693933v1</w:t>
+                <w:t xml:space="preserve">hal-03142149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the macromolecular organic content of sewage sludges by thermally assisted hydrolysis and methylation-gas chromatography–mass spectrometer (THM-GC/MS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation of sewage sludge-derived organic matter: lipids and humic acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Réveillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mansuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Faure</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Garnier-Sillam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 68-69, pp.331-350. </w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 34 (4), pp.615 - 627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0165-2370(03)00053-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0146-6380(02)00216-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142149v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of thermodesorption and pyrolysis-GC–AED to the analysis of river sediments and sewage sludges for environmental purpose</w:t>
               </w:r>
@@ -6394,51 +6394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vilmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6540,64 +6540,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bourezgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Garnier-Zarli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Réveillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 32 (2), pp.223-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8550,333 +8550,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A NEW TOOL BASED ON FAECAL STANOLS CAN DISTINGUISH SPECIFIC MAMMALIAN SPECIES IN MODERN AND PAST ENVIRONMENTS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K Milek</w:t>
+                <w:t xml:space="preserve">Veterinary pharmaceutical residues in water resources and tap water in an intensive husbandry area in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Charuaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Morgane Derrien</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Liotaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Goyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Meeting on Organic Geochemistry (IMOG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">2nd international conference on risk assessment of pharmaceuticals in the environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02106870v1</w:t>
+                <w:t xml:space="preserve">insu-02190512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veterinary pharmaceutical residues in water resources and tap water in an intensive husbandry area in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lise Charuaud</w:t>
+                <w:t xml:space="preserve">A NEW TOOL BASED ON FAECAL STANOLS CAN DISTINGUISH SPECIFIC MAMMALIAN SPECIES IN MODERN AND PAST ENVIRONMENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Harrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Milek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Quentin Goyat</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd international conference on risk assessment of pharmaceuticals in the environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">29th International Meeting on Organic Geochemistry (IMOG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02190512v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02106870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veterinary pharmaceutical contamination in mixed land use watersheds: from agricultural headwater to water monitoring watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9521,398 +9521,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02042429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of agricultural practices on veterinary pharmaceutical occurrence in superficial waters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Co-occurrence of veterinary antibiotics and fecal source markers in Brittany superficial waters: an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louison Yonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ere conférence internationale sur l’évaluation des risques des résidus de médicament dans l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01473619v1</w:t>
+                <w:t xml:space="preserve">insu-01473617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-occurrence of veterinary antibiotics and fecal source markers in Brittany superficial waters: an experimental study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louison Yonnet</w:t>
+                <w:t xml:space="preserve">Mobilization of DOM during flood events: impact of water table dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Murzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Petitjean</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ere conférence internationale sur l’évaluation des risques des résidus de médicament dans l’environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Paris, France. 1 p</w:t>
+              <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01473617v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01388057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilization of DOM during flood events: impact of water table dynamics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of agricultural practices on veterinary pharmaceutical occurrence in superficial waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Carrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.99</w:t>
+              <w:t xml:space="preserve">1ere conférence internationale sur l’évaluation des risques des résidus de médicament dans l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01388057v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01473619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prioritisation of veterinary pharmaceuticals prior to a monitoring campaign into water resources and drinking water: Case of Brittany, an intensive husbandry area</w:t>
               </w:r>
@@ -10013,510 +10013,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01467531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interdisciplinary toolbox to track the sources of fecal contaminations in water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Jardé</w:t>
+                <w:t xml:space="preserve">Development of tools to differentiate bovine, porcine and human fecal contamination in surface waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jadas-Hécart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivia Solecki</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Caprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-4704</w:t>
+              <w:t xml:space="preserve">International Congress on Animal Hygiene (ISAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00853343v1</w:t>
+                <w:t xml:space="preserve">insu-00796589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of tools to differentiate bovine, porcine and human fecal contamination in surface waters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An interdisciplinary toolbox to track the sources of fecal contaminations in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Caprais</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Solecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Animal Hygiene (ISAH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Nanjing, China</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-4704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00796589v1</w:t>
+                <w:t xml:space="preserve">insu-00853343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanols as a tool to track the origin of microbial contamination of oysters, Crassostrea gigas, in shellfish areas.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Harrault</w:t>
+                <w:t xml:space="preserve">Identification des sources de pollution fécale à l'échelle bassin versant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Solecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Caprais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.4755</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Microbiologie (SFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00853258v1</w:t>
+                <w:t xml:space="preserve">insu-00796571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des sources de pollution fécale à l'échelle bassin versant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Gourmelon</w:t>
+                <w:t xml:space="preserve">Stanols as a tool to track the origin of microbial contamination of oysters, Crassostrea gigas, in shellfish areas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Harrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Microbiologie (SFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Lille, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.4755</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00796571v1</w:t>
+                <w:t xml:space="preserve">insu-00853258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'outils microbiologiques et chimiques permettant d'identifier l'origine des pollutions fécales dans les eaux de baignade</w:t>
               </w:r>
@@ -10746,168 +10746,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00796562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of livestock faecal contamination in surface waters: application of chemical and microbiological tools for Microbial Source Tracking</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.P. Caprais</w:t>
+                <w:t xml:space="preserve">Tracking the Sources of Fecal Contaminations: an Interdisciplinary Toolbox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Solecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Ramiran International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, United States. pp.H51Q-05</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00577984v1</w:t>
+                <w:t xml:space="preserve">insu-00665470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial and chemical markers: runoff transfer in pig and cow manure-amended soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10929,215 +10929,215 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In : Society for Environmental Geochemistry and Health conference 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00577989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the Sources of Fecal Contaminations: an Interdisciplinary Toolbox</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Solecki</w:t>
+                <w:t xml:space="preserve">Identification of livestock faecal contamination in surface waters: application of chemical and microbiological tools for Microbial Source Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mieszkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Caprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, United States. pp.H51Q-05</w:t>
+              <w:t xml:space="preserve">14th Ramiran International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00665470v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00577984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de marqueurs spécifiques de contamination fécale : application aux profils de baignade</w:t>
               </w:r>
@@ -11175,51 +11175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.Arie-Paule Caprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rencontres scientifiques de l'ANSES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11503,51 +11503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Caprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11596,346 +11596,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00615458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of fluorescence to trace DOM sources in a headwater agricultural catchment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+                <w:t xml:space="preserve">Développement d'outils microbiologiques et chimiques permettant d'identifier l'origine des pollutions fécales dans les eaux de baignades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Caprais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jadas-Hécart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-12451</w:t>
+              <w:t xml:space="preserve">Les rencontres scientifiques de l'ANSES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00609559v1</w:t>
+                <w:t xml:space="preserve">hal-00623084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'outils microbiologiques et chimiques permettant d'identifier l'origine des pollutions fécales dans les eaux de baignades</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Jadas-Hécart</w:t>
+                <w:t xml:space="preserve">Use of fluorescence to trace DOM sources in a headwater agricultural catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rencontres scientifiques de l'ANSES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France. 3 p</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-12451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623084v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00609559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Microbial and Chemical MST Tools to Identify the Origin of the Faecal Pollution in Bathing and Shellfish Harvesting Waters in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Caprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mieszkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11971,260 +11971,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00577986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stérols: marqueurs de l'impact des pratiques d'épandage de déjections animales sur la composition chimique des sols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pollution des captages en retenue de Bretagne par les matières organiques: quantification des parts allochtones et autochtones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National RESMO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Ste Maxime, France. pp.80</w:t>
+              <w:t xml:space="preserve">, 2009, Ste Maxime, France. pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00576340v1</w:t>
+                <w:t xml:space="preserve">insu-00576337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution des captages en retenue de Bretagne par les matières organiques: quantification des parts allochtones et autochtones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les stérols: marqueurs de l'impact des pratiques d'épandage de déjections animales sur la composition chimique des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National RESMO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Ste Maxime, France. pp.66</w:t>
+              <w:t xml:space="preserve">, 2009, Ste Maxime, France. pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00576337v1</w:t>
+                <w:t xml:space="preserve">insu-00576340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les isotopes du carbone en tant que traceurs de la matière organique dans les hydrosystèmes continentaux</w:t>
               </w:r>
@@ -12331,51 +12331,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature et répartition des micropolluants organiques lors de la remobilisation d'un sédiment fortement contaminé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12465,51 +12465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Caprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Rencontres nationales "Gestion des baignades en eau douce"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Cahors, France</w:t>
@@ -12659,51 +12659,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature and repartition of organic micropolluants during the mobilization of highly contaminates sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13184,191 +13184,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00260355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term trends in dissolved organic matter in French rivers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of manure-derived organic compounds in rivers draining agricultural areas of intensive manure spreading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union (AGU) Fall Meeting 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2006, San Francisco, United States. pp.B31E-O8</w:t>
+              <w:t xml:space="preserve">, Dec 2006, San Francisco,, United States. pp.B33A-1152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00165426v1</w:t>
+                <w:t xml:space="preserve">insu-00165424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of manure-derived organic compounds in rivers draining agricultural areas of intensive manure spreading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term trends in dissolved organic matter in French rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union (AGU) Fall Meeting 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2006, San Francisco,, United States. pp.B33A-1152</w:t>
+              <w:t xml:space="preserve">, Dec 2006, San Francisco, United States. pp.B31E-O8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00165424v1</w:t>
+                <w:t xml:space="preserve">insu-00165426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution des captages en rivière de Bretagne par les matières organiques. Facteurs de contrôle et évolution dans le temps</w:t>
               </w:r>
@@ -14918,64 +14918,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Caprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Congress of European Microbiologists, FEMS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland. 2011</w:t>
@@ -15440,51 +15440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15519,51 +15519,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution de la retenue de Rophemel par les matières organiques et le phosphore. Quantification du rôle respectif des apports en provenance du bassin versant et des sources internes à la retenue - quantification des stocks. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15571,51 +15571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -16049,51 +16049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Berthomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliia Ryzhenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16293,267 +16293,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04936744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ackerer</w:t>
+                <w:t xml:space="preserve">Occurrence des résidus de médicaments vétérinaires dans les eaux destinées à la consommation humaine : cas de bassins versants bretons (Etude EXPO-VETO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Charuaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Panaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
+              <w:t xml:space="preserve">OFB, Office Français de la Biodiversité; LERES; IRSET, 9 avenue du professeur Léon Bernard, 35000 Rennes; Agence française pour la biodiversité (AFB). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05045026v1</w:t>
+                <w:t xml:space="preserve">hal-05495747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence des résidus de médicaments vétérinaires dans les eaux destinées à la consommation humaine : cas de bassins versants bretons (Etude EXPO-VETO)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maud Billon</w:t>
+                <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">OFB, Office Français de la Biodiversité; LERES; IRSET, 9 avenue du professeur Léon Bernard, 35000 Rennes; Agence française pour la biodiversité (AFB). 2024</w:t>
+              <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05495747v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objectifs et trajectoires bas-carbone dans l'ESR</w:t>
               </w:r>
@@ -17377,51 +17377,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Charuaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Billon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Panaget" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2025.1882" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865383v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Didelot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Liotaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gaillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2024.104923" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705430v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lemoine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109285" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460678v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Macfarlane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bozzato" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radiance Calmer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsus.2024.1338660" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249172v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Nin-Ren" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Yuepeng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Wen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18307/2024.0126" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04532170v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keooudone Latsachack" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthanousone Thammahacksa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Silvera" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c09090" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173996v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Louis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.228" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300346v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Derrien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Hur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunghwan Kim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN23083" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154682v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M&#252;gler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribolzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Viguier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Janeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-13011-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203676v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2021-318" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03229725v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andrieux-Loyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Caradec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.57" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02475407v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heybin Choi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung-Hoon Shin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.115588" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01982832v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rochelle-Newall" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.12.046" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01999303v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goyat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.303" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02013794v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Harrault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Milek" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211119" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01863750v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.08.075" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574743v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Quenot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Solecki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.235" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737378v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gu&#233;net" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.11.022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01739559v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Guenet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Demangeat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.03.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574739v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Soulier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Carrera" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marengue" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.206" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01439209v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.01.013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01647511v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martignac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Pedrono" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b03667" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01273319v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Khelil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cabello-Hurtado" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Ould El Hadj-Khelil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Esnault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2016.02.012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01407797v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201611069" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01002609v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Petitjean" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-014-3908-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01117210v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Harrault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.10.037" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839186v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mompelat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.01.042" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW60WHM8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00796513v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Caprais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie W&#233;ry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jadas-H&#233;cart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201203043" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00726397v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gourmelon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.05.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776423v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Solecki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jarde" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jeanneau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.9.14" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679278v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gourmelon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es203019y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729293v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jarde" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Caprais" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2010.0355" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589163v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaury" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brient" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.12.014" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLQ6K8HC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00622992v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.06.012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00611602v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2011.02.066" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZVB0B45-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00611897v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf201040v" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00604989v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miezkin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wery" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.07.061" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593802v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mieszkin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wery" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00424878v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf901238g" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00185433v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansuy-Huault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2007.03.037" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D592NQB6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00186950v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2007.09.080" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DV7QBWLW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131476v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-006-9188-9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0R65BGB8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588980v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gruau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansuy Huault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021673v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schlepp" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2005.02.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSH210ZH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095947v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2004.12.024" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MSZMWX9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142146v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vilmin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2003.08.008" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L91M7K45-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01693933v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique R&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Garnier-Sillam" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(02)00216-4" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJNMX172-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142149v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(03)00053-6" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWLGHF15-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822803v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Michels" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(01)00127-9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3KBMK3B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01760398v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bourezgui" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Garnier-Zarli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(00)00169-8" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXNN33K6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051208v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guerit" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Battais" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coche" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8470" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061837v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kuppel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Albert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chass&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dassi&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7054" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770683v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzia Savoia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andrieu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Immel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04660350v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Le Calvez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770688v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brun" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Demirdjian" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gouget" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04660342v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770684v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val Kaupp" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666508v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020112v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12433" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268746v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Argentin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bernard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154415v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine de Quelen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Marechal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lendormi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03518643v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillaume" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lavastre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325032v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325040v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325022v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daguin Julien" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jard&#233; Emilie" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02106870v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Milek" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02190512v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190607v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02042444v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02106847v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couvidat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouzahzah" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Benzaazoua" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037801v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02042437v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02042429v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Anderson" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01473619v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01473617v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Yonnet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388057v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Murzeau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01467531v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853343v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00796589v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853258v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00796571v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00797077v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00796562v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577984v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marti" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577989v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00665470v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00605051v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Arie-Paule Caprais" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00667464v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577990v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615458v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jard&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marti" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609559v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623084v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577986v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576340v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576337v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576346v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lambert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577987v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577835v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576334v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374154v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260437v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile H&#233;nin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260361v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joigneaux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Hennache" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260358v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Corgne" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Angee" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Samson" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260355v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165426v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165424v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165423v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112673v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112679v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansuy-Hault" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588822v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Novince" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Roy" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307361v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Corrignan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307409v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dassie" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843721v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505215v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gu&#233;rit" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dietrich" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8098" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020101v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14085" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286791v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Marechal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04440839v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Bernard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619909v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffrezic" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Goyat" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192894v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dubois" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596106v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jeanneau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260742v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Philp" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138030v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977466v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00334789v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monchy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00395859v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00334790v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508584v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annunziata Savoia" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mimeau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Choteau-Bernet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Serrano" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505199v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795427v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dumas" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Ryzhenko" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Barbas" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05495747v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177415v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148748v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584151v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748665v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN10288" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007882v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796871v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fuchs" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Charuaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Billon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Panaget" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2025.1882" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865383v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Didelot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Liotaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gaillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2024.104923" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705430v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lemoine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109285" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460678v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Macfarlane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bozzato" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radiance Calmer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsus.2024.1338660" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249172v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Nin-Ren" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Yuepeng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Wen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18307/2024.0126" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04532170v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keooudone Latsachack" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthanousone Thammahacksa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Silvera" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c09090" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173996v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Louis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.228" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300346v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Derrien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Hur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunghwan Kim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN23083" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154682v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M&#252;gler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribolzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Viguier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Janeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-13011-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203676v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2021-318" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03229725v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andrieux-Loyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Caradec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.57" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02475407v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heybin Choi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung-Hoon Shin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.115588" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01982832v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rochelle-Newall" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.12.046" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01999303v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goyat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.303" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02013794v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Harrault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Milek" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211119" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01863750v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.08.075" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737378v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gu&#233;net" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.11.022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574743v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Quenot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Solecki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.235" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01739559v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Guenet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Demangeat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.03.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01439209v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.01.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574739v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Soulier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Carrera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marengue" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.206" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01647511v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martignac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Pedrono" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b03667" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01273319v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Khelil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cabello-Hurtado" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Ould El Hadj-Khelil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Esnault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2016.02.012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01407797v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201611069" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01002609v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Petitjean" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-014-3908-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01117210v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Harrault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.10.037" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839186v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mompelat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.01.042" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW60WHM8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00796513v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Caprais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie W&#233;ry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jadas-H&#233;cart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201203043" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00726397v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gourmelon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.05.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776423v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Solecki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jarde" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jeanneau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.9.14" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679278v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gourmelon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es203019y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589163v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaury" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brient" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.12.014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLQ6K8HC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00622992v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.06.012" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00611602v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2011.02.066" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZVB0B45-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729293v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jarde" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Caprais" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2010.0355" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00611897v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf201040v" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00604989v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miezkin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wery" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.07.061" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593802v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mieszkin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wery" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00424878v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf901238g" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131476v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-006-9188-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0R65BGB8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00185433v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansuy-Huault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2007.03.037" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D592NQB6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00186950v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2007.09.080" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DV7QBWLW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588980v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gruau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansuy Huault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021673v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schlepp" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2005.02.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSH210ZH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095947v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2004.12.024" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MSZMWX9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142146v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vilmin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2003.08.008" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L91M7K45-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142149v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(03)00053-6" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWLGHF15-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01693933v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique R&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Garnier-Sillam" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(02)00216-4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJNMX172-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822803v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Michels" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(01)00127-9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3KBMK3B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01760398v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bourezgui" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Garnier-Zarli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(00)00169-8" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXNN33K6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051208v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guerit" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Battais" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coche" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8470" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061837v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kuppel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Albert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chass&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dassi&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7054" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770683v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzia Savoia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andrieu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Immel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04660350v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Le Calvez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770688v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brun" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Demirdjian" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gouget" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04660342v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770684v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val Kaupp" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666508v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020112v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12433" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268746v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Argentin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bernard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154415v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine de Quelen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Marechal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lendormi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03518643v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillaume" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lavastre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325032v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325040v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325022v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daguin Julien" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jard&#233; Emilie" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02190512v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02106870v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Milek" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190607v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02042444v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02106847v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couvidat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouzahzah" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Benzaazoua" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037801v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02042437v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02042429v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Anderson" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01473617v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Yonnet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388057v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Murzeau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01473619v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01467531v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00796589v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853343v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00796571v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853258v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00797077v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00796562v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00665470v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577989v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577984v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marti" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00605051v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Arie-Paule Caprais" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00667464v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577990v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615458v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jard&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marti" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623084v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609559v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577986v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576337v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576340v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576346v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lambert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577987v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577835v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576334v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374154v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260437v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile H&#233;nin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260361v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joigneaux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Hennache" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260358v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Corgne" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Angee" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Samson" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260355v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165424v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165426v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165423v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112673v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112679v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansuy-Hault" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588822v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Novince" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Roy" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307361v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Corrignan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307409v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dassie" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843721v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505215v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gu&#233;rit" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dietrich" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8098" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020101v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14085" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286791v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Marechal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04440839v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Bernard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619909v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffrezic" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Goyat" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192894v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dubois" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596106v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jeanneau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260742v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Philp" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138030v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977466v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00334789v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monchy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00395859v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00334790v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508584v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annunziata Savoia" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mimeau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Choteau-Bernet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Serrano" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505199v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795427v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dumas" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Ryzhenko" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Barbas" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05495747v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177415v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148748v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584151v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748665v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN10288" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007882v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796871v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fuchs" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>