--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1306,295 +1306,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Withdrawn. Linking sediment biodegradability with its origin in shallow coastal environments</w:t>
+                <w:t xml:space="preserve">Are benthic nutrient fluxes from intertidal mudflats driven by surfacesediment characteristics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anniet M. Laverman</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marine Liotaud</w:t>
+                <w:t xml:space="preserve">Françoise Andrieux-Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-2021-318⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 353 (1), pp.173-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04203676v1</w:t>
+                <w:t xml:space="preserve">insu-03229725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are benthic nutrient fluxes from intertidal mudflats driven by surfacesediment characteristics?</w:t>
+                <w:t xml:space="preserve">Withdrawn. Linking sediment biodegradability with its origin in shallow coastal environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Caradec</w:t>
+                <w:t xml:space="preserve">Anniet M. Laverman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Liotaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 353 (1), pp.173-191. </w:t>
+              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.57⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-2021-318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03229725v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do early diagenetic processes affect the applicability of commonly-used organic matter source tracking tools? An assessment through controlled degradation end-member mixing experiments</w:t>
               </w:r>
@@ -2638,295 +2638,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01739559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting the wide variability in arsenic speciation in wetlands: a new insight into the control of the behavior of arsenic</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
+                <w:t xml:space="preserve">Veterinary pharmaceutical contamination in mixed land use watersheds: from agricultural headwater to water monitoring watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Carrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2017.01.013⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 609, pp.992-1000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.07.206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01439209v1</w:t>
+                <w:t xml:space="preserve">insu-01574739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veterinary pharmaceutical contamination in mixed land use watersheds: from agricultural headwater to water monitoring watershed</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+                <w:t xml:space="preserve">Highlighting the wide variability in arsenic speciation in wetlands: a new insight into the control of the behavior of arsenic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vantelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Marengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 609, pp.992-1000. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 203, pp.284-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.07.206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2017.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01574739v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01439209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoplastic in the North Atlantic Subtropical Gyre</w:t>
               </w:r>
@@ -3176,90 +3176,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résidus médicamenteux vétérinaires : quelles molécules rechercher dans les eaux superficielles en contexte d’élevage intensif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Carrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3829,51 +3829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4199,189 +4199,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00679278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a combined isotopic and mass-balance approach to determine dissolved organic carbon sources in eutrophic reservoirs.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Jardé</w:t>
+                <w:t xml:space="preserve">Microbial and chemical markers: runoff transfer in animal manure-amended soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gaury</w:t>
+                <w:t xml:space="preserve">Emilie Jarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Brient</w:t>
+                <w:t xml:space="preserve">M.P. Caprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 83 (3), pp.356-366. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (3), pp.959-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.12.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2134/jeq2010.0355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00589163v1</w:t>
+                <w:t xml:space="preserve">hal-00729293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistence of microbial and chemical pig manure markers as compared to faecal indicator bacteria survival in freshwater and seawater microcosms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Solecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4403,353 +4391,365 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 45 (15), pp.4623-4633. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2011.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00622992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of salinity and natural organic matter on the solid phase extraction of sterols and stanols: Application to the determination of the human sterol fingerprint in aqueous matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1218 (18), pp.2513-2520. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2011.02.066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2011.02.066⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00611602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial and chemical markers: runoff transfer in animal manure-amended soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+                <w:t xml:space="preserve">Development of a combined isotopic and mass-balance approach to determine dissolved organic carbon sources in eutrophic reservoirs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Jarde</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M.P. Caprais</w:t>
+                <w:t xml:space="preserve">Luc Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (3), pp.356-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.12.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2134/jeq2010.0355⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00729293v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00589163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme Variability of Steroid Profiles in Cow Feces and Pig Slurries at the Regional Scale: Implications for the Use of Steroids to Specify Fecal Pollution Sources in Waters</w:t>
               </w:r>
@@ -4761,51 +4761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4865,51 +4865,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of microbial and chemical MST tools to identify the origin of the faecal pollution in bathing and shellfish harvesting waters in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Caprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Miezkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4999,51 +4999,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of microbial and chemical MST tools to identify the origin of the faecal pollution in bathing and shellfish harvesting waters in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Caprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mieszkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5133,51 +5133,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing and Quantifying Sources of Fatty Acids and Steroids in Amended Cultivated Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5218,401 +5218,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00424878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using sterols to detect pig slurry contribution to soil organic matter.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of natural organic matter on the solid-phase extraction of organic micropollutants: Application to the water-extract from highly contaminated river sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11270-006-9188-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1113 (1-2), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2007.09.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00131476v1</w:t>
+                <w:t xml:space="preserve">insu-00186950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of manure-derived organic compounds in rivers draining agricultural areas of intensive manure spreading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mansuy-Huault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 22 (8), pp.1814-1824. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2007.03.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00185433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of natural organic matter on the solid-phase extraction of organic micropollutants: Application to the water-extract from highly contaminated river sediment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Jeanneau</w:t>
+                <w:t xml:space="preserve">Using sterols to detect pig slurry contribution to soil organic matter.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Faure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Jardé</w:t>
+                <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 1113 (1-2), pp.1-9. </w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 178, pp.169-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2007.09.080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11270-006-9188-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00186950v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using sterols to detect pig slurry contribution to soil organic matter</w:t>
               </w:r>
@@ -5637,64 +5637,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mansuy Huault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 178 (1-4), pp.169-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5719,77 +5719,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aromatization of organic matter induced by the presence of clays during flash pyrolysis-gas chromatography-mass spectrometry (PyGC-MS). A major analytical artifact.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Schlepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mansuy-Huault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6104,272 +6104,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the macromolecular organic content of sewage sludges by thermally assisted hydrolysis and methylation-gas chromatography–mass spectrometer (THM-GC/MS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation of sewage sludge-derived organic matter: lipids and humic acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Réveillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mansuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Faure</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Garnier-Sillam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0165-2370(03)00053-6⟩</w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 34 (4), pp.615 - 627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0146-6380(02)00216-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03142149v1</w:t>
+                <w:t xml:space="preserve">hal-01693933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of sewage sludge-derived organic matter: lipids and humic acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Réveillé</w:t>
+                <w:t xml:space="preserve">Characterization of the macromolecular organic content of sewage sludges by thermally assisted hydrolysis and methylation-gas chromatography–mass spectrometer (THM-GC/MS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Évelyne Garnier-Sillam</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 34 (4), pp.615 - 627. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 68-69, pp.331-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0146-6380(02)00216-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0165-2370(03)00053-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693933v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of thermodesorption and pyrolysis-GC–AED to the analysis of river sediments and sewage sludges for environmental purpose</w:t>
               </w:r>
@@ -6394,51 +6394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vilmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6540,64 +6540,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bourezgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Garnier-Zarli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Réveillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 32 (2), pp.223-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7312,277 +7312,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the chemical composition of organic waste products applied on soil impact the dissolved organic carbon concentration along the soil profile ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florian Gaillard</w:t>
+                <w:t xml:space="preserve">L'incitation peut-elle suffire à réduire l'empreinte environnementale d'un laboratoire ST ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Val Kaupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Battais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUSS Centennial Celebration and Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Colloque Labos 1point5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04660342v1</w:t>
+                <w:t xml:space="preserve">hal-04770684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'incitation peut-elle suffire à réduire l'empreinte environnementale d'un laboratoire ST ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annick Battais</w:t>
+                <w:t xml:space="preserve">Does the chemical composition of organic waste products applied on soil impact the dissolved organic carbon concentration along the soil profile ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Flore Didelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Liotaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Labos 1point5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">IUSS Centennial Celebration and Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770684v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04660342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel est l’impact de l’origine de la matière organique sédimentaire sur les flux benthiques de nutriments dans les vasières côtières bretonnes ?</w:t>
               </w:r>
@@ -8228,77 +8228,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Andrieux-Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, virtuel, France</w:t>
@@ -8675,260 +8675,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02190512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A NEW TOOL BASED ON FAECAL STANOLS CAN DISTINGUISH SPECIFIC MAMMALIAN SPECIES IN MODERN AND PAST ENVIRONMENTS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Veterinary pharmaceutical contamination in mixed land use watersheds: from agricultural headwater to water monitoring watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Meeting on Organic Geochemistry (IMOG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">2nd International conference on risk assessment of pharmaceuticals in the environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02106870v1</w:t>
+                <w:t xml:space="preserve">hal-02190607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veterinary pharmaceutical contamination in mixed land use watersheds: from agricultural headwater to water monitoring watershed</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A NEW TOOL BASED ON FAECAL STANOLS CAN DISTINGUISH SPECIFIC MAMMALIAN SPECIES IN MODERN AND PAST ENVIRONMENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Harrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Milek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International conference on risk assessment of pharmaceuticals in the environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">29th International Meeting on Organic Geochemistry (IMOG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190607v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02106870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veterinary pharmaceutical residues in water resources and tap water in an intensive husbandry area in France</w:t>
               </w:r>
@@ -9521,398 +9521,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02042429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-occurrence of veterinary antibiotics and fecal source markers in Brittany superficial waters: an experimental study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of agricultural practices on veterinary pharmaceutical occurrence in superficial waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Carrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ere conférence internationale sur l’évaluation des risques des résidus de médicament dans l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, Paris, France. 1 p</w:t>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01473617v1</w:t>
+                <w:t xml:space="preserve">insu-01473619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilization of DOM during flood events: impact of water table dynamics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anaëlle Murzeau</w:t>
+                <w:t xml:space="preserve">Co-occurrence of veterinary antibiotics and fecal source markers in Brittany superficial waters: an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louison Yonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.99</w:t>
+              <w:t xml:space="preserve">1ere conférence internationale sur l’évaluation des risques des résidus de médicament dans l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01388057v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01473617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of agricultural practices on veterinary pharmaceutical occurrence in superficial waters</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mobilization of DOM during flood events: impact of water table dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Murzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ere conférence internationale sur l’évaluation des risques des résidus de médicament dans l’environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01473619v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01388057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prioritisation of veterinary pharmaceuticals prior to a monitoring campaign into water resources and drinking water: Case of Brittany, an intensive husbandry area</w:t>
               </w:r>
@@ -10045,51 +10045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jadas-Hécart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10263,260 +10263,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00853343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des sources de pollution fécale à l'échelle bassin versant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Gourmelon</w:t>
+                <w:t xml:space="preserve">Stanols as a tool to track the origin of microbial contamination of oysters, Crassostrea gigas, in shellfish areas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Harrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Microbiologie (SFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Lille, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.4755</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00796571v1</w:t>
+                <w:t xml:space="preserve">insu-00853258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanols as a tool to track the origin of microbial contamination of oysters, Crassostrea gigas, in shellfish areas.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Harrault</w:t>
+                <w:t xml:space="preserve">Identification des sources de pollution fécale à l'échelle bassin versant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Solecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Caprais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.4755</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Microbiologie (SFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00853258v1</w:t>
+                <w:t xml:space="preserve">insu-00796571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'outils microbiologiques et chimiques permettant d'identifier l'origine des pollutions fécales dans les eaux de baignade</w:t>
               </w:r>
@@ -10746,644 +10746,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00796562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the Sources of Fecal Contaminations: an Interdisciplinary Toolbox</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Solecki</w:t>
+                <w:t xml:space="preserve">Identification of livestock faecal contamination in surface waters: application of chemical and microbiological tools for Microbial Source Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mieszkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Caprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, United States. pp.H51Q-05</w:t>
+              <w:t xml:space="preserve">14th Ramiran International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00665470v1</w:t>
+                <w:t xml:space="preserve">insu-00577984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial and chemical markers: runoff transfer in pig and cow manure-amended soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking the Sources of Fecal Contaminations: an Interdisciplinary Toolbox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Solecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In : Society for Environmental Geochemistry and Health conference 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Galway, Ireland</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, United States. pp.H51Q-05</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00577989v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00665470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of livestock faecal contamination in surface waters: application of chemical and microbiological tools for Microbial Source Tracking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+                <w:t xml:space="preserve">Microbial and chemical markers: runoff transfer in pig and cow manure-amended soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Marti</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Et Al.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Ramiran International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">In : Society for Environmental Geochemistry and Health conference 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00577984v1</w:t>
+                <w:t xml:space="preserve">insu-00577989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de marqueurs spécifiques de contamination fécale : application aux profils de baignade</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Persistence of microbial human markers of freshwater and seawater microcosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Solecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Caprais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rencontres scientifiques de l'ANSES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">4. Congress of International Microbiologists (FEMS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00605051v1</w:t>
+                <w:t xml:space="preserve">insu-00667464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of microbial human markers of freshwater and seawater microcosms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement de marqueurs spécifiques de contamination fécale : application aux profils de baignade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.Arie-Paule Caprais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et Al.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Congress of International Microbiologists (FEMS 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Les rencontres scientifiques de l'ANSES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00667464v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00605051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steroids: markers of faecal contamination</w:t>
               </w:r>
@@ -11395,51 +11395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11503,51 +11503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Caprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11628,51 +11628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Caprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11753,51 +11753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11865,77 +11865,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Microbial and Chemical MST Tools to Identify the Origin of the Faecal Pollution in Bathing and Shellfish Harvesting Waters in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Caprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mieszkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11977,103 +11977,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution des captages en retenue de Bretagne par les matières organiques: quantification des parts allochtones et autochtones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National RESMO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Ste Maxime, France. pp.66</w:t>
@@ -12096,286 +12096,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00576337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stérols: marqueurs de l'impact des pratiques d'épandage de déjections animales sur la composition chimique des sols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les isotopes du carbone en tant que traceurs de la matière organique dans les hydrosystèmes continentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National RESMO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Ste Maxime, France. pp.80</w:t>
+              <w:t xml:space="preserve">, 2009, Ste Maxime, France. pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00576340v1</w:t>
+                <w:t xml:space="preserve">insu-00576346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les isotopes du carbone en tant que traceurs de la matière organique dans les hydrosystèmes continentaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les stérols: marqueurs de l'impact des pratiques d'épandage de déjections animales sur la composition chimique des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thibault Lambert</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National RESMO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Ste Maxime, France. pp.37</w:t>
+              <w:t xml:space="preserve">, 2009, Ste Maxime, France. pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00576346v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00576340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature et répartition des micropolluants organiques lors de la remobilisation d'un sédiment fortement contaminé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12465,51 +12465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Caprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Rencontres nationales "Gestion des baignades en eau douce"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Cahors, France</w:t>
@@ -12564,51 +12564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12659,51 +12659,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature and repartition of organic micropolluants during the mobilization of highly contaminates sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12754,51 +12754,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of animal manures on the organic matter pollution of water supplies in Brittany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12866,51 +12866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing organic matter sources in an eutrophic water dam : autochtonous versus allochtonous contributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12987,51 +12987,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spatialized approach combining remote sensing techniques, digital elevation model analysis and water quality monitoring to test the influence of land use on the DOM concentration of rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Corgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13121,51 +13121,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing animal manure in soils by molecular tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on "Organic matter dynamics in agro-ecosystems"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13184,221 +13184,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00260355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of manure-derived organic compounds in rivers draining agricultural areas of intensive manure spreading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term trends in dissolved organic matter in French rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union (AGU) Fall Meeting 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2006, San Francisco,, United States. pp.B33A-1152</w:t>
+              <w:t xml:space="preserve">, Dec 2006, San Francisco, United States. pp.B31E-O8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00165424v1</w:t>
+                <w:t xml:space="preserve">insu-00165426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term trends in dissolved organic matter in French rivers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Detection of manure-derived organic compounds in rivers draining agricultural areas of intensive manure spreading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union (AGU) Fall Meeting 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2006, San Francisco, United States. pp.B31E-O8</w:t>
+              <w:t xml:space="preserve">, Dec 2006, San Francisco,, United States. pp.B33A-1152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00165426v1</w:t>
+                <w:t xml:space="preserve">insu-00165424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution des captages en rivière de Bretagne par les matières organiques. Facteurs de contrôle et évolution dans le temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13436,51 +13436,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Export of DOM by rivers : Assessing the relative effects of climate change and human activities using long-term records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13518,51 +13518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The coprostanol/stérol ratio as indicator of organic matter provenance in soils and rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14137,51 +14137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Val Kaupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Battais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14918,64 +14918,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Caprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Congress of European Microbiologists, FEMS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland. 2011</w:t>
@@ -15122,51 +15122,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution des rivières de Bretagne par les matières organiques. Etat des lieux, Trajectoires d'évolution et causes possibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15395,263 +15395,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine de la matière organique polluante de la retenue de bois Joli, bassin versant du Frémur. Rapport</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Pollution de la retenue de Rophemel par les matières organiques et le phosphore. Quantification du rôle respectif des apports en provenance du bassin versant et des sources internes à la retenue - quantification des stocks. Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00334789v1</w:t>
+                <w:t xml:space="preserve">insu-00395859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution de la retenue de Rophemel par les matières organiques et le phosphore. Quantification du rôle respectif des apports en provenance du bassin versant et des sources internes à la retenue - quantification des stocks. Rapport final</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Origine de la matière organique polluante de la retenue de bois Joli, bassin versant du Frémur. Rapport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Monchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00395859v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00334789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution des captages superficiels d'eau brute de Bretagne par les matières organiques. Rapport</w:t>
               </w:r>
@@ -15676,51 +15676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Joigneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16049,51 +16049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Berthomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliia Ryzhenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17377,51 +17377,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Charuaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Billon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Panaget" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2025.1882" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865383v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Didelot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Liotaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gaillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2024.104923" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705430v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lemoine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109285" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460678v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Macfarlane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bozzato" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radiance Calmer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsus.2024.1338660" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249172v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Nin-Ren" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Yuepeng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Wen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18307/2024.0126" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04532170v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keooudone Latsachack" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthanousone Thammahacksa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Silvera" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c09090" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173996v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Louis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.228" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300346v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Derrien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Hur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunghwan Kim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN23083" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154682v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M&#252;gler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribolzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Viguier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Janeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-13011-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203676v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2021-318" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03229725v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andrieux-Loyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Caradec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.57" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02475407v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heybin Choi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung-Hoon Shin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.115588" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01982832v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rochelle-Newall" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.12.046" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01999303v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goyat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.303" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02013794v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Harrault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Milek" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211119" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01863750v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.08.075" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737378v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gu&#233;net" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.11.022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574743v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Quenot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Solecki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.235" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01739559v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Guenet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Demangeat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.03.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01439209v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.01.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574739v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Soulier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Carrera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marengue" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.206" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01647511v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martignac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Pedrono" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b03667" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01273319v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Khelil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cabello-Hurtado" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Ould El Hadj-Khelil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Esnault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2016.02.012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01407797v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201611069" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01002609v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Petitjean" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-014-3908-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01117210v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Harrault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.10.037" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839186v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mompelat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.01.042" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW60WHM8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00796513v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Caprais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie W&#233;ry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jadas-H&#233;cart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201203043" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00726397v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gourmelon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.05.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776423v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Solecki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jarde" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jeanneau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.9.14" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679278v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gourmelon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es203019y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589163v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaury" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brient" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.12.014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLQ6K8HC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00622992v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.06.012" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00611602v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2011.02.066" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZVB0B45-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729293v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jarde" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Caprais" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2010.0355" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00611897v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf201040v" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00604989v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miezkin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wery" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.07.061" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593802v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mieszkin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wery" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00424878v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf901238g" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131476v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-006-9188-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0R65BGB8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00185433v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansuy-Huault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2007.03.037" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D592NQB6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00186950v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2007.09.080" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DV7QBWLW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588980v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gruau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansuy Huault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021673v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schlepp" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2005.02.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSH210ZH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095947v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2004.12.024" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MSZMWX9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142146v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vilmin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2003.08.008" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L91M7K45-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142149v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(03)00053-6" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWLGHF15-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01693933v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique R&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Garnier-Sillam" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(02)00216-4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJNMX172-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822803v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Michels" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(01)00127-9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3KBMK3B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01760398v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bourezgui" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Garnier-Zarli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(00)00169-8" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXNN33K6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051208v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guerit" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Battais" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coche" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8470" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061837v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kuppel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Albert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chass&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dassi&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7054" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770683v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzia Savoia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andrieu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Immel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04660350v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Le Calvez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770688v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brun" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Demirdjian" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gouget" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04660342v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770684v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val Kaupp" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666508v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020112v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12433" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268746v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Argentin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bernard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154415v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine de Quelen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Marechal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lendormi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03518643v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillaume" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lavastre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325032v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325040v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325022v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daguin Julien" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jard&#233; Emilie" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02190512v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02106870v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Milek" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190607v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02042444v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02106847v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couvidat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouzahzah" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Benzaazoua" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037801v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02042437v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02042429v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Anderson" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01473617v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Yonnet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388057v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Murzeau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01473619v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01467531v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00796589v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853343v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00796571v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853258v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00797077v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00796562v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00665470v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577989v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577984v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marti" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00605051v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Arie-Paule Caprais" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00667464v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577990v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615458v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jard&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marti" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623084v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609559v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577986v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576337v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576340v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576346v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lambert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577987v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577835v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576334v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374154v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260437v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile H&#233;nin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260361v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joigneaux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Hennache" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260358v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Corgne" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Angee" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Samson" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260355v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165424v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165426v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165423v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112673v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112679v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansuy-Hault" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588822v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Novince" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Roy" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307361v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Corrignan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307409v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dassie" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843721v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505215v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gu&#233;rit" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dietrich" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8098" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020101v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14085" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286791v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Marechal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04440839v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Bernard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619909v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffrezic" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Goyat" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192894v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dubois" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596106v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jeanneau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260742v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Philp" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138030v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977466v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00334789v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monchy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00395859v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00334790v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508584v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annunziata Savoia" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mimeau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Choteau-Bernet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Serrano" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505199v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795427v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dumas" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Ryzhenko" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Barbas" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05495747v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177415v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148748v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584151v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748665v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN10288" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007882v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796871v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fuchs" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Charuaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Billon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Panaget" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2025.1882" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865383v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Didelot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Liotaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gaillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2024.104923" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705430v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lemoine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109285" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460678v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Macfarlane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bozzato" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radiance Calmer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsus.2024.1338660" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249172v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Nin-Ren" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Yuepeng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Wen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18307/2024.0126" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04532170v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keooudone Latsachack" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthanousone Thammahacksa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Silvera" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c09090" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173996v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Louis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.228" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300346v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Derrien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Hur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunghwan Kim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN23083" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154682v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M&#252;gler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribolzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Viguier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Janeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-13011-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03229725v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andrieux-Loyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Caradec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.57" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203676v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2021-318" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02475407v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heybin Choi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung-Hoon Shin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.115588" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01982832v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rochelle-Newall" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.12.046" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01999303v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goyat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.303" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02013794v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Harrault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Milek" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211119" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01863750v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.08.075" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737378v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gu&#233;net" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.11.022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574743v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Quenot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Solecki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.235" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01739559v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Guenet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Demangeat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.03.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574739v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Soulier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Carrera" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marengue" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.206" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01439209v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.01.013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01647511v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martignac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Pedrono" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b03667" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01273319v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Khelil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cabello-Hurtado" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Ould El Hadj-Khelil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Esnault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2016.02.012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01407797v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201611069" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01002609v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Petitjean" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-014-3908-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01117210v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Harrault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.10.037" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839186v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mompelat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.01.042" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW60WHM8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00796513v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Caprais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie W&#233;ry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jadas-H&#233;cart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201203043" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00726397v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gourmelon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.05.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776423v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Solecki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jarde" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jeanneau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.9.14" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679278v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gourmelon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es203019y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729293v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jarde" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Caprais" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2010.0355" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00622992v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.06.012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00611602v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2011.02.066" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZVB0B45-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589163v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaury" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brient" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.12.014" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLQ6K8HC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00611897v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf201040v" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00604989v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miezkin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wery" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.07.061" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593802v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mieszkin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wery" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00424878v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf901238g" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00186950v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2007.09.080" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DV7QBWLW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00185433v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansuy-Huault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2007.03.037" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D592NQB6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131476v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-006-9188-9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0R65BGB8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588980v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gruau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansuy Huault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021673v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schlepp" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2005.02.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSH210ZH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095947v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2004.12.024" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MSZMWX9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142146v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vilmin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2003.08.008" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L91M7K45-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01693933v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique R&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Garnier-Sillam" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(02)00216-4" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJNMX172-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142149v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(03)00053-6" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWLGHF15-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822803v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Michels" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(01)00127-9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3KBMK3B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01760398v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bourezgui" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Garnier-Zarli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(00)00169-8" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXNN33K6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051208v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guerit" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Battais" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coche" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8470" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061837v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kuppel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Albert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chass&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dassi&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7054" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770683v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzia Savoia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andrieu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Immel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04660350v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Le Calvez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770688v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brun" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Demirdjian" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gouget" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770684v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val Kaupp" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04660342v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666508v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020112v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12433" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268746v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Argentin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bernard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154415v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine de Quelen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Marechal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lendormi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03518643v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillaume" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lavastre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325032v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325040v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325022v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daguin Julien" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jard&#233; Emilie" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02190512v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190607v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02106870v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Milek" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02042444v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02106847v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couvidat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouzahzah" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Benzaazoua" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037801v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02042437v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02042429v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Anderson" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01473619v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01473617v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Yonnet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388057v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Murzeau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01467531v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00796589v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853343v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853258v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00796571v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00797077v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00796562v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577984v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marti" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00665470v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577989v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00667464v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00605051v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Arie-Paule Caprais" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577990v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615458v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jard&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marti" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623084v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609559v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577986v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576337v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576346v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lambert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576340v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577987v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577835v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576334v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374154v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260437v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile H&#233;nin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260361v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joigneaux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Hennache" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260358v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Corgne" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Angee" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Samson" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260355v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165426v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165424v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165423v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112673v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112679v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansuy-Hault" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588822v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Novince" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Roy" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307361v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Corrignan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307409v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dassie" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843721v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505215v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gu&#233;rit" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dietrich" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8098" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020101v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14085" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286791v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Marechal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04440839v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Bernard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619909v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffrezic" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Goyat" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192894v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dubois" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596106v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jeanneau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260742v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Philp" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138030v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977466v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00395859v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00334789v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monchy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00334790v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508584v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annunziata Savoia" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mimeau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Choteau-Bernet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Serrano" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505199v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795427v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dumas" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Ryzhenko" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Barbas" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05495747v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177415v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148748v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584151v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748665v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN10288" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007882v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796871v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fuchs" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>