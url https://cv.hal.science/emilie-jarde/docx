--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1306,295 +1306,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are benthic nutrient fluxes from intertidal mudflats driven by surfacesediment characteristics?</w:t>
+                <w:t xml:space="preserve">Withdrawn. Linking sediment biodegradability with its origin in shallow coastal environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Andrieux-Loyer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florian Caradec</w:t>
+                <w:t xml:space="preserve">Anniet M. Laverman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Liotaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.57⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-2021-318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03229725v1</w:t>
+                <w:t xml:space="preserve">hal-04203676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Withdrawn. Linking sediment biodegradability with its origin in shallow coastal environments</w:t>
+                <w:t xml:space="preserve">Are benthic nutrient fluxes from intertidal mudflats driven by surfacesediment characteristics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Andrieux-Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anniet M. Laverman</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marine Liotaud</w:t>
+                <w:t xml:space="preserve">Florian Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27p. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 353 (1), pp.173-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-2021-318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04203676v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03229725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do early diagenetic processes affect the applicability of commonly-used organic matter source tracking tools? An assessment through controlled degradation end-member mixing experiments</w:t>
               </w:r>
@@ -2638,295 +2638,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01739559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veterinary pharmaceutical contamination in mixed land use watersheds: from agricultural headwater to water monitoring watershed</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+                <w:t xml:space="preserve">Highlighting the wide variability in arsenic speciation in wetlands: a new insight into the control of the behavior of arsenic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vantelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Marengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.07.206⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 203, pp.284-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2017.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01574739v1</w:t>
+                <w:t xml:space="preserve">insu-01439209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting the wide variability in arsenic speciation in wetlands: a new insight into the control of the behavior of arsenic</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
+                <w:t xml:space="preserve">Veterinary pharmaceutical contamination in mixed land use watersheds: from agricultural headwater to water monitoring watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Carrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 203, pp.284-302. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 609, pp.992-1000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2017.01.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.07.206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01439209v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01574739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoplastic in the North Atlantic Subtropical Gyre</w:t>
               </w:r>
@@ -3176,90 +3176,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résidus médicamenteux vétérinaires : quelles molécules rechercher dans les eaux superficielles en contexte d’élevage intensif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Carrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3829,51 +3829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4199,557 +4199,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00679278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial and chemical markers: runoff transfer in animal manure-amended soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+                <w:t xml:space="preserve">Persistence of microbial and chemical pig manure markers as compared to faecal indicator bacteria survival in freshwater and seawater microcosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Solecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Jarde</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M.P. Caprais</w:t>
+                <w:t xml:space="preserve">C. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2134/jeq2010.0355⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (15), pp.4623-4633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2011.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729293v1</w:t>
+                <w:t xml:space="preserve">insu-00622992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of microbial and chemical pig manure markers as compared to faecal indicator bacteria survival in freshwater and seawater microcosms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of salinity and natural organic matter on the solid phase extraction of sterols and stanols: Application to the determination of the human sterol fingerprint in aqueous matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2011.06.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1218 (18), pp.2513-2520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2011.02.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00622992v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00611602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of salinity and natural organic matter on the solid phase extraction of sterols and stanols: Application to the determination of the human sterol fingerprint in aqueous matrices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+                <w:t xml:space="preserve">Development of a combined isotopic and mass-balance approach to determine dissolved organic carbon sources in eutrophic reservoirs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2011.02.066⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (3), pp.356-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00611602v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00589163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a combined isotopic and mass-balance approach to determine dissolved organic carbon sources in eutrophic reservoirs.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gaury</w:t>
+                <w:t xml:space="preserve">Microbial and chemical markers: runoff transfer in animal manure-amended soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Brient</w:t>
+                <w:t xml:space="preserve">Emilie Jarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Caprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.12.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (3), pp.959-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2134/jeq2010.0355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00589163v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme Variability of Steroid Profiles in Cow Feces and Pig Slurries at the Regional Scale: Implications for the Use of Steroids to Specify Fecal Pollution Sources in Waters</w:t>
               </w:r>
@@ -4761,51 +4761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4865,51 +4865,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of microbial and chemical MST tools to identify the origin of the faecal pollution in bathing and shellfish harvesting waters in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Caprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Miezkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4999,51 +4999,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of microbial and chemical MST tools to identify the origin of the faecal pollution in bathing and shellfish harvesting waters in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Caprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mieszkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5133,51 +5133,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing and Quantifying Sources of Fatty Acids and Steroids in Amended Cultivated Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5218,401 +5218,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00424878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of natural organic matter on the solid-phase extraction of organic micropollutants: Application to the water-extract from highly contaminated river sediment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Jeanneau</w:t>
+                <w:t xml:space="preserve">Using sterols to detect pig slurry contribution to soil organic matter.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Faure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Jardé</w:t>
+                <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2007.09.080⟩</w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 178, pp.169-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11270-006-9188-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00186950v1</w:t>
+                <w:t xml:space="preserve">hal-00131476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of manure-derived organic compounds in rivers draining agricultural areas of intensive manure spreading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of natural organic matter on the solid-phase extraction of organic micropollutants: Application to the water-extract from highly contaminated river sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Mansuy-Huault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1113 (1-2), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2007.09.080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2007.03.037⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-00185433v1</w:t>
+                <w:t xml:space="preserve">insu-00186950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using sterols to detect pig slurry contribution to soil organic matter.</w:t>
+                <w:t xml:space="preserve">Detection of manure-derived organic compounds in rivers draining agricultural areas of intensive manure spreading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Martinez</w:t>
+                <w:t xml:space="preserve">L. Mansuy-Huault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 178, pp.169-178. </w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22 (8), pp.1814-1824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11270-006-9188-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2007.03.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00131476v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00185433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using sterols to detect pig slurry contribution to soil organic matter</w:t>
               </w:r>
@@ -5637,64 +5637,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mansuy Huault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 178 (1-4), pp.169-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5719,77 +5719,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aromatization of organic matter induced by the presence of clays during flash pyrolysis-gas chromatography-mass spectrometry (PyGC-MS). A major analytical artifact.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Schlepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mansuy-Huault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6104,272 +6104,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of sewage sludge-derived organic matter: lipids and humic acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Réveillé</w:t>
+                <w:t xml:space="preserve">Characterization of the macromolecular organic content of sewage sludges by thermally assisted hydrolysis and methylation-gas chromatography–mass spectrometer (THM-GC/MS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Évelyne Garnier-Sillam</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0146-6380(02)00216-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 68-69, pp.331-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0165-2370(03)00053-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693933v1</w:t>
+                <w:t xml:space="preserve">hal-03142149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the macromolecular organic content of sewage sludges by thermally assisted hydrolysis and methylation-gas chromatography–mass spectrometer (THM-GC/MS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation of sewage sludge-derived organic matter: lipids and humic acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Réveillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mansuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Faure</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Garnier-Sillam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 68-69, pp.331-350. </w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 34 (4), pp.615 - 627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0165-2370(03)00053-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0146-6380(02)00216-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142149v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of thermodesorption and pyrolysis-GC–AED to the analysis of river sediments and sewage sludges for environmental purpose</w:t>
               </w:r>
@@ -6394,51 +6394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vilmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6540,64 +6540,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bourezgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Garnier-Zarli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Réveillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 32 (2), pp.223-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7312,277 +7312,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'incitation peut-elle suffire à réduire l'empreinte environnementale d'un laboratoire ST ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annick Battais</w:t>
+                <w:t xml:space="preserve">Does the chemical composition of organic waste products applied on soil impact the dissolved organic carbon concentration along the soil profile ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Flore Didelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Liotaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Labos 1point5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">IUSS Centennial Celebration and Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770684v1</w:t>
+                <w:t xml:space="preserve">insu-04660342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the chemical composition of organic waste products applied on soil impact the dissolved organic carbon concentration along the soil profile ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florian Gaillard</w:t>
+                <w:t xml:space="preserve">L'incitation peut-elle suffire à réduire l'empreinte environnementale d'un laboratoire ST ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Val Kaupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Battais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUSS Centennial Celebration and Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Colloque Labos 1point5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04660342v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel est l’impact de l’origine de la matière organique sédimentaire sur les flux benthiques de nutriments dans les vasières côtières bretonnes ?</w:t>
               </w:r>
@@ -8228,77 +8228,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Andrieux-Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, virtuel, France</w:t>
@@ -8694,64 +8694,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veterinary pharmaceutical contamination in mixed land use watersheds: from agricultural headwater to water monitoring watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9521,398 +9521,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02042429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of agricultural practices on veterinary pharmaceutical occurrence in superficial waters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Co-occurrence of veterinary antibiotics and fecal source markers in Brittany superficial waters: an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louison Yonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ere conférence internationale sur l’évaluation des risques des résidus de médicament dans l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01473619v1</w:t>
+                <w:t xml:space="preserve">insu-01473617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-occurrence of veterinary antibiotics and fecal source markers in Brittany superficial waters: an experimental study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louison Yonnet</w:t>
+                <w:t xml:space="preserve">Mobilization of DOM during flood events: impact of water table dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Murzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Petitjean</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ere conférence internationale sur l’évaluation des risques des résidus de médicament dans l’environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Paris, France. 1 p</w:t>
+              <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01473617v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01388057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilization of DOM during flood events: impact of water table dynamics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of agricultural practices on veterinary pharmaceutical occurrence in superficial waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Carrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.99</w:t>
+              <w:t xml:space="preserve">1ere conférence internationale sur l’évaluation des risques des résidus de médicament dans l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01388057v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01473619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prioritisation of veterinary pharmaceuticals prior to a monitoring campaign into water resources and drinking water: Case of Brittany, an intensive husbandry area</w:t>
               </w:r>
@@ -10045,51 +10045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jadas-Hécart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10263,260 +10263,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00853343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanols as a tool to track the origin of microbial contamination of oysters, Crassostrea gigas, in shellfish areas.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Harrault</w:t>
+                <w:t xml:space="preserve">Identification des sources de pollution fécale à l'échelle bassin versant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Solecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Caprais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.4755</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Microbiologie (SFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00853258v1</w:t>
+                <w:t xml:space="preserve">insu-00796571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des sources de pollution fécale à l'échelle bassin versant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Gourmelon</w:t>
+                <w:t xml:space="preserve">Stanols as a tool to track the origin of microbial contamination of oysters, Crassostrea gigas, in shellfish areas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Harrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Microbiologie (SFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Lille, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.4755</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00796571v1</w:t>
+                <w:t xml:space="preserve">insu-00853258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'outils microbiologiques et chimiques permettant d'identifier l'origine des pollutions fécales dans les eaux de baignade</w:t>
               </w:r>
@@ -10746,644 +10746,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00796562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of livestock faecal contamination in surface waters: application of chemical and microbiological tools for Microbial Source Tracking</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.P. Caprais</w:t>
+                <w:t xml:space="preserve">Tracking the Sources of Fecal Contaminations: an Interdisciplinary Toolbox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Solecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Ramiran International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, United States. pp.H51Q-05</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00577984v1</w:t>
+                <w:t xml:space="preserve">insu-00665470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the Sources of Fecal Contaminations: an Interdisciplinary Toolbox</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial and chemical markers: runoff transfer in pig and cow manure-amended soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et Al.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, United States. pp.H51Q-05</w:t>
+              <w:t xml:space="preserve">In : Society for Environmental Geochemistry and Health conference 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00665470v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00577989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial and chemical markers: runoff transfer in pig and cow manure-amended soils</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+                <w:t xml:space="preserve">Identification of livestock faecal contamination in surface waters: application of chemical and microbiological tools for Microbial Source Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mieszkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Caprais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In : Society for Environmental Geochemistry and Health conference 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Galway, Ireland</w:t>
+              <w:t xml:space="preserve">14th Ramiran International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00577989v1</w:t>
+                <w:t xml:space="preserve">insu-00577984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of microbial human markers of freshwater and seawater microcosms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement de marqueurs spécifiques de contamination fécale : application aux profils de baignade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.Arie-Paule Caprais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et Al.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Congress of International Microbiologists (FEMS 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Les rencontres scientifiques de l'ANSES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00667464v1</w:t>
+                <w:t xml:space="preserve">insu-00605051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de marqueurs spécifiques de contamination fécale : application aux profils de baignade</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Persistence of microbial human markers of freshwater and seawater microcosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Solecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Caprais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rencontres scientifiques de l'ANSES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">4. Congress of International Microbiologists (FEMS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00605051v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00667464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steroids: markers of faecal contamination</w:t>
               </w:r>
@@ -11395,51 +11395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11503,51 +11503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Caprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11628,51 +11628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Caprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11753,51 +11753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11865,77 +11865,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Microbial and Chemical MST Tools to Identify the Origin of the Faecal Pollution in Bathing and Shellfish Harvesting Waters in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Caprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mieszkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11977,103 +11977,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution des captages en retenue de Bretagne par les matières organiques: quantification des parts allochtones et autochtones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National RESMO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Ste Maxime, France. pp.66</w:t>
@@ -12115,51 +12115,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les isotopes du carbone en tant que traceurs de la matière organique dans les hydrosystèmes continentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12223,51 +12223,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stérols: marqueurs de l'impact des pratiques d'épandage de déjections animales sur la composition chimique des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12331,51 +12331,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature et répartition des micropolluants organiques lors de la remobilisation d'un sédiment fortement contaminé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12465,51 +12465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Caprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Rencontres nationales "Gestion des baignades en eau douce"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Cahors, France</w:t>
@@ -12564,51 +12564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12659,51 +12659,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature and repartition of organic micropolluants during the mobilization of highly contaminates sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12754,51 +12754,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of animal manures on the organic matter pollution of water supplies in Brittany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12866,51 +12866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing organic matter sources in an eutrophic water dam : autochtonous versus allochtonous contributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12987,51 +12987,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spatialized approach combining remote sensing techniques, digital elevation model analysis and water quality monitoring to test the influence of land use on the DOM concentration of rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Corgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13121,51 +13121,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing animal manure in soils by molecular tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on "Organic matter dynamics in agro-ecosystems"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13190,51 +13190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term trends in dissolved organic matter in French rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13285,51 +13285,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of manure-derived organic compounds in rivers draining agricultural areas of intensive manure spreading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union (AGU) Fall Meeting 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, San Francisco,, United States. pp.B33A-1152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13354,51 +13354,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution des captages en rivière de Bretagne par les matières organiques. Facteurs de contrôle et évolution dans le temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13436,51 +13436,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Export of DOM by rivers : Assessing the relative effects of climate change and human activities using long-term records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13518,51 +13518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The coprostanol/stérol ratio as indicator of organic matter provenance in soils and rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14137,51 +14137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Val Kaupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Battais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14918,64 +14918,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Caprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Congress of European Microbiologists, FEMS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland. 2011</w:t>
@@ -15122,51 +15122,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution des rivières de Bretagne par les matières organiques. Etat des lieux, Trajectoires d'évolution et causes possibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15401,103 +15401,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution de la retenue de Rophemel par les matières organiques et le phosphore. Quantification du rôle respectif des apports en provenance du bassin versant et des sources internes à la retenue - quantification des stocks. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -15532,77 +15532,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine de la matière organique polluante de la retenue de bois Joli, bassin versant du Frémur. Rapport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Monchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15676,51 +15676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Joigneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16049,51 +16049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Berthomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliia Ryzhenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17377,51 +17377,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Charuaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Billon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Panaget" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2025.1882" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865383v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Didelot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Liotaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gaillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2024.104923" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705430v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lemoine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109285" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460678v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Macfarlane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bozzato" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radiance Calmer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsus.2024.1338660" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249172v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Nin-Ren" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Yuepeng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Wen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18307/2024.0126" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04532170v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keooudone Latsachack" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthanousone Thammahacksa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Silvera" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c09090" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173996v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Louis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.228" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300346v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Derrien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Hur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunghwan Kim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN23083" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154682v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M&#252;gler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribolzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Viguier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Janeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-13011-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03229725v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andrieux-Loyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Caradec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.57" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203676v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2021-318" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02475407v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heybin Choi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung-Hoon Shin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.115588" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01982832v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rochelle-Newall" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.12.046" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01999303v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goyat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.303" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02013794v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Harrault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Milek" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211119" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01863750v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.08.075" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737378v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gu&#233;net" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.11.022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574743v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Quenot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Solecki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.235" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01739559v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Guenet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Demangeat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.03.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574739v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Soulier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Carrera" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marengue" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.206" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01439209v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.01.013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01647511v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martignac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Pedrono" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b03667" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01273319v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Khelil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cabello-Hurtado" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Ould El Hadj-Khelil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Esnault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2016.02.012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01407797v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201611069" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01002609v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Petitjean" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-014-3908-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01117210v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Harrault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.10.037" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839186v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mompelat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.01.042" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW60WHM8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00796513v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Caprais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie W&#233;ry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jadas-H&#233;cart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201203043" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00726397v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gourmelon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.05.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776423v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Solecki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jarde" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jeanneau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.9.14" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679278v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gourmelon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es203019y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729293v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jarde" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Caprais" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2010.0355" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00622992v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.06.012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00611602v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2011.02.066" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZVB0B45-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589163v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaury" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brient" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.12.014" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLQ6K8HC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00611897v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf201040v" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00604989v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miezkin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wery" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.07.061" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593802v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mieszkin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wery" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00424878v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf901238g" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00186950v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2007.09.080" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DV7QBWLW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00185433v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansuy-Huault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2007.03.037" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D592NQB6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131476v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-006-9188-9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0R65BGB8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588980v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gruau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansuy Huault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021673v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schlepp" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2005.02.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSH210ZH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095947v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2004.12.024" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MSZMWX9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142146v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vilmin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2003.08.008" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L91M7K45-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01693933v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique R&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Garnier-Sillam" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(02)00216-4" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJNMX172-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142149v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(03)00053-6" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWLGHF15-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822803v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Michels" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(01)00127-9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3KBMK3B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01760398v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bourezgui" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Garnier-Zarli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(00)00169-8" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXNN33K6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051208v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guerit" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Battais" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coche" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8470" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061837v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kuppel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Albert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chass&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dassi&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7054" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770683v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzia Savoia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andrieu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Immel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04660350v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Le Calvez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770688v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brun" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Demirdjian" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gouget" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770684v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val Kaupp" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04660342v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666508v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020112v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12433" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268746v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Argentin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bernard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154415v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine de Quelen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Marechal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lendormi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03518643v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillaume" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lavastre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325032v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325040v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325022v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daguin Julien" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jard&#233; Emilie" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02190512v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190607v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02106870v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Milek" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02042444v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02106847v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couvidat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouzahzah" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Benzaazoua" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037801v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02042437v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02042429v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Anderson" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01473619v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01473617v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Yonnet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388057v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Murzeau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01467531v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00796589v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853343v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853258v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00796571v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00797077v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00796562v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577984v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marti" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00665470v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577989v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00667464v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00605051v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Arie-Paule Caprais" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577990v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615458v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jard&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marti" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623084v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609559v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577986v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576337v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576346v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lambert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576340v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577987v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577835v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576334v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374154v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260437v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile H&#233;nin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260361v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joigneaux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Hennache" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260358v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Corgne" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Angee" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Samson" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260355v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165426v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165424v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165423v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112673v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112679v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansuy-Hault" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588822v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Novince" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Roy" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307361v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Corrignan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307409v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dassie" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843721v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505215v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gu&#233;rit" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dietrich" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8098" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020101v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14085" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286791v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Marechal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04440839v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Bernard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619909v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffrezic" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Goyat" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192894v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dubois" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596106v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jeanneau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260742v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Philp" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138030v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977466v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00395859v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00334789v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monchy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00334790v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508584v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annunziata Savoia" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mimeau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Choteau-Bernet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Serrano" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505199v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795427v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dumas" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Ryzhenko" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Barbas" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05495747v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177415v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148748v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584151v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748665v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN10288" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007882v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796871v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fuchs" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Charuaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Billon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Panaget" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2025.1882" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865383v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Didelot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Liotaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gaillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2024.104923" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705430v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lemoine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109285" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460678v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Macfarlane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bozzato" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radiance Calmer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsus.2024.1338660" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249172v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Nin-Ren" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Yuepeng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Wen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18307/2024.0126" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04532170v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keooudone Latsachack" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthanousone Thammahacksa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Silvera" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c09090" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173996v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Louis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.228" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300346v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Derrien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Hur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunghwan Kim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN23083" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154682v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M&#252;gler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribolzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Viguier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Janeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-13011-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203676v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2021-318" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03229725v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andrieux-Loyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Caradec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.57" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02475407v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heybin Choi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung-Hoon Shin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.115588" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01982832v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rochelle-Newall" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.12.046" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01999303v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goyat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.303" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02013794v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Harrault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Milek" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211119" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01863750v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.08.075" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737378v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gu&#233;net" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.11.022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574743v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Quenot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Solecki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.235" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01739559v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Guenet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Demangeat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.03.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01439209v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.01.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574739v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Soulier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Carrera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marengue" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.206" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01647511v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martignac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Pedrono" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b03667" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01273319v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Khelil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cabello-Hurtado" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Ould El Hadj-Khelil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Esnault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2016.02.012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01407797v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201611069" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01002609v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Petitjean" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-014-3908-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01117210v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Harrault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.10.037" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839186v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mompelat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.01.042" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW60WHM8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00796513v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Caprais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie W&#233;ry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jadas-H&#233;cart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201203043" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00726397v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gourmelon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.05.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776423v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Solecki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jarde" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jeanneau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.9.14" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679278v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gourmelon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es203019y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00622992v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.06.012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00611602v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2011.02.066" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZVB0B45-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589163v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaury" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brient" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.12.014" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLQ6K8HC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729293v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jarde" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Caprais" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2010.0355" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00611897v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf201040v" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00604989v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miezkin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wery" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.07.061" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593802v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mieszkin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wery" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00424878v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf901238g" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131476v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-006-9188-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0R65BGB8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00186950v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2007.09.080" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DV7QBWLW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00185433v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansuy-Huault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2007.03.037" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D592NQB6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588980v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gruau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansuy Huault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021673v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schlepp" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2005.02.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSH210ZH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095947v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2004.12.024" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MSZMWX9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142146v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vilmin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2003.08.008" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L91M7K45-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142149v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(03)00053-6" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWLGHF15-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01693933v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique R&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Garnier-Sillam" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(02)00216-4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJNMX172-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822803v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Michels" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(01)00127-9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3KBMK3B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01760398v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bourezgui" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Garnier-Zarli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(00)00169-8" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXNN33K6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051208v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guerit" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Battais" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coche" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8470" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061837v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kuppel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Albert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chass&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dassi&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7054" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770683v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzia Savoia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andrieu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Immel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04660350v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Le Calvez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770688v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brun" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Demirdjian" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gouget" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04660342v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770684v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val Kaupp" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666508v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020112v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12433" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268746v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Argentin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bernard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154415v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine de Quelen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Marechal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lendormi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03518643v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillaume" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lavastre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325032v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325040v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325022v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daguin Julien" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jard&#233; Emilie" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02190512v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190607v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02106870v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Milek" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02042444v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02106847v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couvidat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouzahzah" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Benzaazoua" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037801v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02042437v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02042429v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Anderson" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01473617v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Yonnet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388057v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Murzeau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01473619v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01467531v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00796589v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853343v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00796571v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853258v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00797077v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00796562v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00665470v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577989v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577984v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marti" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00605051v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Arie-Paule Caprais" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00667464v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577990v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615458v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jard&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marti" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623084v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609559v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577986v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576337v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576346v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lambert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576340v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577987v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577835v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576334v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374154v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260437v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile H&#233;nin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260361v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joigneaux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Hennache" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260358v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Corgne" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Angee" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Samson" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260355v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165426v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165424v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165423v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112673v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112679v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansuy-Hault" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588822v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Novince" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Roy" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307361v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Corrignan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307409v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dassie" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843721v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505215v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gu&#233;rit" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dietrich" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8098" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020101v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14085" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286791v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Marechal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04440839v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Bernard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619909v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffrezic" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Goyat" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192894v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dubois" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596106v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jeanneau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260742v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Philp" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138030v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977466v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00395859v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00334789v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monchy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00334790v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508584v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annunziata Savoia" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mimeau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Choteau-Bernet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Serrano" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505199v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795427v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dumas" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Ryzhenko" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Barbas" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05495747v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177415v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148748v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584151v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748665v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN10288" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007882v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796871v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fuchs" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>