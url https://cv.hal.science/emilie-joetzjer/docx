--- v0 (2026-03-19)
+++ v1 (2026-04-25)
@@ -1765,295 +1765,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of tree demography and flexible root water uptake for modeling the carbon and water cycles of Amazonia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forest fluxes and mortality response to drought: model description (ORCHIDEE-CAN-NHA r7236) and evaluation at the Caxiuanã drought experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yitong Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Joetzjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viovy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Maignan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ben Poulter</w:t>
+                <w:t xml:space="preserve">Fabio Cresto Aleina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2022.109969⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15, pp.7809-7833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-15-7809-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03647971v1</w:t>
+                <w:t xml:space="preserve">insu-03993099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest fluxes and mortality response to drought: model description (ORCHIDEE-CAN-NHA r7236) and evaluation at the Caxiuanã drought experiment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of tree demography and flexible root water uptake for modeling the carbon and water cycles of Amazonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Joetzjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Viovy</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel S Goll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Cresto Aleina</w:t>
+                <w:t xml:space="preserve">Ben Poulter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15, pp.7809-7833. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 469, pp.109969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-15-7809-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2022.109969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03993099v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind Speed Controls Forest Structure in a Subtropical Forest Exposed to Cyclones: A Case Study Using an Individual-Based Model</w:t>
               </w:r>
@@ -2480,51 +2480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin G de Kauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J Pitman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel S Goll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Haverd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3373,338 +3373,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03058972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of forest above-ground biomass from dynamic global vegetation models with spatially explicit remotely sensed observation-based estimates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciais</w:t>
+                <w:t xml:space="preserve">The Global Land Carbon Cycle Simulated With ISBA‐CTRIP: Improvements Over the Last Decade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Delire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio Santoro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wei Li</w:t>
+                <w:t xml:space="preserve">Roland Séférian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Decharme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramdane Alkama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.15117⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (9), pp.e2019MS001886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019MS001886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02927424v1</w:t>
+                <w:t xml:space="preserve">hal-03013934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Global Land Carbon Cycle Simulated With ISBA‐CTRIP: Improvements Over the Last Decade</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ramdane Alkama</w:t>
+                <w:t xml:space="preserve">Comparison of forest above-ground biomass from dynamic global vegetation models with spatially explicit remotely sensed observation-based estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
+                <w:t xml:space="preserve">Maurizio Santoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanyuan Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (9), pp.e2019MS001886. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (7), pp.3997-4012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019MS001886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.15117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013934v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers of the enhanced decline of land near-surface relative humidity to abrupt 4xCO2 in CNRM-CM6-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Douville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Decharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3775,295 +3775,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and seasonal legacy effects of the 2018 heat wave and drought on European ecosystem productivity</w:t>
+                <w:t xml:space="preserve">Impacts of extreme summers on European ecosystems: a comparative analysis of 2003, 2010 and 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Friedlingstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sitch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Pongratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (24), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 375 (1810), pp.20190507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aba2724⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02881720v1</w:t>
+                <w:t xml:space="preserve">hal-02938955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of extreme summers on European ecosystems: a comparative analysis of 2003, 2010 and 2018</w:t>
+                <w:t xml:space="preserve">Direct and seasonal legacy effects of the 2018 heat wave and drought on European ecosystem productivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Friedlingstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zheng Fu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Sitch</w:t>
+                <w:t xml:space="preserve">J. Pongratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 375 (1810), pp.20190507. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (24), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aba2724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02938955v1</w:t>
+                <w:t xml:space="preserve">hal-02881720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon–concentration and carbon–climate feedbacks in CMIP6 models and their comparison to CMIP5 models</w:t>
               </w:r>
@@ -4317,51 +4317,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of CNRM Earth‐System model, CNRM‐ESM 2‐1: role of Earth system processes in present‐day and future climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Séférian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4445,278 +4445,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Phosphorus Availability Decreases Susceptibility of Tropical Primary Productivity to Droughts</w:t>
+                <w:t xml:space="preserve">ORCHIDEE-MICT (v8.4.1), a land surface model for the high latitudes: model description and validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Goll</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Joetzjer</w:t>
+                <w:t xml:space="preserve">Matthieu Guimberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Huang</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Yue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GL077736⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (1), pp.121 - 163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-11-121-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976184v1</w:t>
+                <w:t xml:space="preserve">hal-01806766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ORCHIDEE-MICT (v8.4.1), a land surface model for the high latitudes: model description and validation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low Phosphorus Availability Decreases Susceptibility of Tropical Primary Productivity to Droughts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ye Huang</w:t>
+                <w:t xml:space="preserve">D. Goll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Joetzjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chao Yue</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (1), pp.121 - 163. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (16), pp.8231-8240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-11-121-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018GL077736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806766v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling competitive vs. climatic drivers of tropical forest mortality</w:t>
               </w:r>
@@ -4970,77 +4970,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and evaluation of CNRM Earth system model – CNRM-ESM1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Séférian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Delire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Decharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5098,295 +5098,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the ISBA(CC) land surface model simulation of water and carbon fluxes and stocks over the Amazon forest</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Decharme</w:t>
+                <w:t xml:space="preserve">Drought tolerance as predicted by leaf water potential at turgor loss point varies strongly across species within an Amazonian forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maréchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan K. Bartlett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawren Sack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Baraloto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-8-1709-2015⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (10), pp.1268-1277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.12452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01557272v1</w:t>
+                <w:t xml:space="preserve">hal-02638162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought tolerance as predicted by leaf water potential at turgor loss point varies strongly across species within an Amazonian forest</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Engel</w:t>
+                <w:t xml:space="preserve">Improving the ISBA(CC) land surface model simulation of water and carbon fluxes and stocks over the Amazon forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Joetzjer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Delire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Decharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 29 (10), pp.1268-1277. </w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (6), pp.1709 - 1727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.12452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-8-1709-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638162v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the response of the Amazon rainforest to persistent drought conditions under current and future climates: a major challenge for global land surface models</w:t>
               </w:r>
@@ -5424,51 +5424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Douville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Decharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (6), pp.2933-2950. </w:t>
@@ -5500,51 +5500,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present-day and future Amazonian precipitation in global climate models: CMIP5 versus CMIP3</w:t>
+                <w:t xml:space="preserve">Hydrologic benchmarking of meteorological drought indices at interannual to climate change timescales: a case study over the Amazon and Mississippi river basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Joetzjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Douville</w:t>
@@ -5554,126 +5554,131 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Delire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Decharme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 41 (11-12), pp.2921-2936. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (12), pp.4885-4895. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-012-1644-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-17-4885-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395885v1</w:t>
+                <w:t xml:space="preserve">hal-02395834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrologic benchmarking of meteorological drought indices at interannual to climate change timescales: a case study over the Amazon and Mississippi river basins</w:t>
+                <w:t xml:space="preserve">Present-day and future Amazonian precipitation in global climate models: CMIP5 versus CMIP3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Joetzjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Douville</w:t>
@@ -5683,107 +5688,102 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Delire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (11-12), pp.2921-2936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-012-1644-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-17-4885-2013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02395834v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6712,51 +6712,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A25D9C01"/>
+    <w:nsid w:val="7F1E577E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6943,51 +6943,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-joetzjer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6781-1535" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18357608X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265598v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Destouet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Besic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Joetzjer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cuntz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-3193-2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121280v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Postic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devresse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-7603-2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615120v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitong Yao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-15-763-2024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675023v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songbai Hong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023ef003740" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619314v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Limousin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Domec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lafont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841197v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Garnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Treuil&#8208;dussouet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Hufkens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhong Lin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13910" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233219v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke van der Woude" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Peters" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbrand Koren" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41851-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866312v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16504" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459758v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke M van der Woude" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42798-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03721929v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seiler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe R. Melton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek K. Arora" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sitch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Friedlingstein" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021MS002946" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432028v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E-Ping Rau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian J&#246;rg Fischer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Joetzjer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mar&#233;chaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Fang Sun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2021.109801" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702327v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Cartus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2101388119" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647971v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maignan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Goll" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Poulter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2022.109969" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03993099v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cresto Aleina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-7809-2022" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678060v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry A. Gardiner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2022.753100" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214405v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Huang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wigneron J.-P." TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13302" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229030v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichong Chen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Liu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daven K Henze" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah N Huntzinger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley C Wells" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-6663-2021" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415730v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Teckentrup" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin G de Kauwe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Pitman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Haverd" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5639-2021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317912v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cresto&#8208;aleina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006918" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256439v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Nicole Huntzinger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilong Piao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Wang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abfac1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03288073v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saint&#8208;martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Geoffroy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Voldoire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cattiaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brient" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ms002190" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398697v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Orth" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reichstein" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-12-1015-2021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207635v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Peano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Hemming" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Materia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanchao Fan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2405-2021" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058972v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Sullivan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W. Jones" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie M. Andrew" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hauck" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-3269-2020" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927424v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Santoro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15117" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013934v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland S&#233;f&#233;rian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Alkama" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001886" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013962v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Douville" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delire" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joetzjer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-020-05351-x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881720v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bastos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Friedlingstein" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sitch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pongratz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba2724" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938955v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Fu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0507" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999041v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Arora" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Katavouta" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Williams" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Jones" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Brovkin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-4173-2020" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519260v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-11-1783-2019" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403201v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Michou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Voldoire" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001791" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976184v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goll" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL077736" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806766v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guimberteau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Huang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yue" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-121-2018" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806838v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Pillet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Belmin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12876" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02162210v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pillet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017gl074150" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01339092v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-1423-2016" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557272v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-1709-2015" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638162v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan K. Bartlett" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawren Sack" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Engel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12452" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395829v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Douville" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-7-2933-2014" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395885v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1644-1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FHHZZS4N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395834v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-4885-2013" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602394v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morfin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vincent" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10746" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631891v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14228" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242042v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Gundesli" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Combemale" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602330v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Herig Coimbra" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-13116" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302319v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujan Koirala" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ahrens" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naixin Fan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2013805/v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04260325v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INPT0119" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-joetzjer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6781-1535" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18357608X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265598v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Destouet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Besic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Joetzjer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cuntz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-3193-2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121280v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Postic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devresse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-7603-2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615120v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitong Yao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-15-763-2024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675023v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songbai Hong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023ef003740" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619314v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Limousin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Domec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lafont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841197v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Garnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Treuil&#8208;dussouet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Hufkens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhong Lin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13910" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233219v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke van der Woude" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Peters" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbrand Koren" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41851-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866312v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16504" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459758v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke M van der Woude" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42798-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03721929v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seiler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe R. Melton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek K. Arora" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sitch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Friedlingstein" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021MS002946" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432028v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E-Ping Rau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian J&#246;rg Fischer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Joetzjer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mar&#233;chaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Fang Sun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2021.109801" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702327v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Cartus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2101388119" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03993099v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cresto Aleina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-7809-2022" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647971v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maignan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Goll" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Poulter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2022.109969" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678060v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry A. Gardiner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2022.753100" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214405v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Huang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wigneron J.-P." TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13302" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229030v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichong Chen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Liu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daven K Henze" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah N Huntzinger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley C Wells" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-6663-2021" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415730v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Teckentrup" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin G de Kauwe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Pitman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Haverd" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5639-2021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317912v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cresto&#8208;aleina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006918" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256439v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Nicole Huntzinger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilong Piao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Wang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abfac1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03288073v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saint&#8208;martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Geoffroy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Voldoire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cattiaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brient" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ms002190" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398697v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Orth" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reichstein" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-12-1015-2021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207635v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Peano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Hemming" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Materia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanchao Fan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2405-2021" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058972v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Sullivan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W. Jones" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie M. Andrew" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hauck" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-3269-2020" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013934v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland S&#233;f&#233;rian" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Alkama" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001886" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927424v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Santoro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15117" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013962v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Douville" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delire" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joetzjer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-020-05351-x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938955v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bastos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Fu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Friedlingstein" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sitch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0507" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881720v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pongratz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba2724" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999041v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Arora" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Katavouta" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Williams" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Jones" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Brovkin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-4173-2020" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519260v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-11-1783-2019" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403201v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Michou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Voldoire" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001791" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806766v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guimberteau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Huang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yue" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-121-2018" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976184v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goll" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL077736" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806838v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Pillet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Belmin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12876" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02162210v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pillet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017gl074150" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01339092v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-1423-2016" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638162v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan K. Bartlett" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawren Sack" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Engel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12452" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557272v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-1709-2015" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395829v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Douville" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-7-2933-2014" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395834v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-4885-2013" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395885v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1644-1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FHHZZS4N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602394v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morfin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vincent" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10746" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631891v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14228" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242042v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Gundesli" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Combemale" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602330v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Herig Coimbra" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-13116" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302319v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujan Koirala" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ahrens" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naixin Fan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2013805/v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04260325v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INPT0119" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>