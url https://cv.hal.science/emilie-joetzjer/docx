--- v1 (2026-04-25)
+++ v2 (2026-05-17)
@@ -153,1016 +153,1016 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent transport extraction in time and frequency and the estimation of eddy fluxes at high resolution</w:t>
+                <w:t xml:space="preserve">The long-term decrease in extreme cold events is a key factor in the increased mortality of Norway spruce and silver fir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Destouet</w:t>
+                <w:t xml:space="preserve">Hélène Carletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikola Besic</w:t>
+                <w:t xml:space="preserve">Marion Caloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Joetzjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Cuntz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoit Marçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-18-3193-2025⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 384, pp.111151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2026.111151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265598v1</w:t>
+                <w:t xml:space="preserve">hal-05575496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHOREAU v1.0: a new process-based model to predict forest functioning, from tree ecophysiology to forest dynamics and biogeography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Turbulent transport extraction in time and frequency and the estimation of eddy fluxes at high resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François de Coligny</w:t>
+                <w:t xml:space="preserve">Gabriel Destouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Chuine</w:t>
+                <w:t xml:space="preserve">Nikola Besic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Joetzjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Devresse</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthias Cuntz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-18-7603-2025⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (13), pp.3193-3215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-18-3193-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05121280v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impacts of elevated CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; on forest growth, mortality, and recovery in the Amazon rainforest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PHOREAU v1.0: a new process-based model to predict forest functioning, from tree ecophysiology to forest dynamics and biogeography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Postic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yitong Yao</w:t>
+                <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ciais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Joetzjer</w:t>
+                <w:t xml:space="preserve">Isabelle Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Li</w:t>
+                <w:t xml:space="preserve">Louis Devresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Zhu</w:t>
+                <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (3), pp.763 - 778. </w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (20), pp.7603-7679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/esd-15-763-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-18-7603-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615120v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future Drought‐Induced Tree Mortality Risk in Amazon Rainforest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The impacts of elevated CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; on forest growth, mortality, and recovery in the Amazon rainforest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yitong Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Joetzjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth's Future</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023ef003740⟩</w:t>
+              <w:t xml:space="preserve">Earth System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (3), pp.763 - 778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/esd-15-763-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675023v1</w:t>
+                <w:t xml:space="preserve">hal-04615120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan hydrique et suivi du cycle de l’eau à l’échelle de l’écosystème forestier : les mesures du réseau ICOS France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
+                <w:t xml:space="preserve">Future Drought‐Induced Tree Mortality Risk in Amazon Rainforest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yitong Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Joetzjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Lafont</w:t>
+                <w:t xml:space="preserve">Songbai Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth's Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023ef003740⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619314v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenology Across Scales: An Intercontinental Analysis of Leaf‐Out Dates in Temperate Deciduous Tree Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzon Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Treuil‐dussouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koen Hufkens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianhong Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 33 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/geb.13910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature extremes of 2022 reduced carbon uptake by forests in Europe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wouter Peters</w:t>
+                <w:t xml:space="preserve">Bilan hydrique et suivi du cycle de l’eau à l’échelle de l’écosystème forestier : les mesures du réseau ICOS France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marc Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Joetzjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerbrand Koren</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Domec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (1), pp.29-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233219v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How drought events during the last century have impacted biomass carbon in Amazonian rainforests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yitong Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viovy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1229,2387 +1229,2387 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: Temperature extremes of 2022 reduced carbon uptake by forests in Europe</w:t>
+                <w:t xml:space="preserve">Temperature extremes of 2022 reduced carbon uptake by forests in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auke M van der Woude</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Auke van der Woude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Joetzjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerbrand Koren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.6976. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-42798-y⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.6218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-41851-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04459758v1</w:t>
+                <w:t xml:space="preserve">hal-04233219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Terrestrial Biosphere Models Fit for Simulating the Global Land Carbon Sink?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Author Correction: Temperature extremes of 2022 reduced carbon uptake by forests in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivek K. Arora</w:t>
+                <w:t xml:space="preserve">Auke M van der Woude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Joetzjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Sitch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Friedlingstein</w:t>
+                <w:t xml:space="preserve">S. Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerbrand Koren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021MS002946⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.6976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-42798-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03721929v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferability of an individual- and trait-based forest dynamics model: A test case across the tropics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are Terrestrial Biosphere Models Fit for Simulating the Global Land Carbon Sink?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Seiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-Ping Rau</w:t>
+                <w:t xml:space="preserve">Joe R. Melton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Jörg Fischer</w:t>
+                <w:t xml:space="preserve">Vivek K. Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Joetzjer</w:t>
+                <w:t xml:space="preserve">Stephen Sitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Maréchaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I Fang Sun</w:t>
+                <w:t xml:space="preserve">Pierre Friedlingstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2021.109801⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (5), pp.e2021MS002946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021MS002946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432028v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03721929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatic and biotic factors influencing regional declines and recovery of tropical forest biomass from the 2015/16 El Niño</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Forest fluxes and mortality response to drought: model description (ORCHIDEE-CAN-NHA r7236) and evaluation at the Caxiuanã drought experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yitong Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Joetzjer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Oliver Cartus</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viovy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Cresto Aleina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2101388119⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15, pp.7809-7833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-15-7809-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03702327v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03993099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest fluxes and mortality response to drought: model description (ORCHIDEE-CAN-NHA r7236) and evaluation at the Caxiuanã drought experiment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Climatic and biotic factors influencing regional declines and recovery of tropical forest biomass from the 2015/16 El Niño</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabio Cresto Aleina</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Cartus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-15-7809-2022⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (26), pp.108301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2101388119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03993099v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of tree demography and flexible root water uptake for modeling the carbon and water cycles of Amazonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Joetzjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Maignan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Chave</w:t>
+                <w:t xml:space="preserve">Daniel S Goll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Poulter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 469, pp.109969. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2022.109969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03647971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind Speed Controls Forest Structure in a Subtropical Forest Exposed to Cyclones: A Case Study Using an Individual-Based Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-Ping Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry A. Gardiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Jörg Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maréchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Joetzjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5, pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/ffgc.2022.753100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations of carbon allocation and turnover time across tropical forests</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yuanyuan Huang</w:t>
+                <w:t xml:space="preserve">Transferability of an individual- and trait-based forest dynamics model: A test case across the tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E-Ping Rau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Jörg Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wigneron J.-P.</w:t>
+                <w:t xml:space="preserve">Émilie Joetzjer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maréchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Fang Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13302⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 463, pp.109801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2021.109801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214405v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking global terrestrial CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fluxes and environmental drivers: inferences from the Orbiting Carbon Observatory 2 satellite and terrestrial biospheric models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zichong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junjie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daven K Henze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah N Huntzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelley C Wells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (9), pp.6663-6680. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-21-6663-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the representation of the Australian carbon cycle in global vegetation models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Teckentrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin G de Kauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J Pitman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel S Goll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Haverd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (20), pp.5639-5668. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-18-5639-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03415730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A data‐driven global soil heterotrophic respiration dataset and the drivers of its inter‐annual variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yitong Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viovy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Cresto‐aleina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 35 (8), pp.e2020GB006918. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2020GB006918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Five years of variability in the global carbon cycle: comparing an estimate from the Orbiting Carbon Observatory-2 and process-based models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Junjie Liu</w:t>
+                <w:t xml:space="preserve">Variations of carbon allocation and turnover time across tropical forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shilong Piao</w:t>
+                <w:t xml:space="preserve">Yilong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuhui Wang</w:t>
+                <w:t xml:space="preserve">Yuanyuan Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wigneron J.-P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/abfac1⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (6), pp.1271-1285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256439v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking Changes in Climate Sensitivity in CNRM Climate Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saint‐martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cattiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2020ms002190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03288073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability of European ecosystems to two compound dry and hot summers in 2018 and 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Bastos</w:t>
+                <w:t xml:space="preserve">Five years of variability in the global carbon cycle: comparing an estimate from the Orbiting Carbon Observatory-2 and process-based models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zichong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Orth</w:t>
+                <w:t xml:space="preserve">Deborah Nicole Huntzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junjie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Reichstein</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Viovy</w:t>
+                <w:t xml:space="preserve">Shilong Piao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/esd-12-1015-2021⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/abfac1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03398697v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant phenology evaluation of CRESCENDO land surface models – Part 1: Start and end of the growing season</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Peano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Hemming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Materia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Delire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanchao Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (7), pp.2405 - 2428. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-18-2405-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Carbon Budget 2020</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vulnerability of European ecosystems to two compound dry and hot summers in 2018 and 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew W. Jones</w:t>
+                <w:t xml:space="preserve">Ana Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robbie M. Andrew</w:t>
+                <w:t xml:space="preserve">René Orth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Hauck</w:t>
+                <w:t xml:space="preserve">Markus Reichstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viovy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12, pp.3269 - 3340. </w:t>
+              <w:t xml:space="preserve">Earth System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (4), pp.1015 - 1035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-12-3269-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/esd-12-1015-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03058972v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03398697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Global Land Carbon Cycle Simulated With ISBA‐CTRIP: Improvements Over the Last Decade</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Delire</w:t>
+                <w:t xml:space="preserve">Global Carbon Budget 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Friedlingstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Séférian</w:t>
+                <w:t xml:space="preserve">Michael O'Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Decharme</w:t>
+                <w:t xml:space="preserve">Matthew W. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramdane Alkama</w:t>
+                <w:t xml:space="preserve">Robbie M. Andrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
+                <w:t xml:space="preserve">Judith Hauck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (9), pp.e2019MS001886. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.3269 - 3340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019MS001886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-12-3269-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013934v1</w:t>
+                <w:t xml:space="preserve">hal-03058972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of forest above-ground biomass from dynamic global vegetation models with spatially explicit remotely sensed observation-based estimates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Santoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanyuan Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (7), pp.3997-4012. </w:t>
@@ -3641,1034 +3641,1034 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers of the enhanced decline of land near-surface relative humidity to abrupt 4xCO2 in CNRM-CM6-1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Global Land Carbon Cycle Simulated With ISBA‐CTRIP: Improvements Over the Last Decade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Delire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Douville</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Roland Séférian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Decharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Colin</w:t>
+                <w:t xml:space="preserve">Ramdane Alkama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Joetzjer</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 55 (5-6), pp.1613-1629. </w:t>
+              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (9), pp.e2019MS001886. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-020-05351-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019MS001886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013962v1</w:t>
+                <w:t xml:space="preserve">hal-03013934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of extreme summers on European ecosystems: a comparative analysis of 2003, 2010 and 2018</w:t>
+                <w:t xml:space="preserve">Drivers of the enhanced decline of land near-surface relative humidity to abrupt 4xCO2 in CNRM-CM6-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bastos</w:t>
+                <w:t xml:space="preserve">Hervé Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Decharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zheng Fu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciais</w:t>
+                <w:t xml:space="preserve">C. Delire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Friedlingstein</w:t>
+                <w:t xml:space="preserve">J. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sitch</w:t>
+                <w:t xml:space="preserve">E. Joetzjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 375 (1810), pp.20190507. </w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (5-6), pp.1613-1629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-020-05351-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02938955v1</w:t>
+                <w:t xml:space="preserve">hal-03013962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and seasonal legacy effects of the 2018 heat wave and drought on European ecosystem productivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Impacts of extreme summers on European ecosystems: a comparative analysis of 2003, 2010 and 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Friedlingstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sitch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Pongratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aba2724⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 375 (1810), pp.20190507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02881720v1</w:t>
+                <w:t xml:space="preserve">hal-02938955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon–concentration and carbon–climate feedbacks in CMIP6 models and their comparison to CMIP5 models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct and seasonal legacy effects of the 2018 heat wave and drought on European ecosystem productivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Friedlingstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivek Arora</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Richard Williams</w:t>
+                <w:t xml:space="preserve">S. Sitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Jones</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victor Brovkin</w:t>
+                <w:t xml:space="preserve">J. Pongratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-17-4173-2020⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (24), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aba2724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999041v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Carbon Budget 2019</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Judith Hauck</w:t>
+                <w:t xml:space="preserve">Carbon–concentration and carbon–climate feedbacks in CMIP6 models and their comparison to CMIP5 models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivek Arora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Katavouta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Brovkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-11-1783-2019⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (16), pp.4173-4222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-17-4173-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02519260v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of CNRM Earth‐System model, CNRM‐ESM 2‐1: role of Earth system processes in present‐day and future climate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global Carbon Budget 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Friedlingstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew W. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Séférian</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aurore Voldoire</w:t>
+                <w:t xml:space="preserve">Michael O'Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbie M. Andrew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Hauck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (4), pp.1783-1838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-11-1783-2019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019MS001791⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02403201v1</w:t>
+                <w:t xml:space="preserve">hal-02519260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ORCHIDEE-MICT (v8.4.1), a land surface model for the high latitudes: model description and validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Guimberteau</w:t>
+                <w:t xml:space="preserve">Evaluation of CNRM Earth‐System model, CNRM‐ESM 2‐1: role of Earth system processes in present‐day and future climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Séférian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Zhu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Maignan</w:t>
+                <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ye Huang</w:t>
+                <w:t xml:space="preserve">Martine Michou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saint‐martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chao Yue</w:t>
+                <w:t xml:space="preserve">Aurore Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (1), pp.121 - 163. </w:t>
+              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (12), pp.4182-4227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-11-121-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019MS001791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806766v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Phosphorus Availability Decreases Susceptibility of Tropical Primary Productivity to Droughts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Goll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Joetzjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 45 (16), pp.8231-8240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4696,1388 +4696,1522 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling competitive vs. climatic drivers of tropical forest mortality</w:t>
+                <w:t xml:space="preserve">ORCHIDEE-MICT (v8.4.1), a land surface model for the high latitudes: model description and validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michiel Pillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Joetzjer</w:t>
+                <w:t xml:space="preserve">Matthieu Guimberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Belmin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciais</w:t>
+                <w:t xml:space="preserve">Dan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Yue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.12876⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (1), pp.121 - 163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-11-121-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806838v1</w:t>
+                <w:t xml:space="preserve">hal-01806766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilating satellite-based canopy height within an ecosystem model to estimate aboveground forest biomass</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Disentangling competitive vs. climatic drivers of tropical forest mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Joetzjer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Belmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017gl074150⟩</w:t>
+              <w:t xml:space="preserve">African Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106 (3), pp.1165 - 1179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.12876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162210v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and evaluation of CNRM Earth system model – CNRM-ESM1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Salas y Melia</w:t>
+                <w:t xml:space="preserve">Assimilating satellite-based canopy height within an ecosystem model to estimate aboveground forest biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Joetzjer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (13), pp.6823-6832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017gl074150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-9-1423-2016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01339092v1</w:t>
+                <w:t xml:space="preserve">hal-02162210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought tolerance as predicted by leaf water potential at turgor loss point varies strongly across species within an Amazonian forest</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christopher Baraloto</w:t>
+                <w:t xml:space="preserve">Development and evaluation of CNRM Earth system model – CNRM-ESM1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Séférian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Delire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Decharme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Engel</w:t>
+                <w:t xml:space="preserve">David Salas y Melia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 29 (10), pp.1268-1277. </w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (4), pp.1423-1453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.12452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-9-1423-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638162v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the ISBA(CC) land surface model simulation of water and carbon fluxes and stocks over the Amazon forest</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Decharme</w:t>
+                <w:t xml:space="preserve">Drought tolerance as predicted by leaf water potential at turgor loss point varies strongly across species within an Amazonian forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maréchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan K. Bartlett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawren Sack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Baraloto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-8-1709-2015⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (10), pp.1268-1277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.12452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01557272v1</w:t>
+                <w:t xml:space="preserve">hal-02638162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the response of the Amazon rainforest to persistent drought conditions under current and future climates: a major challenge for global land surface models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Improving the ISBA(CC) land surface model simulation of water and carbon fluxes and stocks over the Amazon forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Joetzjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Delire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Decharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 7 (6), pp.2933-2950. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-7-2933-2014⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 8 (6), pp.1709 - 1727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-8-1709-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395829v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrologic benchmarking of meteorological drought indices at interannual to climate change timescales: a case study over the Amazon and Mississippi river basins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Predicting the response of the Amazon rainforest to persistent drought conditions under current and future climates: a major challenge for global land surface models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Joetzjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Delire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Douville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Decharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-17-4885-2013⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (6), pp.2933-2950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-7-2933-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395834v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Present-day and future Amazonian precipitation in global climate models: CMIP5 versus CMIP3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Joetzjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Douville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Delire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 41 (11-12), pp.2921-2936. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00382-012-1644-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydrologic benchmarking of meteorological drought indices at interannual to climate change timescales: a case study over the Amazon and Mississippi river basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Joetzjer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02395885v1</w:t>
+                <w:t xml:space="preserve">H. Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Delire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Decharme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (12), pp.4885-4895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-17-4885-2013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth is not just about wood : investigating the link between ecosystem carbon uptake and net primary productivity in three European forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of European forest fluxes to the 2022 heatwave and drought recorded by ICOS Eddy-covariance stations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Joetzjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Destouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Jacotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienne, Austria. pp.EGU23-14228, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-14228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6087,288 +6221,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stomata of shade-adapted leaves of European beech are more responsive to changes in light conditions than light-adapted leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasin Gundesli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Joetzjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stomata 46th New Phytologist symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Kaifeng, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon assimilation limitations during and after the European 2022 drought and heat wave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Joetzjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Herig Coimbra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-13116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6378,156 +6512,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underrepresented controls of aridity in climate sensitivity of carbon cycle models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujan Koirala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Ahrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naixin Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Brovkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21203/rs.3.rs-2013805/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6537,114 +6671,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causes, impacts et projections des sécheresses en Amazonie : Une étude numérique des processus et des incertitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Joetzjer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Institut National Polytechnique de Toulouse - INPT, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014INPT0119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04260325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId236"/>
+      <w:footerReference w:type="default" r:id="rId242"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6712,51 +6846,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F1E577E"/>
+    <w:nsid w:val="13B74591"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6943,51 +7077,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-joetzjer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6781-1535" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18357608X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265598v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Destouet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Besic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Joetzjer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cuntz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-3193-2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121280v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Postic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devresse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-7603-2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615120v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitong Yao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-15-763-2024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675023v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songbai Hong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023ef003740" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619314v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Limousin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Domec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lafont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841197v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Garnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Treuil&#8208;dussouet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Hufkens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhong Lin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13910" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233219v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke van der Woude" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Peters" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbrand Koren" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41851-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866312v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16504" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459758v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke M van der Woude" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42798-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03721929v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seiler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe R. Melton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek K. Arora" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sitch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Friedlingstein" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021MS002946" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432028v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E-Ping Rau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian J&#246;rg Fischer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Joetzjer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mar&#233;chaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Fang Sun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2021.109801" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702327v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Cartus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2101388119" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03993099v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cresto Aleina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-7809-2022" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647971v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maignan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Goll" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Poulter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2022.109969" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678060v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry A. Gardiner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2022.753100" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214405v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Huang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wigneron J.-P." TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13302" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229030v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichong Chen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Liu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daven K Henze" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah N Huntzinger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley C Wells" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-6663-2021" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415730v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Teckentrup" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin G de Kauwe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Pitman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Haverd" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5639-2021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317912v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cresto&#8208;aleina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006918" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256439v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Nicole Huntzinger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilong Piao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Wang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abfac1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03288073v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saint&#8208;martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Geoffroy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Voldoire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cattiaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brient" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ms002190" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398697v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Orth" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reichstein" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-12-1015-2021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207635v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Peano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Hemming" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Materia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanchao Fan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2405-2021" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058972v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Sullivan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W. Jones" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie M. Andrew" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hauck" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-3269-2020" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013934v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland S&#233;f&#233;rian" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Alkama" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001886" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927424v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Santoro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15117" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013962v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Douville" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delire" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joetzjer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-020-05351-x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938955v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bastos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Fu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Friedlingstein" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sitch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0507" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881720v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pongratz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba2724" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999041v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Arora" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Katavouta" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Williams" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Jones" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Brovkin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-4173-2020" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519260v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-11-1783-2019" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403201v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Michou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Voldoire" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001791" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806766v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guimberteau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Huang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yue" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-121-2018" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976184v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goll" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL077736" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806838v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Pillet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Belmin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12876" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02162210v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pillet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017gl074150" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01339092v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-1423-2016" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638162v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan K. Bartlett" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawren Sack" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Engel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12452" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557272v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-1709-2015" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395829v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Douville" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-7-2933-2014" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395834v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-4885-2013" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395885v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1644-1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FHHZZS4N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602394v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morfin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vincent" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10746" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631891v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14228" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242042v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Gundesli" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Combemale" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602330v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Herig Coimbra" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-13116" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302319v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujan Koirala" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ahrens" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naixin Fan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2013805/v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04260325v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INPT0119" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-joetzjer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6781-1535" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18357608X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575496v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carletti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Caloin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Joetzjer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2026.111151" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265598v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Destouet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Besic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cuntz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-3193-2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121280v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Postic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devresse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-7603-2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615120v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitong Yao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-15-763-2024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675023v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songbai Hong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023ef003740" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841197v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Garnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Treuil&#8208;dussouet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Hufkens" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhong Lin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13910" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619314v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Limousin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Domec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lafont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866312v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16504" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233219v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke van der Woude" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Peters" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbrand Koren" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41851-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459758v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke M van der Woude" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42798-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03721929v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seiler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe R. Melton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek K. Arora" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sitch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Friedlingstein" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021MS002946" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03993099v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cresto Aleina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-7809-2022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702327v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Cartus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2101388119" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647971v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maignan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Goll" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Poulter" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2022.109969" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678060v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E-Ping Rau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry A. Gardiner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian J&#246;rg Fischer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mar&#233;chaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2022.753100" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432028v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Joetzjer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Fang Sun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2021.109801" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229030v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichong Chen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Liu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daven K Henze" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah N Huntzinger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley C Wells" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-6663-2021" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415730v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Teckentrup" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin G de Kauwe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Pitman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Haverd" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5639-2021" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317912v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cresto&#8208;aleina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006918" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214405v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Huang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wigneron J.-P." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13302" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03288073v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saint&#8208;martin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Geoffroy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Voldoire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cattiaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brient" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ms002190" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256439v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Nicole Huntzinger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilong Piao" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Wang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abfac1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207635v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Peano" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Hemming" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Materia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanchao Fan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2405-2021" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398697v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Orth" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reichstein" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-12-1015-2021" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058972v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Sullivan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W. Jones" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie M. Andrew" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hauck" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-3269-2020" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927424v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Santoro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15117" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013934v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland S&#233;f&#233;rian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Alkama" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001886" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013962v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Douville" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joetzjer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-020-05351-x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938955v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bastos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Fu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Friedlingstein" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sitch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0507" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881720v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pongratz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba2724" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999041v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Arora" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Katavouta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Williams" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Jones" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Brovkin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-4173-2020" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519260v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-11-1783-2019" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403201v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Michou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Voldoire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001791" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976184v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goll" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL077736" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806766v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guimberteau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Huang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yue" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-121-2018" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806838v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Pillet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Belmin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12876" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02162210v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pillet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017gl074150" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01339092v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-1423-2016" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638162v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan K. Bartlett" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawren Sack" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Engel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12452" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557272v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-1709-2015" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395829v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Douville" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-7-2933-2014" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395885v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1644-1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FHHZZS4N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395834v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-4885-2013" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602394v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morfin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vincent" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10746" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631891v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14228" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242042v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Gundesli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Combemale" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602330v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Herig Coimbra" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-13116" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302319v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujan Koirala" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ahrens" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naixin Fan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2013805/v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04260325v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INPT0119" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>