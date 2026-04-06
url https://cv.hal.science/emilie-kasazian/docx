--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,77 +66,1917 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grammaire et didactique, Quelles ressources linguistiques pour l’enseignement / apprentissage du français et des langues ? Transposition, médiation, contextualisation, appropriation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Savoirs, textes, langage (STL), UMR 8163, Université de Lille; Laboratoire Langages, Littératures, Sociétés Etudes Transfrontalières et Internationales (LLSETI) Université Savoie Mont Blanc; Réseau Grammaires et contextualisation (GreC); Laboratoire Méthodal OpenLab, Université de Chypre, Oct 2023, Villeneuve d’Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréhender l'inconnu et s'y familiariser : processus expérientiel de l'apprentissage de la langue arabe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozha Smati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ALADUN 2025 : Débuter une langue à l'université : diversité des expériences vécues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes; LIDILEM, Jun 2025, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DIDACTIQUE DES LANGUES ANCIENNES ET DIDACTIQUE DES LANGUES MODERNES : INFLUENCES, CONFRONTATIONS, INTERACTIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Clément-Tarantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antje-Marianne Kolde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Lecaudé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SESSION DE LINGUISTIQUE ET DE LITTÉRATURE DE L’ASSOCIATION CLELIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association CLELIA, Aug 2025, Evian-Les-Bains, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréhender l'inconnu et s'y familiariser : processus expérientiel de l'apprentissage de la langue arabe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozha Smati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ALADUN 2025 : Débuter une langue à l'université : diversité des expériences vécues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relation à la langue arabe et représentations : approche compréhensive par et au travers des discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozha Smati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La relation en didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire DILTEC, Nov 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classroom interactions as tools for building school knowledge in mono-, bi- and plurilingual settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Babault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HUMANITIES AND INCLUSION A 3 I UNIVERSITY NETWORK PROJECT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille – Faculté des Humanités, Oct 2023, Villeneuve d'Ascq (Lille), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développer les dimensions culturelles et interculturelles dans l'enseignement des langues débutées à l'université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Jardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Asdifle Cultures éducatives et contextualisation dans l’enseignement-apprentissage des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les interactions de classe comme outil pour observer les inégalités éducatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Babault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Éducation et inégalités - RTP Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mission pour les initiatives scientifique international transverses et interdisciplinaires (MITI) et le Réseau Thématique Pluridisciplinaire Éducation du CNRS, May 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement du français et formation des futurs professeurs des écoles : des savoirs de base au développement de la compétence langagière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RETOUR SUR LA GRAMMAIRE SCOLAIRE DISCOURS ET PROGRESSION CURRICULAIRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Libre de Bruxelles, Aug 2023, Bruxelles (Belgique), Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouverture générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Helena Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Felce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de lancement du projet Deluci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2022, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'approche communicative dans l'enseignement des langues vivantes : rétrospective et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séance du séminaire de recherche pédagogique dédié aux langues anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille - Séverine Clément-Tarantino (UMR 8164 HALMA) et Peggy Lecaudé (UMR 8163 STL), Jun 2022, Villeneuve d'Ascq (Lille), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les interactions de classe au service d'une co-construction des savoirs scolaires. Analyse discursive en cours d'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Babault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Interact 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Oct 2022, Villeneuve d'Ascq (Lille), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les exemples à visée contrastive dans les grammaires de français pour italophones et anglophones du 17ème siècle à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international de la SIHFLES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Chypre, May 2022, Nicosie (Chypre), Chypre</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les traces du changement dans le discours grammatical des enseignants de langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Interactions didactiques et agir professoral (IDAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DILTEC, Apr 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révéler le sujet-apprenant dans la construction du savoir langagier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque DIPRALANG Désir de langue, subjectivité, rapport au savoir : les langues n’ont-elles pour vocation que d’être utiles ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Valery - DIPRALANG, Feb 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiation du savoir grammatical : quelle place pour la négociation des représentations conceptuelles de l’apprenant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Colloque international du GRAC (Grammaire et contextualisation), Discours et représentations grammaticales du français langue étrangère dans les pratiques pédagogiques et les ouvrages didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université de Chypre - Laboratoire Methodal, Jun 2018, Nicosie (Chypre), Chypre</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modern Foreign Language teachers’ beliefs and practices in relation to Communicative Language Teaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary Perspectives on Theory, Research, and Praxis in ELT and SLA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Language in Focus Mar 2015, Cappadoce Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner une langue étrangère à un public non-grammatisé : pratiques grammaticales des enseignants de L.E. en Angleterre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner la grammaire : discours, descriptions et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Faro, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement de la grammaire dans les écoles secondaires d’Angleterre des années 90 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Descriptions linguistiques et descriptions pédagogiques pour l’enseignement et l’apprentissage du français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grammaire et Contextualisation (GRAC) May 2014, Jyväskylä, Finlande</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégrer le Tableau Numérique Interactif en classe de langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Enseigner le français avec les TICE"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, institut français de Milan Apr 2013, Milan, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Evaluer la compétence plurilingue? Le regard des enseignants de langues britanniques sur la question »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche en didactique des langues - Apprendre les langues autrement </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACEDLE Jun 2012, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en oeuvre d’une éducation plurilingue innovante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Assises européennes du plurilinguisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire du plurilinguisme Oct 2012, Rome Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évaluation de la compétence plurilingue : une approche qualitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers le plurilinguisme? 20 ans après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, projet Pluri-L, 2012, Angers France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes du colloque International Quelles ressources linguistiques pour l’enseignement / apprentissage du français et des langues ? Transposition, médiation, contextualisation, appropriation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -152,1897 +1992,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelles ressources linguistiques pour l’enseignement / apprentissage du français et des langues ? Transposition, médiation, contextualisation, appropriation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Villeneuve d’Ascq, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322034v1</w:t>
-              </w:r>
-[...1838 lines deleted...]
-                <w:t xml:space="preserve">hal-01451314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2054,200 +2054,200 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer les dimensions culturelles et interculturelles dans l’enseignement des langues débutées à l’université</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Langues et histoire, des disciplines interreliées pour des démarches historicisantes en milieu scolaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kasazian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12wrg⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04479820v1</w:t>
+                <w:t xml:space="preserve">hal-04847181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langues et histoire, des disciplines interreliées pour des démarches historicisantes en milieu scolaire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développer les dimensions culturelles et interculturelles dans l’enseignement des langues débutées à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Jardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kasazian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Cultures éducatives, contextualisation et innovation, 32, pp.132-164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12wrg⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04847181v1</w:t>
+                <w:t xml:space="preserve">hal-04479820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier analyse - Quelle didactique de la grammaire dans l’enseignement du FLE ?</w:t>
               </w:r>
@@ -2472,51 +2472,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions langagières en classe et construction des savoirs scolaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Babault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2544,405 +2544,405 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport final du projet FIDELE (FIlleul(e) au DEfi, parrain/marraine en M1fLE), retenu et financé dans le cadre de l'Appel à projets innovants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Rosen-Reinhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Direction de l'Innovation Pédagogique de l'Université de Lille. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perspective actionnelle dans la formation (initiale) des enseignants – l’exemple du projet FIDELE (FIlleul(e) au DEfi, parrain/marraine en M1FLE), Le Français dans le Monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Rosen-Reinhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kasazian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grammaire dans le curriculum national anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kasazian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01451177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intégration du tableau blanc numérique en classe de langues: quelles pratiques pédagogiques?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kasazian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01451194v1</w:t>
-              </w:r>
-[...109 lines deleted...]
-                <w:t xml:space="preserve">hal-04096385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3528,51 +3528,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05322034v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Fouillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kasazian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05344299v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313495v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozha Smati" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313529v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Cl&#233;ment-Tarantino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje-Marianne Kolde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Lecaud&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384066v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847198v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480005v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Babault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674059v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jardou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479935v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479875v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674362v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Helena Daher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felce" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480047v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479896v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480066v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479903v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479915v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451322v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451323v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451321v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451317v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451315v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451319v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451314v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479820v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847181v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12wrg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479803v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260810v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451185v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294961v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Gelin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sochala" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044493v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Rosen-Reinhardt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Royer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451177v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451194v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096385v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Rosen-Reinhardt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516247v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03913777v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Escud&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gajo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479985v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479845v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05344299v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Fouillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kasazian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313495v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozha Smati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313529v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Cl&#233;ment-Tarantino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje-Marianne Kolde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Lecaud&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384066v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847198v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480005v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Babault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674059v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jardou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479935v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256394v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674362v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Helena Daher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felce" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480047v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479875v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479896v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480066v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479903v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479915v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451322v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451323v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451321v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451317v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451315v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451319v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451314v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05322034v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847181v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12wrg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479820v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479803v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260810v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451185v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294961v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Gelin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sochala" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096385v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Rosen-Reinhardt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044493v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Rosen-Reinhardt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Royer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451177v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451194v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516247v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03913777v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Escud&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gajo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479985v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479845v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>