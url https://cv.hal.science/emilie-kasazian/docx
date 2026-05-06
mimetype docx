--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -66,1917 +66,77 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
-[...1838 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes du colloque International Quelles ressources linguistiques pour l’enseignement / apprentissage du français et des langues ? Transposition, médiation, contextualisation, appropriation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1992,463 +152,2540 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelles ressources linguistiques pour l’enseignement / apprentissage du français et des langues ? Transposition, médiation, contextualisation, appropriation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Villeneuve d’Ascq, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréhender l'inconnu et s'y familiariser : processus expérientiel de l'apprentissage de la langue arabe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozha Smati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ALADUN 2025 : Débuter une langue à l'université : diversité des expériences vécues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes; LIDILEM, Jun 2025, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DIDACTIQUE DES LANGUES ANCIENNES ET DIDACTIQUE DES LANGUES MODERNES : INFLUENCES, CONFRONTATIONS, INTERACTIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Clément-Tarantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antje-Marianne Kolde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Lecaudé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SESSION DE LINGUISTIQUE ET DE LITTÉRATURE DE L’ASSOCIATION CLELIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association CLELIA, Aug 2025, Evian-Les-Bains, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréhender l'inconnu et s'y familiariser : processus expérientiel de l'apprentissage de la langue arabe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozha Smati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ALADUN 2025 : Débuter une langue à l'université : diversité des expériences vécues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relation à la langue arabe et représentations : approche compréhensive par et au travers des discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozha Smati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La relation en didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire DILTEC, Nov 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développer les dimensions culturelles et interculturelles dans l'enseignement des langues débutées à l'université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Jardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Asdifle Cultures éducatives et contextualisation dans l’enseignement-apprentissage des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classroom interactions as tools for building school knowledge in mono-, bi- and plurilingual settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Babault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HUMANITIES AND INCLUSION A 3 I UNIVERSITY NETWORK PROJECT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille – Faculté des Humanités, Oct 2023, Villeneuve d'Ascq (Lille), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les interactions de classe comme outil pour observer les inégalités éducatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Babault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Éducation et inégalités - RTP Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mission pour les initiatives scientifique international transverses et interdisciplinaires (MITI) et le Réseau Thématique Pluridisciplinaire Éducation du CNRS, May 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement du français et formation des futurs professeurs des écoles : des savoirs de base au développement de la compétence langagière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RETOUR SUR LA GRAMMAIRE SCOLAIRE DISCOURS ET PROGRESSION CURRICULAIRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Libre de Bruxelles, Aug 2023, Bruxelles (Belgique), Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les interactions de classe au service d'une co-construction des savoirs scolaires. Analyse discursive en cours d'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Babault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Interact 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Oct 2022, Villeneuve d'Ascq (Lille), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'approche communicative dans l'enseignement des langues vivantes : rétrospective et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séance du séminaire de recherche pédagogique dédié aux langues anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille - Séverine Clément-Tarantino (UMR 8164 HALMA) et Peggy Lecaudé (UMR 8163 STL), Jun 2022, Villeneuve d'Ascq (Lille), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouverture générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Helena Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Felce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de lancement du projet Deluci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2022, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les exemples à visée contrastive dans les grammaires de français pour italophones et anglophones du 17ème siècle à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international de la SIHFLES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Chypre, May 2022, Nicosie (Chypre), Chypre</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les traces du changement dans le discours grammatical des enseignants de langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Interactions didactiques et agir professoral (IDAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DILTEC, Apr 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révéler le sujet-apprenant dans la construction du savoir langagier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque DIPRALANG Désir de langue, subjectivité, rapport au savoir : les langues n’ont-elles pour vocation que d’être utiles ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Valery - DIPRALANG, Feb 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiation du savoir grammatical : quelle place pour la négociation des représentations conceptuelles de l’apprenant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Colloque international du GRAC (Grammaire et contextualisation), Discours et représentations grammaticales du français langue étrangère dans les pratiques pédagogiques et les ouvrages didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université de Chypre - Laboratoire Methodal, Jun 2018, Nicosie (Chypre), Chypre</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner une langue étrangère à un public non-grammatisé : pratiques grammaticales des enseignants de L.E. en Angleterre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner la grammaire : discours, descriptions et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Faro, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modern Foreign Language teachers’ beliefs and practices in relation to Communicative Language Teaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary Perspectives on Theory, Research, and Praxis in ELT and SLA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Language in Focus Mar 2015, Cappadoce Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement de la grammaire dans les écoles secondaires d’Angleterre des années 90 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Descriptions linguistiques et descriptions pédagogiques pour l’enseignement et l’apprentissage du français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grammaire et Contextualisation (GRAC) May 2014, Jyväskylä, Finlande</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégrer le Tableau Numérique Interactif en classe de langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Enseigner le français avec les TICE"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, institut français de Milan Apr 2013, Milan, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Evaluer la compétence plurilingue? Le regard des enseignants de langues britanniques sur la question »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche en didactique des langues - Apprendre les langues autrement </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACEDLE Jun 2012, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en oeuvre d’une éducation plurilingue innovante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Assises européennes du plurilinguisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire du plurilinguisme Oct 2012, Rome Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évaluation de la compétence plurilingue : une approche qualitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers le plurilinguisme? 20 ans après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, projet Pluri-L, 2012, Angers France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-05322034v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La perspective actionnelle dans la formation (initiale) des enseignants – l’exemple du projet FIDELE (FIlleul(e) au DEfi, parrain/marraine en M1FLE), Le Français dans le Monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Rosen-Reinhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La grammaire dans le curriculum national anglais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intégration du tableau blanc numérique en classe de langues: quelles pratiques pédagogiques?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues et histoire, des disciplines interreliées pour des démarches historicisantes en milieu scolaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kasazian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 22-3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12wrg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer les dimensions culturelles et interculturelles dans l’enseignement des langues débutées à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Jardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kasazian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Cultures éducatives, contextualisation et innovation, 32, pp.132-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier analyse - Quelle didactique de la grammaire dans l’enseignement du FLE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kasazian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français dans Le Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 450, pp.58-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le continuum implicite-explicite comme repère pour la description des pratiques grammaticales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kasazian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement des langues en Angleterre : variation de la terminologie grammaticale en contexte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kasazian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contextes et Didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01451185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2458,130 +2695,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions langagières en classe et construction des savoirs scolaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Babault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kasazian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sochala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2591,358 +2828,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final du projet FIDELE (FIlleul(e) au DEfi, parrain/marraine en M1fLE), retenu et financé dans le cadre de l'Appel à projets innovants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Rosen-Reinhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kasazian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Direction de l'Innovation Pédagogique de l'Université de Lille. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096385v1</w:t>
-              </w:r>
-[...242 lines deleted...]
-                <w:t xml:space="preserve">hal-01451194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3036,51 +3029,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03516247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner en contexte bi/plurilingue : enjeux, dispositifs et perspectives</w:t>
+                <w:t xml:space="preserve">Enseigner en contexte bi/plurilingue : enjeux, dispositifs et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Escudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gajo</w:t>
@@ -3102,93 +3095,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laurens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, n°30, 2019</w:t>
+              <w:t xml:space="preserve">, 30, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03913777v1</w:t>
+                <w:t xml:space="preserve">hal-04479985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner en contexte bi/plurilingue : enjeux, dispositifs et perspectives</w:t>
+                <w:t xml:space="preserve">Enseigner en contexte bi/plurilingue : enjeux, dispositifs et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Escudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gajo</w:t>
@@ -3210,69 +3203,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laurens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 30, 2019</w:t>
+              <w:t xml:space="preserve">, n°30, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04479985v1</w:t>
+                <w:t xml:space="preserve">hal-03913777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3528,51 +3521,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05344299v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Fouillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kasazian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313495v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozha Smati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313529v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Cl&#233;ment-Tarantino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje-Marianne Kolde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Lecaud&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384066v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847198v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480005v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Babault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674059v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jardou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479935v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256394v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674362v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Helena Daher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felce" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480047v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479875v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479896v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480066v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479903v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479915v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451322v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451323v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451321v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451317v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451315v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451319v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451314v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05322034v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847181v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12wrg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479820v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479803v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260810v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451185v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294961v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Gelin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sochala" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096385v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Rosen-Reinhardt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044493v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Rosen-Reinhardt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Royer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451177v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451194v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516247v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03913777v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Escud&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gajo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479985v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479845v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05322034v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Fouillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kasazian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313495v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozha Smati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313529v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Cl&#233;ment-Tarantino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje-Marianne Kolde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Lecaud&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384066v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847198v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674059v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jardou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480005v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Babault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479935v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256394v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479875v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480047v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674362v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Helena Daher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felce" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479896v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480066v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479903v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479915v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451323v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451322v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451321v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451317v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451315v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451319v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451314v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05344299v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044493v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Rosen-Reinhardt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Royer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451177v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451194v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847181v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12wrg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479820v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479803v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260810v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451185v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294961v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Gelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sochala" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096385v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Rosen-Reinhardt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516247v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479985v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Escud&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gajo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03913777v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479845v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>