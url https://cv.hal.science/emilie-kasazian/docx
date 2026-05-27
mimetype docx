--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -66,1895 +66,1945 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actes du colloque International Quelles ressources linguistiques pour l’enseignement / apprentissage du français et des langues ? Transposition, médiation, contextualisation, appropriation</w:t>
+                <w:t xml:space="preserve">Au FIL du FLE : Enjeux et ancrages d’un parcours de master MEEF Pratiques et Ingénierie de la Formation en didactique des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaële Fouillet</w:t>
+                <w:t xml:space="preserve">Lucile Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelles ressources linguistiques pour l’enseignement / apprentissage du français et des langues ? Transposition, médiation, contextualisation, appropriation</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+              <w:t xml:space="preserve">40 ans de cursus universitaires en didactique du FLE. Ancrages historiques, problématiques actuelles et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de didactique du français langue étrangère - Asdifle; Université Sorbonne Nouvelle, Jan 2026, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322034v1</w:t>
-[...113 lines deleted...]
-                <w:t xml:space="preserve">hal-05313495v1</w:t>
+                <w:t xml:space="preserve">hal-05613964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIDACTIQUE DES LANGUES ANCIENNES ET DIDACTIQUE DES LANGUES MODERNES : INFLUENCES, CONFRONTATIONS, INTERACTIONS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Clément-Tarantino</w:t>
+                <w:t xml:space="preserve">Appréhender l'inconnu et s'y familiariser : processus expérientiel de l'apprentissage de la langue arabe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Peggy Lecaudé</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozha Smati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SESSION DE LINGUISTIQUE ET DE LITTÉRATURE DE L’ASSOCIATION CLELIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association CLELIA, Aug 2025, Evian-Les-Bains, France</w:t>
+              <w:t xml:space="preserve">Colloque ALADUN 2025 : Débuter une langue à l'université : diversité des expériences vécues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes; LIDILEM, Jun 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313529v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender l'inconnu et s'y familiariser : processus expérientiel de l'apprentissage de la langue arabe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du savoir de référence au savoir négocié : quelle(s) transposition(s) didactique(s) pour la description du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kasazian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ALADUN 2025 : Débuter une langue à l'université : diversité des expériences vécues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Séminaire inter-universitaire Vers une didactique outillée : modalités d’articulation entre didactique des langues et disciplines de référence ou connexes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C. Claudel (Université Paris Nanterre) &amp; L. Le Ferrec (Université de Paris), Paris Nanterre, Dec 2025, Nanterre (Université Paris Nanterre), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05384066v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation à la langue arabe et représentations : approche compréhensive par et au travers des discours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DIDACTIQUE DES LANGUES ANCIENNES ET DIDACTIQUE DES LANGUES MODERNES : INFLUENCES, CONFRONTATIONS, INTERACTIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Clément-Tarantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kasazian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nozha Smati</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antje-Marianne Kolde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Lecaudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La relation en didactique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire DILTEC, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">SESSION DE LINGUISTIQUE ET DE LITTÉRATURE DE L’ASSOCIATION CLELIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association CLELIA, Aug 2025, Evian-Les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04847198v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer les dimensions culturelles et interculturelles dans l'enseignement des langues débutées à l'université</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Jardou</w:t>
+                <w:t xml:space="preserve">Appréhender l'inconnu et s'y familiariser : processus expérientiel de l'apprentissage de la langue arabe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozha Smati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kasazian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Asdifle Cultures éducatives et contextualisation dans l’enseignement-apprentissage des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque ALADUN 2025 : Débuter une langue à l'université : diversité des expériences vécues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674059v1</w:t>
+                <w:t xml:space="preserve">hal-05384066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classroom interactions as tools for building school knowledge in mono-, bi- and plurilingual settings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Babault</w:t>
+                <w:t xml:space="preserve">Relation à la langue arabe et représentations : approche compréhensive par et au travers des discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozha Smati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HUMANITIES AND INCLUSION A 3 I UNIVERSITY NETWORK PROJECT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille – Faculté des Humanités, Oct 2023, Villeneuve d'Ascq (Lille), France</w:t>
+              <w:t xml:space="preserve">La relation en didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire DILTEC, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04480005v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interactions de classe comme outil pour observer les inégalités éducatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Classroom interactions as tools for building school knowledge in mono-, bi- and plurilingual settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Babault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kasazian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Éducation et inégalités - RTP Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mission pour les initiatives scientifique international transverses et interdisciplinaires (MITI) et le Réseau Thématique Pluridisciplinaire Éducation du CNRS, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">HUMANITIES AND INCLUSION A 3 I UNIVERSITY NETWORK PROJECT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille – Faculté des Humanités, Oct 2023, Villeneuve d'Ascq (Lille), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04479935v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement du français et formation des futurs professeurs des écoles : des savoirs de base au développement de la compétence langagière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaële Fouillet</w:t>
+                <w:t xml:space="preserve">Développer les dimensions culturelles et interculturelles dans l'enseignement des langues débutées à l'université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Jardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RETOUR SUR LA GRAMMAIRE SCOLAIRE DISCOURS ET PROGRESSION CURRICULAIRE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Libre de Bruxelles, Aug 2023, Bruxelles (Belgique), Belgique</w:t>
+              <w:t xml:space="preserve">Journée Asdifle Cultures éducatives et contextualisation dans l’enseignement-apprentissage des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256394v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interactions de classe au service d'une co-construction des savoirs scolaires. Analyse discursive en cours d'histoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Les interactions de classe comme outil pour observer les inégalités éducatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Babault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kasazian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Interact 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille, Oct 2022, Villeneuve d'Ascq (Lille), France</w:t>
+              <w:t xml:space="preserve">Colloque international Éducation et inégalités - RTP Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mission pour les initiatives scientifique international transverses et interdisciplinaires (MITI) et le Réseau Thématique Pluridisciplinaire Éducation du CNRS, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04479875v1</w:t>
+                <w:t xml:space="preserve">hal-04479935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'approche communicative dans l'enseignement des langues vivantes : rétrospective et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enseignement du français et formation des futurs professeurs des écoles : des savoirs de base au développement de la compétence langagière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kasazian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance du séminaire de recherche pédagogique dédié aux langues anciennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille - Séverine Clément-Tarantino (UMR 8164 HALMA) et Peggy Lecaudé (UMR 8163 STL), Jun 2022, Villeneuve d'Ascq (Lille), France</w:t>
+              <w:t xml:space="preserve">RETOUR SUR LA GRAMMAIRE SCOLAIRE DISCOURS ET PROGRESSION CURRICULAIRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Libre de Bruxelles, Aug 2023, Bruxelles (Belgique), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04480047v1</w:t>
+                <w:t xml:space="preserve">hal-04256394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouverture générale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Helena Daher</w:t>
+                <w:t xml:space="preserve">Les interactions de classe au service d'une co-construction des savoirs scolaires. Analyse discursive en cours d'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Babault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kasazian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de lancement du projet Deluci</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque international Interact 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Oct 2022, Villeneuve d'Ascq (Lille), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674362v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les exemples à visée contrastive dans les grammaires de français pour italophones et anglophones du 17ème siècle à nos jours</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaële Fouillet</w:t>
+                <w:t xml:space="preserve">Ouverture générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Helena Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Felce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de la SIHFLES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Chypre, May 2022, Nicosie (Chypre), Chypre</w:t>
+              <w:t xml:space="preserve">Journées de lancement du projet Deluci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04479896v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les traces du changement dans le discours grammatical des enseignants de langues</w:t>
+                <w:t xml:space="preserve">L'approche communicative dans l'enseignement des langues vivantes : rétrospective et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kasazian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Interactions didactiques et agir professoral (IDAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DILTEC, Apr 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Séance du séminaire de recherche pédagogique dédié aux langues anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille - Séverine Clément-Tarantino (UMR 8164 HALMA) et Peggy Lecaudé (UMR 8163 STL), Jun 2022, Villeneuve d'Ascq (Lille), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04480066v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révéler le sujet-apprenant dans la construction du savoir langagier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les exemples à visée contrastive dans les grammaires de français pour italophones et anglophones du 17ème siècle à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kasazian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque DIPRALANG Désir de langue, subjectivité, rapport au savoir : les langues n’ont-elles pour vocation que d’être utiles ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul Valery - DIPRALANG, Feb 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque international de la SIHFLES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Chypre, May 2022, Nicosie (Chypre), Chypre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04479903v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La médiation du savoir grammatical : quelle place pour la négociation des représentations conceptuelles de l’apprenant ?</w:t>
+                <w:t xml:space="preserve">Les traces du changement dans le discours grammatical des enseignants de langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kasazian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque international du GRAC (Grammaire et contextualisation), Discours et représentations grammaticales du français langue étrangère dans les pratiques pédagogiques et les ouvrages didactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, université de Chypre - Laboratoire Methodal, Jun 2018, Nicosie (Chypre), Chypre</w:t>
+              <w:t xml:space="preserve">Séminaire Interactions didactiques et agir professoral (IDAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DILTEC, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04479915v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner une langue étrangère à un public non-grammatisé : pratiques grammaticales des enseignants de L.E. en Angleterre.</w:t>
+                <w:t xml:space="preserve">Révéler le sujet-apprenant dans la construction du savoir langagier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kasazian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner la grammaire : discours, descriptions et pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Faro, Portugal</w:t>
+              <w:t xml:space="preserve">Colloque DIPRALANG Désir de langue, subjectivité, rapport au savoir : les langues n’ont-elles pour vocation que d’être utiles ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Valery - DIPRALANG, Feb 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451323v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modern Foreign Language teachers’ beliefs and practices in relation to Communicative Language Teaching</w:t>
+                <w:t xml:space="preserve">La médiation du savoir grammatical : quelle place pour la négociation des représentations conceptuelles de l’apprenant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kasazian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contemporary Perspectives on Theory, Research, and Praxis in ELT and SLA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Language in Focus Mar 2015, Cappadoce Turkey</w:t>
+              <w:t xml:space="preserve">4ème Colloque international du GRAC (Grammaire et contextualisation), Discours et représentations grammaticales du français langue étrangère dans les pratiques pédagogiques et les ouvrages didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université de Chypre - Laboratoire Methodal, Jun 2018, Nicosie (Chypre), Chypre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451322v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignement de la grammaire dans les écoles secondaires d’Angleterre des années 90 à nos jours</w:t>
+                <w:t xml:space="preserve">Modern Foreign Language teachers’ beliefs and practices in relation to Communicative Language Teaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kasazian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Descriptions linguistiques et descriptions pédagogiques pour l’enseignement et l’apprentissage du français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Grammaire et Contextualisation (GRAC) May 2014, Jyväskylä, Finlande</w:t>
+              <w:t xml:space="preserve">Contemporary Perspectives on Theory, Research, and Praxis in ELT and SLA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Language in Focus Mar 2015, Cappadoce Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451321v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrer le Tableau Numérique Interactif en classe de langues</w:t>
+                <w:t xml:space="preserve">Enseigner une langue étrangère à un public non-grammatisé : pratiques grammaticales des enseignants de L.E. en Angleterre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kasazian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Enseigner le français avec les TICE"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, institut français de Milan Apr 2013, Milan, Italie</w:t>
+              <w:t xml:space="preserve">Enseigner la grammaire : discours, descriptions et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Faro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451317v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Evaluer la compétence plurilingue? Le regard des enseignants de langues britanniques sur la question »</w:t>
+                <w:t xml:space="preserve">L’enseignement de la grammaire dans les écoles secondaires d’Angleterre des années 90 à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kasazian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche en didactique des langues - Apprendre les langues autrement </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACEDLE Jun 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">Descriptions linguistiques et descriptions pédagogiques pour l’enseignement et l’apprentissage du français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grammaire et Contextualisation (GRAC) May 2014, Jyväskylä, Finlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451315v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre d’une éducation plurilingue innovante</w:t>
+                <w:t xml:space="preserve">Intégrer le Tableau Numérique Interactif en classe de langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kasazian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Assises européennes du plurilinguisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Observatoire du plurilinguisme Oct 2012, Rome Italie</w:t>
+              <w:t xml:space="preserve">"Enseigner le français avec les TICE"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, institut français de Milan Apr 2013, Milan, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451319v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Evaluer la compétence plurilingue? Le regard des enseignants de langues britanniques sur la question »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche en didactique des langues - Apprendre les langues autrement </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACEDLE Jun 2012, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en oeuvre d’une éducation plurilingue innovante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Assises européennes du plurilinguisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire du plurilinguisme Oct 2012, Rome Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation de la compétence plurilingue : une approche qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kasazian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers le plurilinguisme? 20 ans après</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, projet Pluri-L, 2012, Angers France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01451314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1964,728 +2014,943 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kasazian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perspective actionnelle dans la formation (initiale) des enseignants – l’exemple du projet FIDELE (FIlleul(e) au DEfi, parrain/marraine en M1FLE), Le Français dans le Monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Rosen-Reinhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kasazian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grammaire dans le curriculum national anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kasazian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01451177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intégration du tableau blanc numérique en classe de langues: quelles pratiques pédagogiques?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kasazian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01451194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions didactiques et construction des savoirs dans les disciplines scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">École thématique du CNRS ACORPO Annotation des corpus oraux et multimodaux : quels outils pour quels objets de recherche en linguistique et en SHS ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Saint-Pierre d'Oléron, France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes du colloque International Quelles ressources linguistiques pour l’enseignement / apprentissage du français et des langues ? Transposition, médiation, contextualisation, appropriation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelles ressources linguistiques pour l’enseignement / apprentissage du français et des langues ? Transposition, médiation, contextualisation, appropriation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Villeneuve d’Ascq, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues et histoire, des disciplines interreliées pour des démarches historicisantes en milieu scolaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kasazian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 22-3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12wrg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer les dimensions culturelles et interculturelles dans l’enseignement des langues débutées à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Jardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kasazian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Cultures éducatives, contextualisation et innovation, 32, pp.132-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier analyse - Quelle didactique de la grammaire dans l’enseignement du FLE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kasazian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français dans Le Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 450, pp.58-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le continuum implicite-explicite comme repère pour la description des pratiques grammaticales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kasazian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement des langues en Angleterre : variation de la terminologie grammaticale en contexte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kasazian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contextes et Didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01451185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2695,130 +2960,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions langagières en classe et construction des savoirs scolaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Babault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kasazian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sochala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2828,108 +3093,108 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final du projet FIDELE (FIlleul(e) au DEfi, parrain/marraine en M1fLE), retenu et financé dans le cadre de l'Appel à projets innovants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Rosen-Reinhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kasazian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Direction de l'Innovation Pédagogique de l'Université de Lille. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2939,327 +3204,327 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodalité et multisupports pour l’enseignement-apprentissage des langues étrangères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kasazian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03516247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner en contexte bi/plurilingue : enjeux, dispositifs et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Escudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kasazian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laurens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner en contexte bi/plurilingue : enjeux, dispositifs et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Escudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kasazian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laurens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n°30, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03913777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3269,112 +3534,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture éducative et pratiques grammaticales dans la langue de scolarisation : quelles influences sur l’enseignement-apprentissage des langues étrangères ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kasazian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner la grammaire : discours, descriptions et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Manuscrit Savoirs, pp.159-176, 2018, Histoire des Langues et Cultures Etrangères, 978-2304047226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId66"/>
+      <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3521,51 +3786,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05322034v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Fouillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kasazian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313495v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozha Smati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313529v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Cl&#233;ment-Tarantino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje-Marianne Kolde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Lecaud&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384066v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847198v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674059v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jardou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480005v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Babault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479935v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256394v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479875v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480047v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674362v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Helena Daher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felce" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479896v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480066v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479903v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479915v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451323v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451322v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451321v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451317v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451315v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451319v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451314v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05344299v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044493v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Rosen-Reinhardt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Royer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451177v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451194v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847181v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12wrg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479820v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479803v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260810v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451185v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294961v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Gelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sochala" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096385v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Rosen-Reinhardt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516247v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479985v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Escud&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gajo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03913777v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479845v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613964v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kasazian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Meur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313495v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozha Smati" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613991v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313529v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Cl&#233;ment-Tarantino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje-Marianne Kolde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Lecaud&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384066v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847198v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480005v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Babault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674059v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jardou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479935v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256394v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Fouillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479875v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674362v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Helena Daher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felce" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480047v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479896v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480066v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479903v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479915v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451322v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451323v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451321v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451317v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451315v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451319v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451314v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05344299v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044493v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Rosen-Reinhardt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Royer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451177v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451194v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614003v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05322034v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847181v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12wrg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479820v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479803v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260810v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451185v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294961v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Gelin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sochala" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096385v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Rosen-Reinhardt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516247v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479985v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Escud&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gajo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurens" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03913777v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479845v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>