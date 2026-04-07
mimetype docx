--- v0 (2026-03-09)
+++ v1 (2026-04-07)
@@ -66,2354 +66,2346 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (52)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Best-Arm Identification in Unimodal Bandits</w:t>
+                <w:t xml:space="preserve">DP-SPRT: Differentially Private Sequential Probability Ratio Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Poiani</w:t>
+                <w:t xml:space="preserve">Thomas Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Jourdan</w:t>
+                <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Degenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISTATS 2025 - 28th International Conference on Artificial Intelligence and Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Twenty-Ninth Annual Conference on Artificial Intelligence and Statistics (AISTATS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Tangier, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2508.06377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125233v1</w:t>
+                <w:t xml:space="preserve">hal-05230052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pareto Set Identification With Posterior Sampling</w:t>
+                <w:t xml:space="preserve">Best-Arm Identification in Unimodal Bandits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Kone</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Riccardo Poiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Degenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISTATS 2025 - 28th International Conference on Artificial In- telligence and Statistic</w:t>
+              <w:t xml:space="preserve">AISTATS 2025 - 28th International Conference on Artificial Intelligence and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Phuket, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125257v1</w:t>
+                <w:t xml:space="preserve">hal-05125233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained Pareto Set Identification with Bandit Feedback</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pareto Set Identification With Posterior Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Richert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2025 - 42nd International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">AISTATS 2025 - 28th International Conference on Artificial In- telligence and Statistic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Phuket, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05125339v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bandit Pareto Set Identification in a Multi-Output Linear Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Richert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AISTATS 2025 - 28th International Conference on Artificial Intelligence and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Phuket, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05125311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandit Pareto Set Identification: the Fixed Budget Setting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Constrained Pareto Set Identification with Bandit Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Richert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISTATS 2024 - 27th International Conference on Artifi- cial Intelligence and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">ICML 2025 - 42nd International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877368v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Mean Estimation in Stochastic Monte-Carlo Tree Search</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bandit Pareto Set Identification: the Fixed Budget Setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Kone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuan Quang Tuan Dam</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emilie Kaufmann</w:t>
+                <w:t xml:space="preserve">Laura Richert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Uncertainty in Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">AISTATS 2024 - 27th International Conference on Artifi- cial Intelligence and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04714124v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Multi-Fidelity Best-Arm Identification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémy Degenne</w:t>
+                <w:t xml:space="preserve">Power Mean Estimation in Stochastic Monte-Carlo Tree Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Quang Tuan Dam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcello Restelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Neural Information Processing Systems (NeurIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Vancouver (BC), Canada</w:t>
+              <w:t xml:space="preserve">Uncertainty in Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811199v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding good policies in average-reward Markov Decision Processes without prior knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrienne Tuynman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Degenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Vancouver (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Algorithms for Relaxed Pareto Set Identification</w:t>
+                <w:t xml:space="preserve">Optimal Multi-Fidelity Best-Arm Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Kone</w:t>
+                <w:t xml:space="preserve">Riccardo Poiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Degenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Richert</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Maria Metelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Restelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2023 - 37th Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, La Nouvelle Orléans, LA, United States</w:t>
+              <w:t xml:space="preserve">Advances in Neural Information Processing Systems (NeurIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Vancouver (BC), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306210v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ε-Best-Arm Identification Algorithm for Fixed-Confidence and Beyond</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dealing with Unknown Variances in Best-Arm Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Degenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Neural Information Processing Systems (NeurIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">Algorithmic Learning Theory (ALT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Singapore (SG), Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306214v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with Unknown Variances in Best-Arm Identification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An ε-Best-Arm Identification Algorithm for Fixed-Confidence and Beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Degenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmic Learning Theory (ALT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Singapore (SG), Singapore</w:t>
+              <w:t xml:space="preserve">Advances in Neural Information Processing Systems (NeurIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306221v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Coverage for PAC Reinforcement Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Al-Marjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Tirinzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Learning Theory 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bangalore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimistic PAC Reinforcement Learning: the Instance-Dependent View</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Tirinzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Al-Marjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithmic Learning Theory (ALT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Singapore (SG), Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04306228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimistic PAC Reinforcement Learning: the Instance-Dependent View</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aymen Al-Marjani</w:t>
+                <w:t xml:space="preserve">Adaptive Algorithms for Relaxed Pareto Set Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Richert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWRL 2022 - European Workshop on Reinforcement Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
+              <w:t xml:space="preserve">NeurIPS 2023 - 37th Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, La Nouvelle Orléans, LA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767409v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near Instance-Optimal PAC Reinforcement Learning for Deterministic MDPs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aymen Al-Marjani</w:t>
+                <w:t xml:space="preserve">Near-Optimal Collaborative Learning in Bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Réda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sattar Vakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWRL 2022 - European Workshop on Reinforcement Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
+              <w:t xml:space="preserve">NeurIPS 2022 - 36th Conference on Neural Information Processing System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767412v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Optimal Collaborative Learning in Bandits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sattar Vakili</w:t>
+                <w:t xml:space="preserve">Near Instance-Optimal PAC Reinforcement Learning for Deterministic MDPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tirinzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Al-Marjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2022 - 36th Conference on Neural Information Processing System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">EWRL 2022 - European Workshop on Reinforcement Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03825099v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Top Two Algorithms Revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Degenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rianne de Heide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2022 - 36th Conference on Neural Information Processing System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03825103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Algorithms for Extreme Bandits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Russac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Artificial Intelligence and Statistics (AISTATS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Virtual Conference, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near Instance-Optimal PAC Reinforcement Learning for Deterministic MDPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Tirinzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Al-Marjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2022 - 36th Conference on Neural Information Processing System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03825101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive reward-free exploration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimistic PAC Reinforcement Learning: the Instance-Dependent View</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tirinzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Al-Marjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmic Learning Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">EWRL 2022 - European Workshop on Reinforcement Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02864574v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top-m identification for linear bandits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Réda</w:t>
+                <w:t xml:space="preserve">Episodic reinforcement learning in finite MDPs: Minimax lower bounds revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Darwiche Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrée Delahaye-Duriez</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Valko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 24th International Conference on Artificial Intelligence and Statistics (AISTATS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Virtual, United States</w:t>
+              <w:t xml:space="preserve">Algorithmic Learning Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Paris / Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172145v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kernel-based reinforcement Learning: A finite-time analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar D Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Pirotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Valko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Vienna / Virtual, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541790v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast active learning for pure exploration in reinforcement learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Darwiche Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Jonsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Vienna, Austria</w:t>
@@ -2428,562 +2420,566 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906985v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episodic reinforcement learning in finite MDPs: Minimax lower bounds revisited</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ménard</w:t>
+                <w:t xml:space="preserve">Optimal Thompson Sampling strategies for support-aware CVaR bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michal Valko</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmic Learning Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Paris / Virtual, France</w:t>
+              <w:t xml:space="preserve">38th International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289004v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03447244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Thompson Sampling strategies for support-aware CVaR bandits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Gautron</w:t>
+                <w:t xml:space="preserve">A kernel-based approach to non-stationary reinforcement learning in metric spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar D Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pirotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Valko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Virtual, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, San Diego / Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03447244v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A kernel-based approach to non-stationary reinforcement learning in metric spaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Adaptive reward-free exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Darwiche Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Jonsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, San Diego / Virtual, United States</w:t>
+              <w:t xml:space="preserve">Algorithmic Learning Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289026v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving Bernoulli Rank-One Bandits with Unimodal Thompson Sampling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cindy Trinh</w:t>
+                <w:t xml:space="preserve">Top-m identification for linear bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Réda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Combes</w:t>
+                <w:t xml:space="preserve">Andrée Delahaye-Duriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALT 2020 - 31st International Conference on Algorithmic Learning Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, San Diego, United States. pp.1 - 28</w:t>
+              <w:t xml:space="preserve">Proceedings of the 24th International Conference on Artificial Intelligence and Statistics (AISTATS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396943v2</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixed-confidence guarantees for Bayesian best-arm identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuedong Shang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rianne de Heide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Valko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3002,3648 +2998,3557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330187v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Practical Algorithm for Multiplayer Bandits when Arm Means Vary Among Players</w:t>
+                <w:t xml:space="preserve">Solving Bernoulli Rank-One Bandits with Unimodal Thompson Sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Boursier</w:t>
+                <w:t xml:space="preserve">Cindy Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abbas Mehrabian</w:t>
+                <w:t xml:space="preserve">Claire Vernade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianney Perchet</w:t>
+                <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISTATS 2020 - 23rd International Conference on Artificial Intelligence and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">ALT 2020 - 31st International Conference on Algorithmic Learning Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Diego, United States. pp.1 - 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006069v3</w:t>
+                <w:t xml:space="preserve">hal-02396943v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning in Markov Decision Processes with Gap-Dependent Sample Complexity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anders Jonsson</w:t>
+                <w:t xml:space="preserve">A Practical Algorithm for Multiplayer Bandits when Arm Means Vary Among Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Mehrabian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Perchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Vancouver, France</w:t>
+              <w:t xml:space="preserve">AISTATS 2020 - 23rd International Conference on Artificial Intelligence and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02863486v2</w:t>
+                <w:t xml:space="preserve">hal-02006069v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-sampling for Efficient Non-Parametric Bandit Exploration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorian Baudry</w:t>
+                <w:t xml:space="preserve">Planning in Markov Decision Processes with Gap-Dependent Sample Complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Jonsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar D Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Vancouver, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977552v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863486v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple dynamic bandit algorithm for hyper-parameter tuning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xuedong Shang</w:t>
+                <w:t xml:space="preserve">Sub-sampling for Efficient Non-Parametric Bandit Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michal Valko</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Automated Machine Learning at International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AutoML@ICML 2019 - 6th ICML Workshop on Automated Machine Learning, Jun 2019, Long Beach, United States</w:t>
+              <w:t xml:space="preserve">NeurIPS 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145200v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse non asymptotique d'un test séquentiel de détection de rupture et application aux bandits non stationnaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lilian Besson</w:t>
+                <w:t xml:space="preserve">A simple dynamic bandit algorithm for hyper-parameter tuning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuedong Shang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Valko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">Workshop on Automated Machine Learning at International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AutoML@ICML 2019 - 6th ICML Workshop on Automated Machine Learning, Jun 2019, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152243v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General parallel optimization without a metric</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xuedong Shang</w:t>
+                <w:t xml:space="preserve">Analyse non asymptotique d'un test séquentiel de détection de rupture et application aux bandits non stationnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michal Valko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmic Learning Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Chicago, United States</w:t>
+              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047225v2</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive black-box optimization got easier: HCT only needs local smoothness</w:t>
+                <w:t xml:space="preserve">General parallel optimization without a metric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuedong Shang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Valko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Reinforcement Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Algorithmic Learning Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874637v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047225v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrupt Bandits for Preserving Local Privacy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Armed Bandit Learning in IoT Networks: Learning helps even in non-stationary settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bonnefoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratik Gajane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Urvoy</w:t>
+                <w:t xml:space="preserve">Lilian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALT 2018 - Algorithmic Learning Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CROWNCOM 2017 - 12th EAI International Conference on Cognitive Radio Oriented Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Lisbon, Portugal. pp.173-185, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-76207-4_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757297v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575419v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Test for the Lowest Mean: From Thompson to Murphy Sampling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive black-box optimization got easier: HCT only needs local smoothness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuedong Shang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Garivier</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Valko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Neural Information Processing Systems (NIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">European Workshop on Reinforcement Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01804581v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Armed Bandit Learning in IoT Networks: Learning helps even in non-stationary settings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Moy</w:t>
+                <w:t xml:space="preserve">Corrupt Bandits for Preserving Local Privacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratik Gajane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Urvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Palicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CROWNCOM 2017 - 12th EAI International Conference on Cognitive Radio Oriented Wireless Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALT 2018 - Algorithmic Learning Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575419v2</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Player Bandits Revisited</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sequential Test for the Lowest Mean: From Thompson to Murphy Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter Koolen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Garivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmic Learning Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mehryar Mohri; Karthik Sridharan, Apr 2018, Lanzarote, Spain</w:t>
+              <w:t xml:space="preserve">Advances in Neural Information Processing Systems (NIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629733v2</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pure Exploration in Infinitely-Armed Bandit Models with Fixed-Confidence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jesse Anderton</w:t>
+                <w:t xml:space="preserve">Multi-Player Bandits Revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javed Aslam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALT 2018 - Algorithmic Learning Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain</w:t>
+              <w:t xml:space="preserve">Algorithmic Learning Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mehryar Mohri; Karthik Sridharan, Apr 2018, Lanzarote, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729969v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629733v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation of Multi-Armed Bandits Learning Algorithms for Opportunistic Spectrum Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lilian Besson</w:t>
+                <w:t xml:space="preserve">Pure Exploration in Infinitely-Armed Bandit Models with Fixed-Confidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Anderton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Moy</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javed Aslam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE WCNC - IEEE Wireless Communications and Networking Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALT 2018 - Algorithmic Learning Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01705292v1</w:t>
+                <w:t xml:space="preserve">hal-01729969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte-Carlo Tree Search by Best Arm Identification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aggregation of Multi-Armed Bandits Learning Algorithms for Opportunistic Spectrum Access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wouter M. Koolen</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIPS 2017 - 31st Annual Conference on Neural Information Processing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE WCNC - IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/wcnc.2018.8377070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535907v2</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximin Action Identification: A New Bandit Framework for Games</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monte-Carlo Tree Search by Best Arm Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter M. Koolen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Annual Conference on Learning Theory (COLT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, New-York, United States</w:t>
+              <w:t xml:space="preserve">NIPS 2017 - 31st Annual Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Long Beach, United States. pp.1-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273842v2</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535907v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Explore-Then-Commit Strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Maximin Action Identification: A New Bandit Framework for Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Garivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tor Lattimore</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter M. Koolen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">29th Annual Conference on Learning Theory (COLT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322906v2</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273842v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Best Arm Identification with Fixed Confidence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">On Explore-Then-Commit Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Garivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tor Lattimore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Annual Conference on Learning Theory (COLT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, New York, United States</w:t>
+              <w:t xml:space="preserve">NIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273838v2</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322906v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Complexity of A/B Testing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Best Arm Identification with Fixed Confidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Garivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Garivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Learning Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Barcelona, Spain. pp.461-481</w:t>
+              <w:t xml:space="preserve">29th Annual Conference on Learning Theory (COLT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990254v2</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273838v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Complexity in Bandit Subset Selection</w:t>
+                <w:t xml:space="preserve">On the Complexity of A/B Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shivaram Kalyanakrishnan</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Garivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference On Learning Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Princeton, United States</w:t>
+              <w:t xml:space="preserve">Conference on Learning Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Barcelona, Spain. pp.461-481</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288406v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990254v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thompson sampling for one-dimensional exponential family bandits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Thompson Sampling for one-dimensial exponential family bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaniel Korda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Munos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, United States</w:t>
+              <w:t xml:space="preserve">NIPS 2013 - Neural Information Processing Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Lake Tahoe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00923683v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thompson Sampling for one-dimensial exponential family bandits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Information Complexity in Bandit Subset Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Munos</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shivaram Kalyanakrishnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIPS 2013 - Neural Information Processing Systems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Lake Tahoe, United States</w:t>
+              <w:t xml:space="preserve">Conference On Learning Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Princeton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288407v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Bayesian Upper Confidence Bounds for Bandit Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thompson sampling for one-dimensional exponential family bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaniel Korda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Garivier</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Munos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics (AISTAT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, La Palma, Iles Canaries, Spain. pp.592-600</w:t>
+              <w:t xml:space="preserve">Advances in Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286440v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thompson Sampling : an asymptotically optimal finite time analysis</w:t>
+                <w:t xml:space="preserve">Thompson Sampling: An Asymptotically Optimal Finite Time Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaniel Korda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Munos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Algorithmic Learning Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ALT 2012 - International Conference on Algorithmic Learning Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Lyon, France. pp.199-213, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-34106-9_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286442v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thompson Sampling: An Asymptotically Optimal Finite Time Analysis</w:t>
+                <w:t xml:space="preserve">Thompson Sampling : an asymptotically optimal finite time analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaniel Korda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Munos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALT 2012 - International Conference on Algorithmic Learning Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Algorithmic Learning Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lyon, France. pp.199-213</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830033v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Bayesian Upper Confidence Bounds for Bandit Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Garivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics (AISTAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, La Palma, Iles Canaries, Spain. pp.592-600</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DP-SPRT: Differentially Private Sequential Probability Ratio Tests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Debabrota Basu</w:t>
+                <w:t xml:space="preserve">Efficient Change-Point Detection for Tackling Piecewise-Stationary Bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">hal-05230052v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Seznec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006471v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Doubling Tricks Can and Can't Do for Multi-Armed Bandits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lilian Besson</w:t>
+                <w:t xml:space="preserve">On Multi-Armed Bandit Designs for Dose-Finding Trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Aziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01736357v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Karelle Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-Asymptotic Sequential Tests for Overlapping Hypotheses and application to near optimal arm identification in bandit models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Garivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sequential Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (1), pp.61-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07474946.2021.1847965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123833v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mixture Martingales Revisited with Applications to Sequential Tests and Confidence Intervals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter M. Koolen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886612v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Machine learning applications in drug development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Réda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Delahaye-Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18, pp.241-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csbj.2019.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asymptotically Optimal Algorithms for Budgeted Multiple Play Bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Luedtke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chambaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 108 (11), pp.1919-1949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10994-019-05799-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338733v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Bayesian index policies for sequential resource allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (2), pp.842-865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/17-AOS1569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251606v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Spectral Algorithm with Additive Clustering for the Recovery of Overlapping Communities in Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lelarge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 742, pp.3-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2017.12.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163147v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning the distribution with largest mean: two bandit frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Garivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60, pp.114 - 131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201760114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449822v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Complexity of Best Arm Identification in Multi-Armed Bandit Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Garivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17, pp.1-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024894v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'échantillonnage adaptatif à la résolution de jeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatique Mathématique Une photographie en 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152484v1</w:t>
-              </w:r>
-[...982 lines deleted...]
-                <w:t xml:space="preserve">hal-01024894v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6715,140 +6620,247 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03825097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What Doubling Tricks Can and Can't Do for Multi-Armed Bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of bayesian and frequentist strategies for sequential resource allocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Machine Learning [cs.LG]. Télécom ParisTech, 2014. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2014ENST0056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01413183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId144"/>
+      <w:footerReference w:type="default" r:id="rId145"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6995,51 +7007,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125233v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Poiani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jourdan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kaufmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Degenne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125257v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Kone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125339v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Richert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125311v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877368v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04714124v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Quang Tuan Dam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalric-Ambrym Maillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811199v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Maria Metelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Restelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04809429v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Tuynman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306210v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306214v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306221v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215441v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Al-Marjani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tirinzoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306228v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767409v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767412v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825099v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence R&#233;da" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sattar Vakili" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825103v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Baudry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rianne de Heide" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741302v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Russac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825101v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864574v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;nard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Darwiche Domingues" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Jonsson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leurent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172145v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Delahaye-Duriez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02541790v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar D Domingues" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pirotta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Valko" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02906985v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03289004v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447244v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03289026v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396943v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Trinh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vernade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Combes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330187v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuedong Shang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006069v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Boursier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Mehrabian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Perchet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863486v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977552v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145200v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02152243v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Besson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02047225v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01874637v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757297v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik Gajane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Urvoy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804581v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Koolen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575419v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnefoi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76207-4_15" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629733v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729969v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Aziz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Anderton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javed Aslam" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01705292v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wcnc.2018.8377070" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535907v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter M. Koolen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273842v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322906v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Lattimore" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273838v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990254v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288406v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivaram Kalyanakrishnan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923683v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Korda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Munos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288407v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286440v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286442v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830033v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34106-9_18" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05230052v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debabrota Basu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01736357v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152484v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Fijalkow" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02006471v3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seznec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886612v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533297v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Karelle Riviere" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123833v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07474946.2021.1847965" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533303v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2019.12.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338733v3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Luedtke" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chambaz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-019-05799-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163147v3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonald" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lelarge" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.12.028" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251606v3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AOS1569" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449822v3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201760114" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024894v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03825097v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01413183v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENST0056" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05230052v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debabrota Basu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kaufmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2508.06377" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125233v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Poiani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jourdan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Degenne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125257v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Kone" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125311v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Richert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125339v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877368v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04714124v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Quang Tuan Dam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalric-Ambrym Maillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04809429v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Tuynman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811199v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Maria Metelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Restelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306221v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306214v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215441v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Al-Marjani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tirinzoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306228v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306210v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825099v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence R&#233;da" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sattar Vakili" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767412v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825103v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Baudry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rianne de Heide" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741302v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Russac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825101v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767409v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03289004v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Darwiche Domingues" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;nard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Valko" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02541790v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar D Domingues" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pirotta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02906985v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Jonsson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leurent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447244v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03289026v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864574v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172145v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Delahaye-Duriez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330187v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuedong Shang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396943v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Trinh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vernade" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Combes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006069v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Boursier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Mehrabian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Perchet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863486v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977552v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145200v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02152243v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Besson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02047225v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575419v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnefoi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76207-4_15" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01874637v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757297v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik Gajane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Urvoy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804581v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Koolen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629733v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729969v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Aziz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Anderton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javed Aslam" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01705292v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wcnc.2018.8377070" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535907v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter M. Koolen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273842v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322906v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Lattimore" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273838v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990254v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288407v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Korda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Munos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288406v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivaram Kalyanakrishnan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923683v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830033v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34106-9_18" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286442v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286440v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02006471v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seznec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533297v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Karelle Riviere" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123833v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07474946.2021.1847965" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886612v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533303v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2019.12.006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338733v3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Luedtke" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chambaz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-019-05799-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251606v3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AOS1569" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163147v3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonald" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lelarge" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.12.028" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449822v3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201760114" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024894v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152484v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Fijalkow" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03825097v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01736357v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01413183v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENST0056" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>