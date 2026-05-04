--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -407,217 +407,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05125257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandit Pareto Set Identification in a Multi-Output Linear Model</w:t>
+                <w:t xml:space="preserve">Constrained Pareto Set Identification with Bandit Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Richert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISTATS 2025 - 28th International Conference on Artificial Intelligence and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Phuket, Thailand</w:t>
+              <w:t xml:space="preserve">ICML 2025 - 42nd International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125311v1</w:t>
+                <w:t xml:space="preserve">hal-05125339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained Pareto Set Identification with Bandit Feedback</w:t>
+                <w:t xml:space="preserve">Bandit Pareto Set Identification in a Multi-Output Linear Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Richert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2025 - 42nd International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">AISTATS 2025 - 28th International Conference on Artificial Intelligence and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Phuket, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125339v1</w:t>
+                <w:t xml:space="preserve">hal-05125311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bandit Pareto Set Identification: the Fixed Budget Setting</w:t>
               </w:r>
@@ -1003,1983 +1003,1983 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with Unknown Variances in Best-Arm Identification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémy Degenne</w:t>
+                <w:t xml:space="preserve">Adaptive Algorithms for Relaxed Pareto Set Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Richert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmic Learning Theory (ALT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Singapore (SG), Singapore</w:t>
+              <w:t xml:space="preserve">NeurIPS 2023 - 37th Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, La Nouvelle Orléans, LA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306221v1</w:t>
+                <w:t xml:space="preserve">hal-04306210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ε-Best-Arm Identification Algorithm for Fixed-Confidence and Beyond</w:t>
+                <w:t xml:space="preserve">Dealing with Unknown Variances in Best-Arm Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Degenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Neural Information Processing Systems (NeurIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">Algorithmic Learning Theory (ALT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Singapore (SG), Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306214v1</w:t>
+                <w:t xml:space="preserve">hal-04306221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Coverage for PAC Reinforcement Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea Tirinzoni</w:t>
+                <w:t xml:space="preserve">An ε-Best-Arm Identification Algorithm for Fixed-Confidence and Beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Degenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Learning Theory 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bangalore, India</w:t>
+              <w:t xml:space="preserve">Advances in Neural Information Processing Systems (NeurIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215441v1</w:t>
+                <w:t xml:space="preserve">hal-04306214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimistic PAC Reinforcement Learning: the Instance-Dependent View</w:t>
+                <w:t xml:space="preserve">Active Coverage for PAC Reinforcement Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aymen Al-Marjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Andrea Tirinzoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymen Al-Marjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmic Learning Theory (ALT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Singapore (SG), Singapore</w:t>
+              <w:t xml:space="preserve">Conference on Learning Theory 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bangalore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306228v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Algorithms for Relaxed Pareto Set Identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Kone</w:t>
+                <w:t xml:space="preserve">Optimistic PAC Reinforcement Learning: the Instance-Dependent View</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tirinzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Al-Marjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Richert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2023 - 37th Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, La Nouvelle Orléans, LA, United States</w:t>
+              <w:t xml:space="preserve">Algorithmic Learning Theory (ALT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Singapore (SG), Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306210v1</w:t>
+                <w:t xml:space="preserve">hal-04306228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Optimal Collaborative Learning in Bandits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sattar Vakili</w:t>
+                <w:t xml:space="preserve">Optimistic PAC Reinforcement Learning: the Instance-Dependent View</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tirinzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Al-Marjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2022 - 36th Conference on Neural Information Processing System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">EWRL 2022 - European Workshop on Reinforcement Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03825099v1</w:t>
+                <w:t xml:space="preserve">hal-03767409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near Instance-Optimal PAC Reinforcement Learning for Deterministic MDPs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aymen Al-Marjani</w:t>
+                <w:t xml:space="preserve">Near-Optimal Collaborative Learning in Bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Réda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sattar Vakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWRL 2022 - European Workshop on Reinforcement Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
+              <w:t xml:space="preserve">NeurIPS 2022 - 36th Conference on Neural Information Processing System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767412v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top Two Algorithms Revisited</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rianne de Heide</w:t>
+                <w:t xml:space="preserve">Near Instance-Optimal PAC Reinforcement Learning for Deterministic MDPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tirinzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Al-Marjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2022 - 36th Conference on Neural Information Processing System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">EWRL 2022 - European Workshop on Reinforcement Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03825103v1</w:t>
+                <w:t xml:space="preserve">hal-03767412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Algorithms for Extreme Bandits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Top Two Algorithms Revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Degenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yoan Russac</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rianne de Heide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Artificial Intelligence and Statistics (AISTATS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Virtual Conference, Spain</w:t>
+              <w:t xml:space="preserve">NeurIPS 2022 - 36th Conference on Neural Information Processing System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741302v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near Instance-Optimal PAC Reinforcement Learning for Deterministic MDPs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aymen Al-Marjani</w:t>
+                <w:t xml:space="preserve">Efficient Algorithms for Extreme Bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Russac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2022 - 36th Conference on Neural Information Processing System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">International conference on Artificial Intelligence and Statistics (AISTATS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Virtual Conference, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03825101v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimistic PAC Reinforcement Learning: the Instance-Dependent View</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near Instance-Optimal PAC Reinforcement Learning for Deterministic MDPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tirinzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Al-Marjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWRL 2022 - European Workshop on Reinforcement Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
+              <w:t xml:space="preserve">NeurIPS 2022 - 36th Conference on Neural Information Processing System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03767409v1</w:t>
+                <w:t xml:space="preserve">hal-03825101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episodic reinforcement learning in finite MDPs: Minimax lower bounds revisited</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive reward-free exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Omar Darwiche Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Valko</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anders Jonsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithmic Learning Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2021, Paris / Virtual, France</w:t>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03289004v1</w:t>
+                <w:t xml:space="preserve">hal-02864574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernel-based reinforcement Learning: A finite-time analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ménard</w:t>
+                <w:t xml:space="preserve">Top-m identification for linear bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Réda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Pirotta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michal Valko</w:t>
+                <w:t xml:space="preserve">Andrée Delahaye-Duriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Vienna / Virtual, Austria</w:t>
+              <w:t xml:space="preserve">Proceedings of the 24th International Conference on Artificial Intelligence and Statistics (AISTATS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541790v2</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast active learning for pure exploration in reinforcement learning</w:t>
+                <w:t xml:space="preserve">Episodic reinforcement learning in finite MDPs: Minimax lower bounds revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Omar Darwiche Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anders Jonsson</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michal Valko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Algorithmic Learning Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Paris / Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906985v3</w:t>
+                <w:t xml:space="preserve">hal-03289004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Thompson Sampling strategies for support-aware CVaR bandits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorian Baudry</w:t>
+                <w:t xml:space="preserve">Kernel-based reinforcement Learning: A finite-time analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar D Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Gautron</w:t>
+                <w:t xml:space="preserve">Matteo Pirotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Valko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Virtual, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Vienna / Virtual, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03447244v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541790v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A kernel-based approach to non-stationary reinforcement learning in metric spaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar D Domingues</w:t>
+                <w:t xml:space="preserve">Fast active learning for pure exploration in reinforcement learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ménard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matteo Pirotta</w:t>
+                <w:t xml:space="preserve">Omar Darwiche Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Valko</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anders Jonsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, San Diego / Virtual, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03289026v1</w:t>
+                <w:t xml:space="preserve">hal-02906985v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive reward-free exploration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Thompson Sampling strategies for support-aware CVaR bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmic Learning Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">38th International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864574v1</w:t>
+                <w:t xml:space="preserve">hal-03447244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top-m identification for linear bandits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Réda</w:t>
+                <w:t xml:space="preserve">A kernel-based approach to non-stationary reinforcement learning in metric spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar D Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pirotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrée Delahaye-Duriez</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Valko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 24th International Conference on Artificial Intelligence and Statistics (AISTATS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Virtual, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, San Diego / Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172145v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixed-confidence guarantees for Bayesian best-arm identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuedong Shang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rianne de Heide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Valko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2998,325 +2998,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330187v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving Bernoulli Rank-One Bandits with Unimodal Thompson Sampling</w:t>
+                <w:t xml:space="preserve">A Practical Algorithm for Multiplayer Bandits when Arm Means Vary Among Players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Trinh</w:t>
+                <w:t xml:space="preserve">Etienne Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Vernade</w:t>
+                <w:t xml:space="preserve">Abbas Mehrabian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Combes</w:t>
+                <w:t xml:space="preserve">Vianney Perchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALT 2020 - 31st International Conference on Algorithmic Learning Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, San Diego, United States. pp.1 - 28</w:t>
+              <w:t xml:space="preserve">AISTATS 2020 - 23rd International Conference on Artificial Intelligence and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02396943v2</w:t>
+                <w:t xml:space="preserve">hal-02006069v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Practical Algorithm for Multiplayer Bandits when Arm Means Vary Among Players</w:t>
+                <w:t xml:space="preserve">Solving Bernoulli Rank-One Bandits with Unimodal Thompson Sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Boursier</w:t>
+                <w:t xml:space="preserve">Cindy Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abbas Mehrabian</w:t>
+                <w:t xml:space="preserve">Claire Vernade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianney Perchet</w:t>
+                <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISTATS 2020 - 23rd International Conference on Artificial Intelligence and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">ALT 2020 - 31st International Conference on Algorithmic Learning Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Diego, United States. pp.1 - 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006069v3</w:t>
+                <w:t xml:space="preserve">hal-02396943v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning in Markov Decision Processes with Gap-Dependent Sample Complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Jonsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar D Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Vancouver, France</w:t>
@@ -3345,51 +3345,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-sampling for Efficient Non-Parametric Bandit Exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3466,51 +3466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuedong Shang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Valko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Automated Machine Learning at International Conference on Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AutoML@ICML 2019 - 6th ICML Workshop on Automated Machine Learning, Jun 2019, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3643,51 +3643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuedong Shang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Valko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithmic Learning Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3836,312 +3836,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575419v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive black-box optimization got easier: HCT only needs local smoothness</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sequential Test for the Lowest Mean: From Thompson to Murphy Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michal Valko</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter Koolen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Garivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Reinforcement Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Advances in Neural Information Processing Systems (NIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874637v1</w:t>
+                <w:t xml:space="preserve">hal-01804581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrupt Bandits for Preserving Local Privacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratik Gajane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Urvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALT 2018 - Algorithmic Learning Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Test for the Lowest Mean: From Thompson to Murphy Sampling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive black-box optimization got easier: HCT only needs local smoothness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuedong Shang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Garivier</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Valko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Neural Information Processing Systems (NIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">European Workshop on Reinforcement Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01804581v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Player Bandits Revisited</w:t>
               </w:r>
@@ -4503,51 +4503,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximin Action Identification: A New Bandit Framework for Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Garivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4598,51 +4598,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Explore-Then-Commit Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Garivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4693,51 +4693,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Best Arm Identification with Fixed Confidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Garivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4801,51 +4801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Garivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Learning Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Barcelona, Spain. pp.461-481</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4959,546 +4959,660 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Complexity in Bandit Subset Selection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thompson sampling for one-dimensional exponential family bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaniel Korda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shivaram Kalyanakrishnan</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Munos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference On Learning Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Princeton, United States</w:t>
+              <w:t xml:space="preserve">Advances in Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288406v1</w:t>
+                <w:t xml:space="preserve">hal-00923683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thompson sampling for one-dimensional exponential family bandits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Information Complexity in Bandit Subset Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Munos</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shivaram Kalyanakrishnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, United States</w:t>
+              <w:t xml:space="preserve">Conference On Learning Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Princeton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00923683v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thompson Sampling: An Asymptotically Optimal Finite Time Analysis</w:t>
+                <w:t xml:space="preserve">On Bayesian Upper Confidence Bounds for Bandit Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémi Munos</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Garivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALT 2012 - International Conference on Algorithmic Learning Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics (AISTAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, La Palma, Iles Canaries, Spain. pp.592-600</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830033v1</w:t>
+                <w:t xml:space="preserve">hal-02286440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thompson Sampling : an asymptotically optimal finite time analysis</w:t>
+                <w:t xml:space="preserve">Thompson Sampling: An Asymptotically Optimal Finite Time Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaniel Korda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Munos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Algorithmic Learning Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ALT 2012 - International Conference on Algorithmic Learning Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Lyon, France. pp.199-213, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-34106-9_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286442v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Bayesian Upper Confidence Bounds for Bandit Problems</w:t>
+                <w:t xml:space="preserve">Thompson Sampling : an asymptotically optimal finite time analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Garivier</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaniel Korda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Munos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics (AISTAT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, La Palma, Iles Canaries, Spain. pp.592-600</w:t>
+              <w:t xml:space="preserve">International Conference on Algorithmic Learning Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lyon, France. pp.199-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286440v1</w:t>
+                <w:t xml:space="preserve">hal-02286442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'échantillonnage adaptatif à la résolution de jeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Fijalkow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informatique Mathématique Une photographie en 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Change-Point Detection for Tackling Piecewise-Stationary Bandits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5507,1048 +5621,934 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Seznec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006471v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Multi-Armed Bandit Designs for Dose-Finding Trials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixture Martingales Revisited with Applications to Sequential Tests and Confidence Intervals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Karelle Riviere</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter M. Koolen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02533297v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886612v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Asymptotic Sequential Tests for Overlapping Hypotheses and application to near optimal arm identification in bandit models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Garivier</w:t>
+                <w:t xml:space="preserve">On Multi-Armed Bandit Designs for Dose-Finding Trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Aziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Karelle Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sequential Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07474946.2021.1847965⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02123833v2</w:t>
+                <w:t xml:space="preserve">hal-02533297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixture Martingales Revisited with Applications to Sequential Tests and Confidence Intervals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-Asymptotic Sequential Tests for Overlapping Hypotheses and application to near optimal arm identification in bandit models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Garivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wouter M. Koolen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sequential Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (1), pp.61-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07474946.2021.1847965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886612v3</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123833v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning applications in drug development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Réda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Delahaye-Duriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18, pp.241-252. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.csbj.2019.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02533303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotically Optimal Algorithms for Budgeted Multiple Play Bandits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Luedtke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chambaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 108 (11), pp.1919-1949. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10994-019-05799-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338733v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Bayesian index policies for sequential resource allocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46 (2), pp.842-865. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1214/17-AOS1569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251606v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Spectral Algorithm with Additive Clustering for the Recovery of Overlapping Communities in Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lelarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 742, pp.3-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tcs.2017.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163147v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning the distribution with largest mean: two bandit frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Garivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 60, pp.114 - 131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/proc/201760114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449822v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Complexity of Best Arm Identification in Multi-Armed Bandit Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Garivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17, pp.1-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024894v2</w:t>
-              </w:r>
-[...112 lines deleted...]
-                <w:t xml:space="preserve">hal-04152484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7007,51 +7007,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05230052v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debabrota Basu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kaufmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2508.06377" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125233v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Poiani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jourdan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Degenne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125257v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Kone" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125311v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Richert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125339v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877368v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04714124v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Quang Tuan Dam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalric-Ambrym Maillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04809429v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Tuynman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811199v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Maria Metelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Restelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306221v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306214v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215441v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Al-Marjani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tirinzoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306228v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306210v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825099v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence R&#233;da" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sattar Vakili" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767412v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825103v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Baudry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rianne de Heide" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741302v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Russac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825101v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767409v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03289004v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Darwiche Domingues" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;nard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Valko" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02541790v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar D Domingues" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pirotta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02906985v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Jonsson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leurent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447244v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03289026v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864574v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172145v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Delahaye-Duriez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330187v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuedong Shang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396943v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Trinh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vernade" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Combes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006069v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Boursier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Mehrabian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Perchet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863486v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977552v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145200v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02152243v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Besson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02047225v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575419v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnefoi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76207-4_15" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01874637v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757297v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik Gajane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Urvoy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804581v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Koolen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629733v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729969v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Aziz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Anderton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javed Aslam" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01705292v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wcnc.2018.8377070" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535907v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter M. Koolen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273842v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322906v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Lattimore" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273838v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990254v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288407v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Korda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Munos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288406v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivaram Kalyanakrishnan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923683v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830033v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34106-9_18" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286442v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286440v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02006471v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seznec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533297v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Karelle Riviere" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123833v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07474946.2021.1847965" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886612v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533303v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2019.12.006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338733v3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Luedtke" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chambaz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-019-05799-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251606v3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AOS1569" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163147v3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonald" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lelarge" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.12.028" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449822v3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201760114" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024894v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152484v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Fijalkow" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03825097v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01736357v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01413183v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENST0056" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05230052v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debabrota Basu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kaufmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2508.06377" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125233v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Poiani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jourdan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Degenne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125257v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Kone" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125339v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Richert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125311v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877368v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04714124v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Quang Tuan Dam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalric-Ambrym Maillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04809429v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Tuynman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811199v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Maria Metelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Restelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306210v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306221v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306214v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215441v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Al-Marjani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tirinzoni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306228v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767409v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825099v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence R&#233;da" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sattar Vakili" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767412v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825103v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Baudry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rianne de Heide" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741302v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Russac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825101v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864574v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;nard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Darwiche Domingues" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Jonsson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172145v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Delahaye-Duriez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03289004v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Valko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02541790v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar D Domingues" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pirotta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02906985v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447244v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03289026v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330187v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuedong Shang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006069v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Boursier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Mehrabian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Perchet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396943v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Trinh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vernade" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Combes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863486v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977552v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145200v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02152243v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Besson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02047225v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575419v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnefoi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76207-4_15" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804581v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Koolen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757297v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik Gajane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Urvoy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01874637v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629733v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729969v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Aziz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Anderton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javed Aslam" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01705292v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wcnc.2018.8377070" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535907v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter M. Koolen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273842v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322906v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Lattimore" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273838v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990254v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288407v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Korda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Munos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923683v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288406v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivaram Kalyanakrishnan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286440v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830033v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34106-9_18" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286442v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152484v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Fijalkow" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02006471v3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seznec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886612v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533297v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Karelle Riviere" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123833v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07474946.2021.1847965" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533303v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2019.12.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338733v3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Luedtke" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chambaz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-019-05799-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251606v3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AOS1569" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163147v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonald" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lelarge" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.12.028" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449822v3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201760114" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024894v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03825097v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01736357v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01413183v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENST0056" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>