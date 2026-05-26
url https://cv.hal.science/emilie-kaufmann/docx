--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -787,243 +787,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding good policies in average-reward Markov Decision Processes without prior knowledge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Multi-Fidelity Best-Arm Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Poiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Degenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrienne Tuynman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emilie Kaufmann</w:t>
+                <w:t xml:space="preserve">Alberto Maria Metelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Restelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Vancouver (Canada), Canada</w:t>
+              <w:t xml:space="preserve">Advances in Neural Information Processing Systems (NeurIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Vancouver (BC), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809429v1</w:t>
+                <w:t xml:space="preserve">hal-04811199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Multi-Fidelity Best-Arm Identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Poiani</w:t>
+                <w:t xml:space="preserve">Finding good policies in average-reward Markov Decision Processes without prior knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Tuynman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Degenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcello Restelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Neural Information Processing Systems (NeurIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Vancouver (BC), Canada</w:t>
+              <w:t xml:space="preserve">NeurIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Vancouver (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811199v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Algorithms for Relaxed Pareto Set Identification</w:t>
               </w:r>
@@ -1098,217 +1098,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04306210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with Unknown Variances in Best-Arm Identification</w:t>
+                <w:t xml:space="preserve">An ε-Best-Arm Identification Algorithm for Fixed-Confidence and Beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Degenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmic Learning Theory (ALT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Singapore (SG), Singapore</w:t>
+              <w:t xml:space="preserve">Advances in Neural Information Processing Systems (NeurIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306221v1</w:t>
+                <w:t xml:space="preserve">hal-04306214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ε-Best-Arm Identification Algorithm for Fixed-Confidence and Beyond</w:t>
+                <w:t xml:space="preserve">Dealing with Unknown Variances in Best-Arm Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Degenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Neural Information Processing Systems (NeurIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">Algorithmic Learning Theory (ALT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Singapore (SG), Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306214v1</w:t>
+                <w:t xml:space="preserve">hal-04306221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Coverage for PAC Reinforcement Learning</w:t>
               </w:r>
@@ -1573,217 +1573,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Optimal Collaborative Learning in Bandits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sattar Vakili</w:t>
+                <w:t xml:space="preserve">Near Instance-Optimal PAC Reinforcement Learning for Deterministic MDPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tirinzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Al-Marjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2022 - 36th Conference on Neural Information Processing System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">EWRL 2022 - European Workshop on Reinforcement Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03825099v1</w:t>
+                <w:t xml:space="preserve">hal-03767412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near Instance-Optimal PAC Reinforcement Learning for Deterministic MDPs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aymen Al-Marjani</w:t>
+                <w:t xml:space="preserve">Near-Optimal Collaborative Learning in Bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Réda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sattar Vakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWRL 2022 - European Workshop on Reinforcement Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
+              <w:t xml:space="preserve">NeurIPS 2022 - 36th Conference on Neural Information Processing System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767412v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Top Two Algorithms Revisited</w:t>
               </w:r>
@@ -2074,601 +2074,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03825101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive reward-free exploration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Top-m identification for linear bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Réda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ménard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrée Delahaye-Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmic Learning Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 24th International Conference on Artificial Intelligence and Statistics (AISTATS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864574v1</w:t>
+                <w:t xml:space="preserve">hal-03172145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top-m identification for linear bandits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive reward-free exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Darwiche Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Jonsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrée Delahaye-Duriez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Edouard Leurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 24th International Conference on Artificial Intelligence and Statistics (AISTATS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Virtual, United States</w:t>
+              <w:t xml:space="preserve">Algorithmic Learning Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172145v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episodic reinforcement learning in finite MDPs: Minimax lower bounds revisited</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Fast active learning for pure exploration in reinforcement learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Darwiche Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Jonsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmic Learning Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Paris / Virtual, France</w:t>
+              <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03289004v1</w:t>
+                <w:t xml:space="preserve">hal-02906985v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kernel-based reinforcement Learning: A finite-time analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar D Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar D Domingues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ménard</w:t>
+                <w:t xml:space="preserve">Matteo Pirotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Valko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Vienna / Virtual, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541790v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast active learning for pure exploration in reinforcement learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Episodic reinforcement learning in finite MDPs: Minimax lower bounds revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Darwiche Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Valko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Algorithmic Learning Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Paris / Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906985v3</w:t>
+                <w:t xml:space="preserve">hal-03289004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Thompson Sampling strategies for support-aware CVaR bandits</w:t>
               </w:r>
@@ -2762,103 +2762,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A kernel-based approach to non-stationary reinforcement learning in metric spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar D Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar D Domingues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ménard</w:t>
+                <w:t xml:space="preserve">Matteo Pirotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Valko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, San Diego / Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2877,446 +2877,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03289026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-confidence guarantees for Bayesian best-arm identification</w:t>
+                <w:t xml:space="preserve">A Practical Algorithm for Multiplayer Bandits when Arm Means Vary Among Players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuedong Shang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rianne de Heide</w:t>
+                <w:t xml:space="preserve">Etienne Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michal Valko</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Mehrabian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Perchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">AISTATS 2020 - 23rd International Conference on Artificial Intelligence and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330187v2</w:t>
+                <w:t xml:space="preserve">hal-02006069v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Practical Algorithm for Multiplayer Bandits when Arm Means Vary Among Players</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Boursier</w:t>
+                <w:t xml:space="preserve">Solving Bernoulli Rank-One Bandits with Unimodal Thompson Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vianney Perchet</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vernade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISTATS 2020 - 23rd International Conference on Artificial Intelligence and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">ALT 2020 - 31st International Conference on Algorithmic Learning Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Diego, United States. pp.1 - 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006069v3</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396943v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving Bernoulli Rank-One Bandits with Unimodal Thompson Sampling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cindy Trinh</w:t>
+                <w:t xml:space="preserve">Fixed-confidence guarantees for Bayesian best-arm identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuedong Shang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rianne de Heide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard Combes</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Valko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALT 2020 - 31st International Conference on Algorithmic Learning Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, San Diego, United States. pp.1 - 28</w:t>
+              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396943v2</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330187v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning in Markov Decision Processes with Gap-Dependent Sample Complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Jonsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anders Jonsson</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar D Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Vancouver, France</w:t>
@@ -3440,77 +3440,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple dynamic bandit algorithm for hyper-parameter tuning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuedong Shang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Valko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Automated Machine Learning at International Conference on Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AutoML@ICML 2019 - 6th ICML Workshop on Automated Machine Learning, Jun 2019, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3617,77 +3617,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General parallel optimization without a metric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuedong Shang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Valko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithmic Learning Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3706,442 +3706,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047225v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Armed Bandit Learning in IoT Networks: Learning helps even in non-stationary settings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sequential Test for the Lowest Mean: From Thompson to Murphy Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Bonnefoi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lilian Besson</w:t>
+                <w:t xml:space="preserve">Wouter Koolen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Moy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques Palicot</w:t>
+                <w:t xml:space="preserve">Aurélien Garivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CROWNCOM 2017 - 12th EAI International Conference on Cognitive Radio Oriented Wireless Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Neural Information Processing Systems (NIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575419v2</w:t>
+                <w:t xml:space="preserve">hal-01804581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Test for the Lowest Mean: From Thompson to Murphy Sampling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrupt Bandits for Preserving Local Privacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratik Gajane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Urvoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Garivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Neural Information Processing Systems (NIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">ALT 2018 - Algorithmic Learning Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01804581v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrupt Bandits for Preserving Local Privacy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Urvoy</w:t>
+                <w:t xml:space="preserve">Adaptive black-box optimization got easier: HCT only needs local smoothness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuedong Shang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Valko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALT 2018 - Algorithmic Learning Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain</w:t>
+              <w:t xml:space="preserve">European Workshop on Reinforcement Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757297v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive black-box optimization got easier: HCT only needs local smoothness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xuedong Shang</w:t>
+                <w:t xml:space="preserve">Multi-Armed Bandit Learning in IoT Networks: Learning helps even in non-stationary settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bonnefoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michal Valko</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Reinforcement Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CROWNCOM 2017 - 12th EAI International Conference on Cognitive Radio Oriented Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Lisbon, Portugal. pp.173-185, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-76207-4_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874637v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575419v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Player Bandits Revisited</w:t>
               </w:r>
@@ -4343,51 +4343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE WCNC - IEEE Wireless Communications and Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Barcelona, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4503,51 +4503,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximin Action Identification: A New Bandit Framework for Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Garivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4598,51 +4598,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Explore-Then-Commit Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Garivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4693,51 +4693,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Best Arm Identification with Fixed Confidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Garivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4801,51 +4801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Garivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Learning Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Barcelona, Spain. pp.461-481</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4864,299 +4864,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990254v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thompson Sampling for one-dimensial exponential family bandits</w:t>
+                <w:t xml:space="preserve">Thompson sampling for one-dimensional exponential family bandits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaniel Korda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Munos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIPS 2013 - Neural Information Processing Systems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Lake Tahoe, United States</w:t>
+              <w:t xml:space="preserve">Advances in Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288407v1</w:t>
+                <w:t xml:space="preserve">hal-00923683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thompson sampling for one-dimensional exponential family bandits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Information Complexity in Bandit Subset Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Munos</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shivaram Kalyanakrishnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, United States</w:t>
+              <w:t xml:space="preserve">Conference On Learning Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Princeton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00923683v1</w:t>
+                <w:t xml:space="preserve">hal-02288406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Complexity in Bandit Subset Selection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thompson Sampling for one-dimensial exponential family bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaniel Korda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shivaram Kalyanakrishnan</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Munos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference On Learning Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Princeton, United States</w:t>
+              <w:t xml:space="preserve">NIPS 2013 - Neural Information Processing Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Lake Tahoe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288406v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Bayesian Upper Confidence Bounds for Bandit Problems</w:t>
               </w:r>
@@ -5168,51 +5168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Garivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics (AISTAT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, La Palma, Iles Canaries, Spain. pp.592-600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5231,226 +5231,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thompson Sampling: An Asymptotically Optimal Finite Time Analysis</w:t>
+                <w:t xml:space="preserve">Thompson Sampling : an asymptotically optimal finite time analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaniel Korda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Munos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALT 2012 - International Conference on Algorithmic Learning Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Algorithmic Learning Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lyon, France. pp.199-213</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830033v1</w:t>
+                <w:t xml:space="preserve">hal-02286442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thompson Sampling : an asymptotically optimal finite time analysis</w:t>
+                <w:t xml:space="preserve">Thompson Sampling: An Asymptotically Optimal Finite Time Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaniel Korda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Munos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Algorithmic Learning Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ALT 2012 - International Conference on Algorithmic Learning Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Lyon, France. pp.199-213, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-34106-9_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286442v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5867,51 +5867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Asymptotic Sequential Tests for Overlapping Hypotheses and application to near optimal arm identification in bandit models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Garivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5958,77 +5958,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning applications in drug development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Réda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Delahaye-Duriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18, pp.241-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6160,252 +6160,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338733v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Bayesian index policies for sequential resource allocation</w:t>
+                <w:t xml:space="preserve">A Spectral Algorithm with Additive Clustering for the Recovery of Overlapping Communities in Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lelarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/17-AOS1569⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 742, pp.3-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2017.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251606v3</w:t>
+                <w:t xml:space="preserve">hal-01163147v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Spectral Algorithm with Additive Clustering for the Recovery of Overlapping Communities in Networks</w:t>
+                <w:t xml:space="preserve">On Bayesian index policies for sequential resource allocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Lelarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 742, pp.3-26. </w:t>
+              <w:t xml:space="preserve">Annals of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (2), pp.842-865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2017.12.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/17-AOS1569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163147v3</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251606v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning the distribution with largest mean: two bandit frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Garivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 60, pp.114 - 131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6465,51 +6465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Garivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17, pp.1-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7007,51 +7007,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05230052v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debabrota Basu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kaufmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2508.06377" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125233v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Poiani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jourdan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Degenne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125257v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Kone" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125339v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Richert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125311v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877368v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04714124v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Quang Tuan Dam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalric-Ambrym Maillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04809429v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Tuynman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811199v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Maria Metelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Restelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306210v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306221v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306214v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215441v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Al-Marjani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tirinzoni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306228v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767409v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825099v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence R&#233;da" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sattar Vakili" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767412v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825103v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Baudry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rianne de Heide" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741302v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Russac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825101v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864574v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;nard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Darwiche Domingues" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Jonsson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172145v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Delahaye-Duriez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03289004v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Valko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02541790v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar D Domingues" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pirotta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02906985v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447244v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03289026v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330187v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuedong Shang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006069v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Boursier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Mehrabian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Perchet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396943v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Trinh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vernade" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Combes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863486v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977552v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145200v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02152243v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Besson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02047225v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575419v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnefoi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76207-4_15" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804581v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Koolen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757297v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik Gajane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Urvoy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01874637v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629733v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729969v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Aziz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Anderton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javed Aslam" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01705292v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wcnc.2018.8377070" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535907v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter M. Koolen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273842v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322906v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Lattimore" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273838v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990254v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288407v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Korda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Munos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923683v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288406v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivaram Kalyanakrishnan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286440v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830033v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34106-9_18" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286442v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152484v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Fijalkow" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02006471v3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seznec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886612v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533297v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Karelle Riviere" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123833v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07474946.2021.1847965" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533303v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2019.12.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338733v3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Luedtke" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chambaz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-019-05799-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251606v3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AOS1569" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163147v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonald" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lelarge" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.12.028" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449822v3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201760114" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024894v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03825097v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01736357v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01413183v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENST0056" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05230052v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debabrota Basu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kaufmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2508.06377" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125233v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Poiani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jourdan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Degenne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125257v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Kone" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125339v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Richert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125311v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877368v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04714124v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Quang Tuan Dam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalric-Ambrym Maillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811199v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Maria Metelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Restelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04809429v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Tuynman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306210v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306214v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306221v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215441v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Al-Marjani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tirinzoni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306228v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767409v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767412v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825099v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence R&#233;da" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sattar Vakili" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825103v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Baudry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rianne de Heide" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741302v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Russac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825101v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172145v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Delahaye-Duriez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864574v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;nard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Darwiche Domingues" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Jonsson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leurent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02906985v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02541790v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar D Domingues" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pirotta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Valko" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03289004v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447244v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03289026v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006069v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Boursier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Mehrabian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Perchet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396943v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Trinh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vernade" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Combes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330187v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuedong Shang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863486v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977552v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145200v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02152243v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Besson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02047225v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804581v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Koolen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757297v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik Gajane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Urvoy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01874637v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575419v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnefoi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76207-4_15" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629733v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729969v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Aziz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Anderton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javed Aslam" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01705292v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wcnc.2018.8377070" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535907v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter M. Koolen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273842v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322906v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Lattimore" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273838v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990254v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923683v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Korda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Munos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288406v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivaram Kalyanakrishnan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288407v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286440v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286442v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830033v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34106-9_18" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152484v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Fijalkow" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02006471v3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seznec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886612v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533297v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Karelle Riviere" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123833v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07474946.2021.1847965" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533303v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2019.12.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338733v3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Luedtke" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chambaz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-019-05799-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163147v3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonald" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lelarge" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.12.028" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251606v3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AOS1569" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449822v3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201760114" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024894v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03825097v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01736357v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01413183v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENST0056" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>