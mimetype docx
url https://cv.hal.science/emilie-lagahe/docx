--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,721 +66,721 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimisation de la stratégie d'alerte multi-vecteur à Saint-Barthélemy dans le cadre du projet SAFE SAINT BARTH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miangaly Rakoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Péroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lagahé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DGPR, Oct 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages de la cartographie et l’analyse spatiale pour l’aide à la planification des évacuations en cas d’alerte tsunami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Péroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lagahé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GEORISQUE 2020 : L’INFORMATION GEOGRAPHIQUE AU SERVICE DE LA GESTION DES RISQUES ET DES CRISES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Mar 2020, Nimes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffuser la connaissance scientifique au moyen des StoryMaps et des outils de cartographie dynamique associés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Péroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lagahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géo-événement SIG 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESRI, Oct 2020, Virtual conference, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panorama socio-technique de la télédétection satellitaire dans les Petites Antilles : analyse diachronique et perspectives d’application à l’OHM Port Caraïbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lagahé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire annuel de l’Observatoire Hommes-Milieux Port Caraïbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Pointe-à-Pitre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incertitudes et controverses dans la mise en carte de la nature : l’exemple des Znieff dans des « hotspots » de la biodiversité mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Raphaël Gros-Désormeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lagahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Tupiassu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de la gouvernance informationnelle de l'environnement en Guyane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Cayenne, Guyane française</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsunami Evacuation Mapping Workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Péroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lagahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. Montpellier, France. 2025, pp.254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169912v1</w:t>
-              </w:r>
-[...544 lines deleted...]
-                <w:t xml:space="preserve">hal-02971663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -798,90 +798,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construction et appropriation de plans d'évacuation face au risque tsunami à Mayotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Said Hachim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Péroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahad Idaroussi Tsimanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -955,90 +955,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'information géographique et la cartographie au service des retours d'expériences scientifiques pos-catastrophes - Antilles, saison cyclonique 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Péroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lagahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Candela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1080,64 +1080,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drone et cartographie post-désastre : exemples d’applications sur un territoire cycloné (Petites Antilles du Nord, ouragan Irma, septembre 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Péroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Candela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1322,90 +1322,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'accessibilité territoriale pour l'aide à la gestion de crise tsunami (Mayotte, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Péroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lagahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1600,51 +1600,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des tensions spatiales à la Martinique : indice de réponse global</w:t>
+                <w:t xml:space="preserve">Cartographie des tensions spatiales au sein des Znieff à la Martinique : modèle d'accessibilité à la connaissance botaniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raphaël Gros-Desormeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosita Labarde</w:t>
@@ -1681,75 +1681,75 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR 8053 LC2S. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675077v1</w:t>
+                <w:t xml:space="preserve">hal-01675073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des tensions spatiales au sein des Znieff à la Martinique : modèle d'accessibilité à la connaissance botaniste</w:t>
+                <w:t xml:space="preserve">Cartographie des tensions spatiales à la Martinique : indice de réponse global</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raphaël Gros-Desormeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosita Labarde</w:t>
@@ -1786,51 +1786,51 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR 8053 LC2S. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675073v1</w:t>
+                <w:t xml:space="preserve">hal-01675077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1985,51 +1985,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169912v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Monnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lagah&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324826v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miangaly Rakoto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986645v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986631v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Barbier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637052v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02971663v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rapha&#235;l Gros-D&#233;sormeaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagarde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Tupiassu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260768v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Said Hachim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Idaroussi Tsimanda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607820v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607811v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinet Freddy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-17700952" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02521965v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nicolas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pagney B&#233;nito-Espinal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gobinddass" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484408v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;roche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sahal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.693.0502" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852140v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Boutrin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Veilleur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rapha&#235;l Gros-Desormeaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coisy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Mauvois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675077v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosita Labarde" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lagarde" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675073v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324826v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miangaly Rakoto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lagah&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986645v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986631v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Barbier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637052v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02971663v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rapha&#235;l Gros-D&#233;sormeaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagarde" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Tupiassu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169912v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Monnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260768v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Said Hachim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Idaroussi Tsimanda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607820v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607811v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinet Freddy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-17700952" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02521965v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nicolas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pagney B&#233;nito-Espinal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gobinddass" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484408v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;roche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sahal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.693.0502" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852140v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Boutrin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Veilleur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rapha&#235;l Gros-Desormeaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coisy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Mauvois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675073v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosita Labarde" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lagarde" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675077v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>