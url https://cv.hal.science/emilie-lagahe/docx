--- v1 (2026-04-06)
+++ v2 (2026-05-09)
@@ -949,286 +949,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'information géographique et la cartographie au service des retours d'expériences scientifiques pos-catastrophes - Antilles, saison cyclonique 2017</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drone et cartographie post-désastre : exemples d’applications sur un territoire cycloné (Petites Antilles du Nord, ouragan Irma, septembre 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Péroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Candela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Grancher</w:t>
+                <w:t xml:space="preserve">Tony Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinet Freddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartes et géomatiques (revue du CFC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 245-246, pp.163-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62437/cixz348-656etyknpgmcw-17700952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03607820v1</w:t>
+                <w:t xml:space="preserve">hal-03607811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drone et cartographie post-désastre : exemples d’applications sur un territoire cycloné (Petites Antilles du Nord, ouragan Irma, septembre 2017)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'information géographique et la cartographie au service des retours d'expériences scientifiques pos-catastrophes - Antilles, saison cyclonique 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Péroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lagahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Candela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vinet Freddy</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cartes et géomatiques (revue du CFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 245-246, pp.141-161</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607811v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les catastrophes cycloniques de septembre 2017 dans la Caraïbe insulaire au prisme de la pauvreté et des fragilités sociétales</w:t>
               </w:r>
@@ -1985,51 +1985,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324826v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miangaly Rakoto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lagah&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986645v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986631v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Barbier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637052v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02971663v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rapha&#235;l Gros-D&#233;sormeaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagarde" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Tupiassu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169912v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Monnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260768v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Said Hachim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Idaroussi Tsimanda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607820v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607811v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinet Freddy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-17700952" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02521965v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nicolas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pagney B&#233;nito-Espinal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gobinddass" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484408v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;roche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sahal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.693.0502" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852140v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Boutrin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Veilleur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rapha&#235;l Gros-Desormeaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coisy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Mauvois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675073v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosita Labarde" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lagarde" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675077v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324826v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miangaly Rakoto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lagah&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986645v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986631v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Barbier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637052v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02971663v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rapha&#235;l Gros-D&#233;sormeaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagarde" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Tupiassu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169912v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Monnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260768v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Said Hachim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Idaroussi Tsimanda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607811v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinet Freddy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-17700952" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02521965v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nicolas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pagney B&#233;nito-Espinal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gobinddass" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484408v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;roche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sahal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.693.0502" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852140v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Boutrin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Veilleur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rapha&#235;l Gros-Desormeaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coisy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Mauvois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675073v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosita Labarde" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lagarde" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675077v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>