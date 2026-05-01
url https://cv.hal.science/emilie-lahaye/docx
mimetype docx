--- v0 (2026-03-18)
+++ v1 (2026-05-01)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imbalanced innervation of the hypothalamic paraventricular nucleus by the AgRP and α-MSH axonal projections in germ-free mice</w:t>
+                <w:t xml:space="preserve">Targeted proteomics reveal α-MSH-like Enterobacterial ClpB protein in gut microbiota of patients with anorexia nervosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oarii Vahirua</w:t>
+                <w:t xml:space="preserve">Lisa Bremard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Wallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna El Mehdi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Lahaye</w:t>
+                <w:t xml:space="preserve">Mohamed Amine Ben Mlouka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Balvay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rabot</w:t>
+                <w:t xml:space="preserve">Jochen Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000549483⟩</w:t>
+              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41522-025-00850-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05403527v1</w:t>
+                <w:t xml:space="preserve">hal-05383925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted proteomics reveal α-MSH-like Enterobacterial ClpB protein in gut microbiota of patients with anorexia nervosa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imbalanced innervation of the hypothalamic paraventricular nucleus by the AgRP and α-MSH axonal projections in germ-free mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oarii Vahirua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Bremard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lisa Wallart</w:t>
+                <w:t xml:space="preserve">Mouna El Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amine Ben Mlouka</w:t>
+                <w:t xml:space="preserve">Aurélie Balvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jochen Seitz</w:t>
+                <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (1), pp.219. </w:t>
+              <w:t xml:space="preserve">Developmental Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41522-025-00850-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000549483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383925v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Role of Immunoglobulin G as an Oxytocin-Carrier Protein</w:t>
               </w:r>
@@ -625,51 +625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Balanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bremard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -889,51 +889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Do Rego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1559,398 +1559,402 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probiotic Strain Hafnia Alvei Displays Superior Glucose Lowering Properties in an in Vitro Model of Nutrient-Induced Bacterial Growth as Compared to Escherichia Coli</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of Oxytocin-Antigen Mimetic Protein in Lactobacillus and Its Validation in an Animal Model of Autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Maucotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Rouen, France. 2024</w:t>
+              <w:t xml:space="preserve">Final Symposium of Transversal “Microbiota” Program</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169246v1</w:t>
+                <w:t xml:space="preserve">hal-05169112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Oxytocin-Antigen Mimetic Protein in Lactobacillus and Its Validation in an Animal Model of Autism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immunoneutralization of Enterobacterial ClpB Protein Protects Mice against Activity-Based Anorexia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julie Maucotel</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Wallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Do Rego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Do Rego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final Symposium of Transversal “Microbiota” Program</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05169112v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunoneutralization of Enterobacterial ClpB Protein Protects Mice against Activity-Based Anorexia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+                <w:t xml:space="preserve">Targeted Proteomics Reveals α-MSH-like Bacterial Proteins in Human Gut Microbiota - Relevance to Anorexia Nervosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bremard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Do Rego</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Ben Mlouka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final Symposium of Transversal “Microbiota” Program</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France. 2024</w:t>
+              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rouen, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169088v1</w:t>
+                <w:t xml:space="preserve">hal-05169442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Enterobacterial ClpB Protein Immunization on Feeding and Locomotor Behavior and Gut Microbiota Composition in Mice with Activity-Based Anorexia</w:t>
               </w:r>
@@ -2180,402 +2184,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted Proteomics Reveals α-MSH-like Bacterial Proteins in Human Gut Microbiota - Relevance to Anorexia Nervosa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Probiotic Strain Hafnia Alvei Displays Superior Glucose Lowering Properties in an in Vitro Model of Nutrient-Induced Bacterial Growth as Compared to Escherichia Coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Balanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bremard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergueï O. Fetissov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rouen, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169442v1</w:t>
+                <w:t xml:space="preserve">hal-05169246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Oxytocin-Antigen Mimetic Proteins in Lactobacillus Salivarius and Their Functional Validation in an Animal Model of Autism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immunoneutralization of Enterobacterial ClpB Protein Protects Mice against Activity-Based Anorexia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julie Maucotel</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Wallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Do Rego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Do Rego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Human Microbiome Consortium Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Rome, Italy. 2024</w:t>
+              <w:t xml:space="preserve">46ème Colloque de La Société de Neuroendocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Nice, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169086v1</w:t>
+                <w:t xml:space="preserve">hal-05169089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunoneutralization of Enterobacterial ClpB Protein Protects Mice against Activity-Based Anorexia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of Oxytocin-Antigen Mimetic Proteins in Lactobacillus Salivarius and Their Functional Validation in an Animal Model of Autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Do Rego</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Maucotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46ème Colloque de La Société de Neuroendocrinologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Nice, France. 2024</w:t>
+              <w:t xml:space="preserve">10th International Human Microbiome Consortium Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rome, Italy. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169089v1</w:t>
+                <w:t xml:space="preserve">hal-05169086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Enterobacterial ClpB Protein Immunization on Feeding and Locomotor Behavior and Gut Microbiota Composition in Mice with Activity-Based Anorexia</w:t>
               </w:r>
@@ -2837,77 +2837,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Chan</w:t>
+                <w:t xml:space="preserve">Arnaud Arabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maucotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of PsychoNeuroImmunology Research Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Halifax, Canada</w:t>
@@ -2962,77 +2962,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Chan</w:t>
+                <w:t xml:space="preserve">Arnaud Arabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maucotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46ème Colloque de La Société de Neuroendocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Nice, France</w:t>
@@ -3186,51 +3186,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Term Dynamics of Enterobacterial ClpB Protein and DNA in Adolescents with Anorexia Nervosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3547,51 +3547,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of Oxytocin Signalling by Immunoglobulin G in Stress-Related Disorders</w:t>
+                <w:t xml:space="preserve">Oxytocin Signalling Is Modulated by Immunoglobulin G - Relevance to Aggressive Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henning Vaeroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lahaye</w:t>
@@ -3626,73 +3626,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th MNS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Dubrovnik, Croatia. 2022</w:t>
+              <w:t xml:space="preserve">39th IUPS Congress (International Union of Physiological Sciences)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Beijing, China. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167743v1</w:t>
+                <w:t xml:space="preserve">hal-05167745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunoglobulin G Is an Oxytocin-Binding Protein in Plasma – Role in Oxytocin Receptor Activation and Relevance to Aggressive Behavior</w:t>
               </w:r>
@@ -3797,63 +3797,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxytocin Signalling Is Modulated by Immunoglobulin G - Relevance to Aggressive Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henning Vaeroy</w:t>
+                <w:t xml:space="preserve">Immunoglobulin G Is an Oxytocin-Binding Protein in Plasma – Role in Oxytocin Receptor Activation and Relevance to Human Behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Værøy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3876,109 +3876,109 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th IUPS Congress (International Union of Physiological Sciences)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Beijing, China. 2022</w:t>
+              <w:t xml:space="preserve">Nobel Symposium #170 "Neuropeptides: The Diverse Dialects of the Nervous System Nobel Forum"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Stockholm, Sweden. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167745v1</w:t>
+                <w:t xml:space="preserve">hal-05167656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunoglobulin G Is an Oxytocin-Binding Protein in Plasma – Role in Oxytocin Receptor Activation and Relevance to Human Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henning Værøy</w:t>
+                <w:t xml:space="preserve">Modulation of Oxytocin Signalling by Immunoglobulin G in Stress-Related Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Vaeroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4001,73 +4001,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nobel Symposium #170 "Neuropeptides: The Diverse Dialects of the Nervous System Nobel Forum"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Stockholm, Sweden. 2022</w:t>
+              <w:t xml:space="preserve">8th MNS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dubrovnik, Croatia. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167656v1</w:t>
+                <w:t xml:space="preserve">hal-05167743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of Oxytocin Signalling by Immunoglobulin G in Agressive Behavior</w:t>
               </w:r>
@@ -4611,77 +4611,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Chan</w:t>
+                <w:t xml:space="preserve">Arnaud Arabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maucotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of PsychoNeuroImmunology Research Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Halifax, Canada</w:t>
@@ -4736,77 +4736,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Chan</w:t>
+                <w:t xml:space="preserve">Arnaud Arabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maucotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rouen, France</w:t>
@@ -4861,77 +4861,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Chan</w:t>
+                <w:t xml:space="preserve">Arnaud Arabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maucotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45ème Colloque de La Société de Neuroendocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Rouen, France</w:t>
@@ -5336,51 +5336,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05353691v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Andrea Andreani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lahaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wallart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthi Duraisamy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2025.106152" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05403527v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oarii Vahirua" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Mehdi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Balvay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000549483" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05383925v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bremard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Mlouka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Seitz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-025-00850-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156592v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; O. Fetissov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2024.171221" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154976v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Balanche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16162677" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155769v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Takhlidjt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chartrel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Herpertz-Dahlmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Baines" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000539316" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154977v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nicol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Do Rego" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Do Rego" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/erv.3004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154907v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliy A. Zolotarev" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir O. Murovets" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya L. Sepp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor A. Sozontov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina A. Lukina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241310590" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154716v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning V&#230;r&#248;y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Cherifi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13020237" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149067v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubessy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Benard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44192-023-00048-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153690v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Molfino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ida Amabile" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Imbimbo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Emiliani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesarina Ramaccini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2020.110952" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169246v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05169112v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arabo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maucotel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169088v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168290v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia A. Andreani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168291v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169442v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169086v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169089v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05168313v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169255v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kadzielski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Siniscalco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05168300v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05169107v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169254v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169087v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168188v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie B&#233;nard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Vaeroy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168191v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167743v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167654v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167745v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167656v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167742v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167744v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167653v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167655v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163705v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163706v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163611v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163613v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162767v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05353691v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Andrea Andreani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lahaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wallart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthi Duraisamy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2025.106152" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05383925v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bremard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Mlouka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Seitz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-025-00850-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05403527v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oarii Vahirua" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Mehdi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Balvay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000549483" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156592v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; O. Fetissov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2024.171221" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154976v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Balanche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16162677" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155769v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Takhlidjt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chartrel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Herpertz-Dahlmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Baines" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000539316" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154977v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nicol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Do Rego" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Do Rego" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/erv.3004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154907v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliy A. Zolotarev" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir O. Murovets" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya L. Sepp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor A. Sozontov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina A. Lukina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241310590" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154716v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning V&#230;r&#248;y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Cherifi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13020237" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149067v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubessy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Benard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44192-023-00048-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153690v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Molfino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ida Amabile" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Imbimbo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Emiliani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesarina Ramaccini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2020.110952" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05169112v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arabo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maucotel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169088v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169442v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168290v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia A. Andreani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168291v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169246v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169089v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169086v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05168313v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169255v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kadzielski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Siniscalco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05168300v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05169107v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169254v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169087v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168188v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie B&#233;nard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Vaeroy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168191v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167745v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167654v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167656v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167743v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167742v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167744v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167653v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167655v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163705v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163706v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163611v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163613v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162767v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>