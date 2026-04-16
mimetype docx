--- v1 (2026-03-26)
+++ v2 (2026-04-16)
@@ -100,559 +100,559 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A summer in the greater Paris: trophic status of peri-urban lakes shapes prokaryotic community structure and functional potential</w:t>
+                <w:t xml:space="preserve">Detection and quantification of microcystins in the mucilage of colonial cyanobacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Foucault</w:t>
+                <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Halary</w:t>
+                <w:t xml:space="preserve">Oceane Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Duval</w:t>
+                <w:t xml:space="preserve">Véronique Savar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midoli Goto</w:t>
+                <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Marie</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enora Briand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20, </w:t>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 265, pp.108500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40793-025-00681-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2025.108500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04953741v1</w:t>
+                <w:t xml:space="preserve">hal-05232960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The threat is in the details – critical gap in ecotoxicological assessment of Microcystis blooms revealed by critical distinctions of genotype effects induced on Medaka fish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Survey of Microcystin-Producing Cyanobacteria in French Lakes of Various Trophic Status Using Environmental and Cyanobacterial Parameters and an Active Mussel Biomonitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Marie</w:t>
+                <w:t xml:space="preserve">Alexandra Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maiwenn Le Meur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Duval</w:t>
+                <w:t xml:space="preserve">Luc Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Quiquand</w:t>
+                <w:t xml:space="preserve">N. Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Lance</w:t>
+                <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 387, pp.127344. </w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (5), pp.245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.127344⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxins17050245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349474v1</w:t>
+                <w:t xml:space="preserve">hal-05095365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of Microcystin-Producing Cyanobacteria in French Lakes of Various Trophic Status Using Environmental and Cyanobacterial Parameters and an Active Mussel Biomonitoring</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A summer in the greater Paris: trophic status of peri-urban lakes shapes prokaryotic community structure and functional potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Lepoutre</w:t>
+                <w:t xml:space="preserve">Pierre Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Brient</w:t>
+                <w:t xml:space="preserve">Sébastien Halary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Maurin</w:t>
+                <w:t xml:space="preserve">Charlotte Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Guillon</w:t>
+                <w:t xml:space="preserve">Midoli Goto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins17050245⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40793-025-00681-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095365v1</w:t>
+                <w:t xml:space="preserve">hal-04953741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and quantification of microcystins in the mucilage of colonial cyanobacteria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The threat is in the details – critical gap in ecotoxicological assessment of Microcystis blooms revealed by critical distinctions of genotype effects induced on Medaka fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oceane Reignier</w:t>
+                <w:t xml:space="preserve">Benjamin Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Savar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Maiwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Quiquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 265, pp.108500. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 387, pp.127344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2025.108500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.127344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05232960v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of total microcystins by Lemieux oxidation and liquid chromatography-mass spectrometry in fish and mussels tissues : Optimization and comparison of protocols</w:t>
               </w:r>
@@ -690,51 +690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda J. Foss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 950, pp.175339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -768,103 +768,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights on the Organ-Dependent, Molecular Sexual Dimorphism in the Zebra Mussel, Dreissena polymorpha, Revealed by Ultra-High-Performance Liquid Chromatography–Tandem Mass Spectrometry Metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sartor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (10), pp.1046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -915,51 +915,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Total-Forms of Cyanotoxins Microcystins in Biological Matrices: A Methodological Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1032,90 +1032,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ use of bivalves and passive samplers to reveal water contamination by microcystins along a freshwater-marine continuum in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lance Emilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Savar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 204, pp.117620. </w:t>
@@ -1166,64 +1166,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatoxin-a: overview on a harmful cyanobacterial neurotoxin from the environmental scale to the molecular target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Quiblier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1421,51 +1421,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free or Protein-Bound Microcystin Accumulation by Freshwater Bivalves as a Tool to Evaluate Water Contamination by Microcystin-Producing Cyanobacteria?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Grilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1473,51 +1473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (10), pp.3426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1545,282 +1545,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstrated transfer of cyanobacteria and cyanotoxins along a freshwater-marine continuum in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decline of freshwater gastropods exposed to recurrent interacting stressors implying cyanobacteria proliferations and droughts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zouher Amzil</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claudia Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lance</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2019.101639⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (1), pp.79-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10452-019-09674-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02280455v1</w:t>
+                <w:t xml:space="preserve">hal-01976647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decline of freshwater gastropods exposed to recurrent interacting stressors implying cyanobacteria proliferations and droughts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demonstrated transfer of cyanobacteria and cyanotoxins along a freshwater-marine continuum in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bormans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouher Amzil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Gérard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emilien Mineaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Savar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 53 (1), pp.79-96. </w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 87, pp.101639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10452-019-09674-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2019.101639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976647v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du transfert des cyanotoxines, des eaux douces aux estuaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Regards sur 10 ans de recherche, le PNR EST de 2006 à 2015, 8, pp.123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1845,51 +1845,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation and detoxication responses of the gastropod Lymnaea stagnalis to single and combined exposures to natural (cyanobacteria) and anthropogenic (the herbicide RoundUp® Flash) stressors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia L. Desprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1897,51 +1897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bente Frost Holbech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 177, pp.116-124. </w:t>
@@ -1979,51 +1979,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of trophic transfer of microcystins from the gastropod Lymnaea stagnalis to the fish Gasterosteus aculeatus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2113,51 +2113,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histopathology and microcystin distribution in Lymnaea stagnalis (Gastropoda) following toxic cyanobacterial or dissolved microcystin-LR exposure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Josso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2285,77 +2285,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Poullain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 157 (2), pp.609-617. </w:t>
@@ -2562,64 +2562,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of bivalves to evaluate the transfer of cyanobacteria and cyanotoxins from fresh to estuarine waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouher Amzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2687,103 +2687,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of bivalves for the biosurvey of environmental contamination by cyanobacterial toxins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouher Amzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence nationale GdR Phycotox &amp; GIS Cyano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Gif sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2808,77 +2808,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acclimatisation strategies in gastropods to environmental pollutants: Response of L. stagnalis to toxic cyanobacteria and pesticide exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Desprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2974,90 +2974,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and quantification of cyanotoxins in the mucilage of natural Microcystis colonies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceane Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Savar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lance Emilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Toxic Cyanobacteria (ICTC13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Chania Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3082,103 +3082,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and quantification of cyanotoxins in the mucilage of natural Microcystis colonies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceane Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Savar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lance Emilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées GDR e-TOX 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Cestas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3203,90 +3203,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyanobacteria and cyanotoxins in estuarine waters and sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Savar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Mineaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3328,77 +3328,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acclimatisation strategies in gastropods to environmental pollutants: Mixture toxicity of a pesticide and cyanobacterial toxins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Wiegand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3436,90 +3436,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert trophique de cyanotoxines entre le gastéropode Lymnaea stagnalis et le poisson Gasterosteus aculeatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du GIS Cyanobactéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3615,51 +3615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐françois Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouher Amzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Berdalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3810,314 +3810,314 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l’Anses relatif à la réévaluation des risques sanitaires prenant en compte la construction et la mise à jour de valeurs sanitaires de référence (externe et interne) du chlordécone</w:t>
+                <w:t xml:space="preserve">Avis et rapport révisés de l'ANSES relatif à l’état des connaissances sur les huiles essentielles et les plantes d’intérêt pour la phytothérapie et l’aromathérapie des animaux producteurs de denrées alimentaires et proposition d’une méthodologie d’évaluation des risques pour la santé humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fabrice Nesslany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Tack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claude Atgié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2018-SA-0166, Anses. 2022, 110 p</w:t>
+              <w:t xml:space="preserve">saisine 2020- SA-0083, ANSES. 2022, 284 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04082034v1</w:t>
+                <w:t xml:space="preserve">hal-04930813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis et rapport révisés de l'ANSES relatif à l’état des connaissances sur les huiles essentielles et les plantes d’intérêt pour la phytothérapie et l’aromathérapie des animaux producteurs de denrées alimentaires et proposition d’une méthodologie d’évaluation des risques pour la santé humaine</w:t>
+                <w:t xml:space="preserve">Avis de l’Anses relatif à la réévaluation des risques sanitaires prenant en compte la construction et la mise à jour de valeurs sanitaires de référence (externe et interne) du chlordécone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Atgié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Yasmine Dechraoui Bottein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2018-SA-0166, Anses. 2022, 110 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Nesslany</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-04930813v1</w:t>
+                <w:t xml:space="preserve">anses-04082034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualisation de l’évaluation des risques liés à la présence de cyanobactéries et leurs toxines dans les eaux destinées à l’alimentation, les eaux de loisirs et les eaux destinées aux activités de pêche professionnelle et de loisir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Quiblier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouher Amzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4351,51 +4351,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953741v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foucault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halary" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midoli Goto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00681-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349474v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiwenn Le Meur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Quiquand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lance" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127344" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095365v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lepoutre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brient" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maurin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17050245" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232960v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bormans" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Reignier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Savar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Briand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2025.108500" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04973434v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouteiller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronel Bir&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J. Foss" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gu&#233;rin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175339" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314097v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sartor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13101046" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03813059v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14080550" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357759v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lance Emilie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Robert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117620" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065970v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Colas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiblier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tricoire-Leignel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.110590" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02862833v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bormans" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Savar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legrand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mineaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-020-09764-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207543v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Grilot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jean" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10103426" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280455v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Mineaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2019.101639" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01976647v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia G&#233;rard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-019-09674-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01778216v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01345296v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Desprat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente Frost Holbech" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gerard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2016.05.024" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916719v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Petit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Paty" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2013.09.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496039v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Josso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dietrich" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ernst" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2010.02.014" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCNSXV90-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450634v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Poullain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.08.017" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0FBXJBJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04361102v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Barjhoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouquillon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cosio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374581v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brient" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lepoutre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Savar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01628996v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepoutre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01101816v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desprat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wiegand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034569v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034619v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Savar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374436v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Legrand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Robert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159039v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01103365v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211102v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Abadie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04928913v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leblanc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Scippo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082034v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Atgi&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yasmine Dechraoui Bottein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04930813v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nesslany" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266191v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232960v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bormans" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Reignier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Savar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lance" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Briand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2025.108500" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lepoutre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brient" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maurin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17050245" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953741v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foucault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midoli Goto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00681-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiwenn Le Meur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Quiquand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127344" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04973434v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouteiller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronel Bir&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J. Foss" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gu&#233;rin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175339" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314097v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sartor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13101046" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03813059v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14080550" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357759v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lance Emilie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Robert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117620" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065970v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Colas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiblier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tricoire-Leignel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.110590" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02862833v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bormans" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Savar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legrand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mineaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-020-09764-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207543v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Grilot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jean" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10103426" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01976647v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia G&#233;rard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-019-09674-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280455v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Mineaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2019.101639" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01778216v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01345296v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Desprat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente Frost Holbech" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gerard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2016.05.024" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916719v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Petit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Paty" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2013.09.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496039v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Josso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dietrich" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ernst" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2010.02.014" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCNSXV90-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450634v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Poullain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.08.017" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0FBXJBJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04361102v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Barjhoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouquillon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cosio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374581v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brient" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lepoutre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Savar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01628996v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepoutre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01101816v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desprat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wiegand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034569v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034619v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Savar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374436v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Legrand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Robert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159039v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01103365v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211102v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Abadie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04928913v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leblanc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Scippo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04930813v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nesslany" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Atgi&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082034v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yasmine Dechraoui Bottein" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266191v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>