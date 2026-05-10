--- v2 (2026-04-16)
+++ v3 (2026-05-10)
@@ -100,559 +100,559 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and quantification of microcystins in the mucilage of colonial cyanobacteria</w:t>
+                <w:t xml:space="preserve">A summer in the greater Paris: trophic status of peri-urban lakes shapes prokaryotic community structure and functional potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Bormans</w:t>
+                <w:t xml:space="preserve">Pierre Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oceane Reignier</w:t>
+                <w:t xml:space="preserve">Sébastien Halary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Savar</w:t>
+                <w:t xml:space="preserve">Charlotte Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Lance</w:t>
+                <w:t xml:space="preserve">Midoli Goto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enora Briand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 265, pp.108500. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2025.108500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40793-025-00681-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05232960v1</w:t>
+                <w:t xml:space="preserve">hal-04953741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of Microcystin-Producing Cyanobacteria in French Lakes of Various Trophic Status Using Environmental and Cyanobacterial Parameters and an Active Mussel Biomonitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The threat is in the details – critical gap in ecotoxicological assessment of Microcystis blooms revealed by critical distinctions of genotype effects induced on Medaka fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maiwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Quiquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lance</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (5), pp.245. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 387, pp.127344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins17050245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.127344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095365v1</w:t>
+                <w:t xml:space="preserve">hal-05349474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A summer in the greater Paris: trophic status of peri-urban lakes shapes prokaryotic community structure and functional potential</w:t>
+                <w:t xml:space="preserve">Detection and quantification of microcystins in the mucilage of colonial cyanobacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Foucault</w:t>
+                <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Halary</w:t>
+                <w:t xml:space="preserve">Oceane Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Duval</w:t>
+                <w:t xml:space="preserve">Véronique Savar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midoli Goto</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enora Briand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40793-025-00681-x⟩</w:t>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 265, pp.108500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2025.108500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04953741v1</w:t>
+                <w:t xml:space="preserve">hal-05232960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The threat is in the details – critical gap in ecotoxicological assessment of Microcystis blooms revealed by critical distinctions of genotype effects induced on Medaka fish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Survey of Microcystin-Producing Cyanobacteria in French Lakes of Various Trophic Status Using Environmental and Cyanobacterial Parameters and an Active Mussel Biomonitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Lepoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Marie</w:t>
+                <w:t xml:space="preserve">Luc Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maiwenn Le Meur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Duval</w:t>
+                <w:t xml:space="preserve">N. Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Quiquand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Lance</w:t>
+                <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 387, pp.127344. </w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (5), pp.245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.127344⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxins17050245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349474v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of total microcystins by Lemieux oxidation and liquid chromatography-mass spectrometry in fish and mussels tissues : Optimization and comparison of protocols</w:t>
               </w:r>
@@ -690,51 +690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda J. Foss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 950, pp.175339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -768,103 +768,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights on the Organ-Dependent, Molecular Sexual Dimorphism in the Zebra Mussel, Dreissena polymorpha, Revealed by Ultra-High-Performance Liquid Chromatography–Tandem Mass Spectrometry Metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sartor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (10), pp.1046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -915,51 +915,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Total-Forms of Cyanotoxins Microcystins in Biological Matrices: A Methodological Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1032,90 +1032,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ use of bivalves and passive samplers to reveal water contamination by microcystins along a freshwater-marine continuum in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lance Emilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Savar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 204, pp.117620. </w:t>
@@ -1166,64 +1166,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatoxin-a: overview on a harmful cyanobacterial neurotoxin from the environmental scale to the molecular target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Quiblier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1421,51 +1421,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free or Protein-Bound Microcystin Accumulation by Freshwater Bivalves as a Tool to Evaluate Water Contamination by Microcystin-Producing Cyanobacteria?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Grilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1473,51 +1473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (10), pp.3426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1545,282 +1545,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decline of freshwater gastropods exposed to recurrent interacting stressors implying cyanobacteria proliferations and droughts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demonstrated transfer of cyanobacteria and cyanotoxins along a freshwater-marine continuum in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bormans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Gérard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zouher Amzil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Mineaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Savar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10452-019-09674-8⟩</w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 87, pp.101639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2019.101639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976647v1</w:t>
+                <w:t xml:space="preserve">hal-02280455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstrated transfer of cyanobacteria and cyanotoxins along a freshwater-marine continuum in France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decline of freshwater gastropods exposed to recurrent interacting stressors implying cyanobacteria proliferations and droughts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Mineaud</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claudia Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lance</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 87, pp.101639. </w:t>
+              <w:t xml:space="preserve">Aquatic Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (1), pp.79-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2019.101639⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10452-019-09674-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02280455v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du transfert des cyanotoxines, des eaux douces aux estuaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Regards sur 10 ans de recherche, le PNR EST de 2006 à 2015, 8, pp.123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1845,51 +1845,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation and detoxication responses of the gastropod Lymnaea stagnalis to single and combined exposures to natural (cyanobacteria) and anthropogenic (the herbicide RoundUp® Flash) stressors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia L. Desprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1897,51 +1897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bente Frost Holbech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 177, pp.116-124. </w:t>
@@ -1979,51 +1979,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of trophic transfer of microcystins from the gastropod Lymnaea stagnalis to the fish Gasterosteus aculeatus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2113,51 +2113,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histopathology and microcystin distribution in Lymnaea stagnalis (Gastropoda) following toxic cyanobacterial or dissolved microcystin-LR exposure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Josso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2285,77 +2285,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Poullain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 157 (2), pp.609-617. </w:t>
@@ -2562,64 +2562,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of bivalves to evaluate the transfer of cyanobacteria and cyanotoxins from fresh to estuarine waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouher Amzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2687,103 +2687,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of bivalves for the biosurvey of environmental contamination by cyanobacterial toxins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouher Amzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence nationale GdR Phycotox &amp; GIS Cyano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Gif sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2808,77 +2808,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acclimatisation strategies in gastropods to environmental pollutants: Response of L. stagnalis to toxic cyanobacteria and pesticide exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Desprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2974,90 +2974,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and quantification of cyanotoxins in the mucilage of natural Microcystis colonies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceane Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Savar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lance Emilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Toxic Cyanobacteria (ICTC13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Chania Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3082,103 +3082,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and quantification of cyanotoxins in the mucilage of natural Microcystis colonies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceane Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Savar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lance Emilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées GDR e-TOX 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Cestas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3203,90 +3203,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyanobacteria and cyanotoxins in estuarine waters and sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Savar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Mineaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3328,77 +3328,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acclimatisation strategies in gastropods to environmental pollutants: Mixture toxicity of a pesticide and cyanobacterial toxins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Wiegand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3436,90 +3436,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert trophique de cyanotoxines entre le gastéropode Lymnaea stagnalis et le poisson Gasterosteus aculeatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du GIS Cyanobactéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3615,51 +3615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐françois Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouher Amzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Berdalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4073,51 +4073,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualisation de l’évaluation des risques liés à la présence de cyanobactéries et leurs toxines dans les eaux destinées à l’alimentation, les eaux de loisirs et les eaux destinées aux activités de pêche professionnelle et de loisir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Quiblier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouher Amzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4351,51 +4351,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232960v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bormans" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Reignier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Savar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lance" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Briand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2025.108500" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lepoutre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brient" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maurin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17050245" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953741v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foucault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midoli Goto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00681-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiwenn Le Meur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Quiquand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127344" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04973434v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouteiller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronel Bir&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J. Foss" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gu&#233;rin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175339" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314097v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sartor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13101046" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03813059v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14080550" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357759v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lance Emilie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Robert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117620" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065970v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Colas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiblier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tricoire-Leignel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.110590" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02862833v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bormans" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Savar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legrand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mineaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-020-09764-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207543v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Grilot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jean" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10103426" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01976647v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia G&#233;rard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-019-09674-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280455v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Mineaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2019.101639" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01778216v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01345296v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Desprat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente Frost Holbech" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gerard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2016.05.024" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916719v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Petit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Paty" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2013.09.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496039v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Josso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dietrich" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ernst" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2010.02.014" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCNSXV90-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450634v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Poullain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.08.017" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0FBXJBJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04361102v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Barjhoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouquillon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cosio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374581v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brient" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lepoutre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Savar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01628996v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepoutre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01101816v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desprat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wiegand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034569v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034619v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Savar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374436v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Legrand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Robert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159039v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01103365v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211102v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Abadie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04928913v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leblanc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Scippo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04930813v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nesslany" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Atgi&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082034v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yasmine Dechraoui Bottein" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266191v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953741v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foucault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halary" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midoli Goto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00681-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349474v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiwenn Le Meur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Quiquand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lance" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127344" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232960v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bormans" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Reignier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Savar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Briand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2025.108500" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095365v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lepoutre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brient" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maurin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17050245" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04973434v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouteiller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronel Bir&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J. Foss" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gu&#233;rin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175339" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314097v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sartor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13101046" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03813059v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14080550" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357759v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lance Emilie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Robert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117620" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065970v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Colas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiblier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tricoire-Leignel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.110590" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02862833v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bormans" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Savar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legrand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mineaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-020-09764-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207543v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Grilot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jean" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10103426" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280455v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Mineaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2019.101639" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01976647v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia G&#233;rard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-019-09674-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01778216v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01345296v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Desprat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente Frost Holbech" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gerard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2016.05.024" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916719v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Petit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Paty" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2013.09.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496039v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Josso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dietrich" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ernst" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2010.02.014" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCNSXV90-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450634v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Poullain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.08.017" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0FBXJBJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04361102v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Barjhoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouquillon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cosio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374581v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brient" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lepoutre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Savar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01628996v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepoutre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01101816v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desprat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wiegand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034569v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034619v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Savar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374436v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Legrand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Robert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159039v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01103365v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211102v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Abadie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04928913v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leblanc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Scippo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04930813v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nesslany" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Atgi&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082034v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yasmine Dechraoui Bottein" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266191v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>