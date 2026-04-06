--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.26109660574px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emilie Lavie </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités en géographie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emilie-lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6014-3386</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">134430557</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographe, je travaille sur les stratégies des agriculteurs concernant l'irrigation et le rôle de cet objet technique dans l'adaptation aux changements climatiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2024 : Professeure des Universités, Université Paris Cité, Rattachée UMR PRODIG. Associée UMR LAM,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-2024 : Accueil en délégation CNRS au LAM (UMR 5115) (100% puis 50 %),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2019 : HDR en Géographie, Université Paris Cité,2010-2024 : Maîtresse de conférences, Université Paris-Diderot/Paris Cité, UMR PRODIG,2010 : Post-doctorat, ANR WaMaKhaIR, Université Paris-Nanterre, EA GECKO,2009 : Docteure en Géographie Physique, Université Bordeaux-Montaigne,2008-2009 : ATER, Université de La Rochelle,2007-2008 : ATER, Université Bordeaux-Montaigne.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation aux fortes chaleurs dans l’agglomération de Sfax : mesures météorologiques et comportements de la population pendant l’été (2023-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwen Ghribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Dahech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Malika Madelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 23, pp.3. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/climat/202523003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La durabilité de l’arboriculture irriguée dans le sud-ouest de la France : des injonctions paradoxales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1391z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04946084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir de la production oléicole tunisienne : irriguer pour durer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepita Ould-Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluences Méditerranée </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 130 (3), pp.89-103. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/come.130.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging global changes in a post-revolutionary context: the case of irrigated olive growing in central Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepita Ould Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cadène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Chiab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassili Kypreos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographica Helvetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78 (3), pp.417-428. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gh-78-417-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets techniques et l’adaptation de l’agriculture au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassili Kypréos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lacquement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Études : Ressources en eau et milieux aquatiques (1/2), p. 19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowing Nature in Africa: Introduction to the Special Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Arango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Knowing Nature | Savoirs environnementaux, 4, pp.21-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03725143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs environnementaux en Afrique : introduction au numéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Arango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Knowing Nature | Savoir environnementaux, 4, pp.3-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03701030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La Voulzie à Paris” : étude des oppositions à la dérivation des sources de la Voulzie à partir des discours de la presse écrite (1885–1929)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Resch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.35713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation locale des enjeux de qualité de l'eau destinée à la consommation humaine. Exemple des captages de Paris en Seine-et-Marne (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Resch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.51-59. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2020046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconceptualising the drinking waterscape through a grounded perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Crombé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 186 (2), pp.224-236. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geoj.12343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La géographie de l’eau et son enseignement à l’Université”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Resch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feuilles de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-postes et résistances à l’universalisation d’un modèle urbain de service public en zone rurale : Le cas de l’accès à l’eau potable en périphérie de Mendoza (Argentine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Risques et ressources dans les Suds. Concilier environnement, développement et sécurité dans le cadre des changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Maupin-Buskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72 (280), pp.393-400. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/com.10491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles irrigations pressurisées : un défi pour la cartographie des réseaux d’irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.15911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le futur espace hydraulique minervois. Mutations de l’irrigation dans le contexte de la mise en place du projet Aqua Domitia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Mangeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sabīl : marquer l’Islam dans la ville par des points d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01449387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of Andean mountain snow cover to forecast water discharge of Cuyo rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103-2, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.2903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03735489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer l'exposition aux pesticides de l’air en population générale ? Enseignements d’une revue bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Aschan-Leygonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baudet-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Grésillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Augendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 729, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La télédétection de la neige dans les Andes comme outil de prévision des débits des rivières du Cuyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n° spécial Impact du changement climatique sur les dynamiques des milieux montagnards., 103 (2), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.2861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of Andean mountain snow cover to forecast water discharge of Cuyo rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (2), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.2903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de gouvernance et vulnérabilités d’accès à l’eau potable, le cas de la municipalité de Las Heras (Province de Mendoza, Argentine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Hévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Drezen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ordinaire des Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 218, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/orda.1981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aplicación de índices integradores de calidad hídrica al piedemonte andino argentino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santa E. Salatino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tecnología y ciencias del agua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02916937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des surfaces enneigées sur les débits de cours d'eau du piémont andin argentin. Implications pour la gestion du risque de pénurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les risques liés à la nature et leur gestion dans les Suds, 91 (3), pp.338-354. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bagf.1656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aplicación de índices integradores de calidad hídrica al pedemonte andino argentino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santa E. Salatino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tecnologia y Ciencia del Agua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the tap to the mouth, drinking water quality in the domestic context in Khartoum, Sudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Hassan El-Tayib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.26157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02916940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du robinet au consommateur : qualité de l’eau potable dans le contexte domestique de l’agglomération de Khartoum, Soudan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Hassan El-Tayib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 664, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.26157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of hydraulic structures and water use on solids in water in the Andean Argentinian piedmont: case studies of Tunuyán and Mendoza river valleys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Laganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santa Salatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Medina de Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografia Fisica e Dinamica Quaternaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03735599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La canopée urbaine de Mendoza (Argentine) à l’épreuve de la gestion de l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Beltrando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (3), p. 224-231. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sec.2013.0376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of hydraulic structures and water use on solids in water in the Andean Argentinian piedmont : case studies on Tunuyan and Mendoza river valleys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Laganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Salatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Medina de Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografia Fisica e Dinamica Quaternaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (1), p.119-130. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4461/GFDQ.2013.36.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contaminación por fosfatos en el oasis bajo riego del río Mendoza .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Salatino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Facultad de Ciencias Agrarias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (1), p. 169-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des eaux dans le Saint-Emilionnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux du Laboratoire de Géographie Physique Appliquée (Université de Bordeaux 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26, pp.41-60. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/tlgpa.2008.1046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00347668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux en bouteille sont-elles de bonne qualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux du Laboratoire de Géographie Physique Appliquée (Université de Bordeaux 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26, pp.11-30. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/tlgpa.2008.1044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00347667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux exemples d'aménagements pour l'amélioration de la qualité de l'eau d'irrigation dans l'oasis de Mendoza (Argentine). Le Système Pescara et l'imperméabilisation du canal Matriz San Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux du Laboratoire de Géographie Physique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25, pp.83-106. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/tlgpa.2007.1039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00393969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ressource hydro-électrique dans la Province de Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 60 (239), pp.319-339. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/com.2451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00393965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de changement d'échelle pour l'estimation du potentiel de contamination des eaux de surface par l'azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Riglos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46, p. 35 - p. 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pollution de l'eau d'un milieu humide sableux : application au bassin versant de l'étang de Carcans Hourtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux du Laboratoire de Géographie Physique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23, pp.49-61. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/tlgpa.2004.1020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00394063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection spatio-temporelle des zones d’orpaillage dans le bassin de la Falémé par télédétection : Analyse à partir de sentinel-2 et GEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poullo Baidy Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Passy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Géomatique et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Sine Saloum El Hadj Ibrahima NIASS, Nov 2025, Kaolack, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’adapter au risque de pénurie en eau d’irrigation en Méditerranée et ses marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Axe 5 : Adaptation des cultures permanentes aux changements climatiques : un regard Sud-Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Afriques dans le Monde - SciencesPo Bordeaux, Jan 2024, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’essor de l’oléiculture irriguée en Tunisie centrale : application locale d’un modèle de développement agricole international pour répondre à des enjeux globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepita Ould Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cadene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Ismail Chaieb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et environnement dans les Suds. Commission Développements et tropicalités, CNFG.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of water resources in semi-arid regions. Louvain, {Interdisciplinary approaches for addressing the 21 century water challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louvain4Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Louvain, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalizing olive oil industry, the Tunisian strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepita Ould Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cadene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Scales of Agriculture Production Systems, SMEs, and Global Value Chains: Is it a Feature Unique to Agribusiness?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of snow as a tool to forecast water shortage in the Argentinian dry Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité inter-annuelle du manteau neigeux dans les Andes par télédétection et effet sur le débit des rivières du piémont argentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la commission Climat et sociétés du CNFG.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Northern and Central Oases of the Province of Mendoza (Argentina): water resources and sustainability challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santa E. Salatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Oasis dans la mondialisation : ruptures et continuités", Colloquium "Oases in globalization: ruptures and continuities", Colloquio "Los oasis en la globalización: rompimientos y continuidades"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. p.189-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01024415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oasis en la globalización, rupturas y continuidades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Los oasis regadíos. Herramientas para una mejor gestión del agua.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oasis dans la mondialisation : ruptures et continuités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Chaléard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Oasis dans la mondialisation : ruptures et continuités", Colloquium "Oases in globalization: ruptures and continuities", Colloquio "Los oasis en la globalización: rompimientos y continuidades"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. p.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water resources and sustainability challenges in the globalized oases of Mendoza, Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Salatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oases in the Globalization, ruptures and continuities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-spatial structure mutations of some Argentinian oases from the 2000s’ crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Salatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Morabito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Association of the American Geographers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des surfaces enneigées sur les débits de cours d’eau du piémont andin argentin. Implications pour la gestion du risque de pénurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Association des Géographes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aplicación de índices integrados de calidad hídrica al piedemonte andino argentino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santa E. Salatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Morabito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Calidad del agua de riego en los oasis de Mendoza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calidad del agua de riego de los ríos Mendoza y Tunuyán superior. Tendencias y recomendaciones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Salatino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National de l’Eau Argentin (CONAGUA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, San Juan, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on estimer les niveaux d’exposition et de vulnérabilité des populations aux pesticides dans l’air ? Approches géographiques, méthodes d’analyse spatiale et cartographiques des usages et secteurs de traitement phytosanitaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Harpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Aschan-Leygonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Augendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baudet-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gresillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DiPEE « Ecologie et société » de l’UMR 5600 Environnement, Ville et société (EVS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What kind of water for what kind of people?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Crombé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIWI's World Water Week, Inequities in the water supply in Greater Khartoum, Soudan .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès à l'eau dans l'Afrique en développement, de la géopolitique du bassin du Nil à l'usage domestique dans la ville de Khartoum, Soudan .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accès à l'eau dans l'Afrique en développement, de la géopolitique du bassin du Nil à l'usage domestique dans la ville de Khartoum, Soudan .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Soudan, un pays qui ne manque pas d'eau !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café-géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Saint Die, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de pollution phosphatée de l'eau d'irrigation en zones aval d'oasis : le cas de la quatrième zone agricole irriguée de l'oasis du rio Mendoza, Argentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santa E. Salatino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII° World Water Congress de l'IWRA (International Water resource Association). Montpellier, 01-04 Septembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00394079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement éco-touristique dans la province de Misiones (Argentine), ou la mise en valeur d'un patrimoine culturel et naturel tropical humide d'Argentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Natures Tropicales, enjeux actuels et perspectives », organisé par la Commission géographie tropicale du CNFG. Bordeaux, 16 au 18 Octobre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00394075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contaminación por residuos sólidos en acequías y veredas del Gran Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.L. Zamorano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-G. Alegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X° Jornadas de Geografía de la UNC, Mendoza, 28-31 mai 2008, 16 p. + annexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Mendoza, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00394124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impactos de las obras humanas sobre la mejora de la calidad del agua en el oasis regadío del río Mendoza: “Impermeabilización del canal Matriz San Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santa Salatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Bermejillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque National de l'Eau Argentin CONAGUA, mai 2007, 9 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Francia. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00394066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Territorial Restructuring in an Era of Global Change. Theories, Approaches and Future Research Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, 344 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04237491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement, changements globaux et dynamiques des territoires. Editions ISTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oases and Globalization. Ruptures and Continuities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavie E. (ed.); Marshall A. (ed.). Springer-Verlag, 255 p., 2017, 978-3-319-50749-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01509501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du colloque international &amp;quot;Les oasis dans la mondialisation: ruptures et continuités&amp;quot; , Paris, 16 et 17 Décembre 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Chaléard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marshall A. (dir.) ; Lavie E. (dir.) ; Chaléard J - L. (dir.) ; Fort M. (dir.) ; Lombard J. (dir.). 207 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources mondialisées. Essais de géographie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Magrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Perrier Bruslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse Universitaires de la Sorbonne. 336 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un changement dans la continuité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Kosmopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Aveline-Dubach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, https://journals.openedition.org/cybergeo/40158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CybergeoNetworks 2 : une application d’apprentissage profond au service de la publication scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Kosmopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Aveline-Dubach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, https://journals.openedition.org/cybergeo/40639#quotation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COM a lu, revue de livre, CHAUVIN E., LANGLOIS O., SEIGNOBOS C. et BAROIN C. (dir.) (2020). Conflits et violences dans le bassin du lac Tchad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.243-248. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/com.12994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03735608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue de livre : Dufour S., Lespez L., (dir.) 2020, Géographie de l’environnement. La nature au temps de l’Anthropocène, Paris, A. Colin, Coll. U, 288 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.36824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03735606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COM a lu : RAIMOND C., SYLVESTRE F., ZAKINET D. & MOUSSA A. (dir.) (2019). Le Tchad des lacs. Les zones humides sahéliennes au défi du changement global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.629-634. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/com.10792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Géraud Magrin et Christine Raimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.641-653. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/com.10833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue de lecture : Choplin A. et Pliez O., 2018, La mondialisation des pauvres. Loin de Wall Street et de Davos, Paris, Seuil, Coll. La République des idées, 128 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.31985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COM a lu : Chaléard Jean-Louis et Sanjuan Thierry (2017). Géographie du développement. Territoires et mondialisation dans les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.343-348. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/com.7920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifeste pour une géographie environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 412 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01382817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau dans la ville. Une amie qui nous fait la guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 320 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue de livre : Carré C., Deutsch J.-C., 2015, L’eau dans la ville. Une amie qui nous fait la guerre, Paris, Éditions de l’Aube, Coll. Bibliothèque des territoires, 320 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03735518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drinking water in Africa : political, technical and practical aspects of urban and rural waterscapes .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie » et « terrain », des définitions universellement acceptées par les géographes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00394072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Linking environment and development a a time of global changes: A challenge for geography and social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development and Territorial Restructuring in an Era of Global Change. Theories, Approaches and Future Research Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Wiley, 2023, 9781786306531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04384805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Repenser les liens entre environnement et développement : les sciences sociales et la géographie face aux enjeux des changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement, changements globaux et dynamiques des territoires. Editions ISTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hydrogéographie, sa place dans l’analyse systémique, du bassin-versant au bassin déversant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement, changements globaux et dynamiques des territoires. Théories, approches et perspectives de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer l’eau en raisin : trajectoires des paysages agricoles viticoles irrigués des piémonts andins péruviens, chiliens et argentins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Falies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropiques, développement et mondialisation. Hommage à J.-L. Chaléard.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer l’eau en raisins : trajectoires des paysages viticoles irrigués des piémonts andins péruviens, chiliens et argentins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Falies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropiques, développement et mondialisation. Hommages à Jean-Louis Chaléard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavie E. (ed.); Marshall A. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Oases and globalization. Ruptures and continuities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, 2017, 978-3-319-50749-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountain-Oases Faced with New Roads: Case Studies from the Andes and the Himalayas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavie E. (ed.); Marshall A. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oases and Globalization. Ruptures and Continuities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, p.133-152, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01509635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transformation of the oases of Mendoza (Argentina): How the provincial socio-spatial structure was reversed by the crises of the 1980s and 2000s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Morábito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Salatino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavie E. (ed.); Marshall A .(ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oases and globalisation. Ruptures and continuities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, p. 227-242, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources, enjeux géographiques d’un objet pluriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Magrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Perrier Bruslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Redon M. (ed.); Magrin G. (ed.); Chauvin E. (ed.); Perrier Bruslé L. (ed.); Lavie E. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources mondialisées. Essais de géographie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, p.5-23, 2015, Territoires en mouvement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pénurie de l’eau, un discours à quelles fins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Maupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blanchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de la Sorbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources mondialisées. Essais de géographie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowing Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Arango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03920332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et ressources dans les Suds. Concilier environnement, développement et sécurité dans le cadre des changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Maupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 72 (280), 2019, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/com.10482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypergeo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer la rareté en eau. L’alimentation en eau potable et d’irrigation des villes-oasis et des espaces méditerranéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paris 7 - Denis Diderot, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02888599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection vegetation changes in oases of Gabes using EO1/Hypérion data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouda Ben Arfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Katlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zargouni Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Euro-Mediterranean Conference for Environmental Integration (EMCEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of snow as a tool to forecast water shortage in the Argentinian dry Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water resources and sustainability challenges in the globalized oases of Mendoza, Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Salatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oases in the globalization : ruptures and continuities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbidity, and indicator to evaluate drinkability of waters in Southern countries ? Approaches from Burkina Faso, Sudan and Argentina case studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the tap to the mouth, drinking water quality in the domestic context in Khartoum, Sudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Hassan El-Tayib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités anthropiques et qualité de l'eau dans l'oasis de Mendoza (Argentine) : diagnostic, enjeux et durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Michel de Montaigne Bordeaux 3, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00416438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId231"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.26109660574px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emilie Lavie </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités en géographie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emilie-lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6014-3386</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">134430557</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographe, je travaille sur les stratégies des agriculteurs concernant l'irrigation et le rôle de cet objet technique dans l'adaptation aux changements climatiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2024 : Professeure des Universités, Université Paris Cité, Rattachée UMR PRODIG. Associée UMR LAM,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-2024 : Accueil en délégation CNRS au LAM (UMR 5115) (100% puis 50 %),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2019 : HDR en Géographie, Université Paris Cité,2010-2024 : Maîtresse de conférences, Université Paris-Diderot/Paris Cité, UMR PRODIG,2010 : Post-doctorat, ANR WaMaKhaIR, Université Paris-Nanterre, EA GECKO,2009 : Docteure en Géographie Physique, Université Bordeaux-Montaigne,2008-2009 : ATER, Université de La Rochelle,2007-2008 : ATER, Université Bordeaux-Montaigne.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation aux fortes chaleurs dans l’agglomération de Sfax : mesures météorologiques et comportements de la population pendant l’été (2023-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwen Ghribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Dahech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Malika Madelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 23, pp.3. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/climat/202523003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La durabilité de l’arboriculture irriguée dans le sud-ouest de la France : des injonctions paradoxales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1391z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04946084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir de la production oléicole tunisienne : irriguer pour durer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepita Ould-Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluences Méditerranée </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 130 (3), pp.89-103. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/come.130.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging global changes in a post-revolutionary context: the case of irrigated olive growing in central Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepita Ould Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cadène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Chiab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassili Kypreos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographica Helvetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78 (3), pp.417-428. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gh-78-417-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets techniques et l’adaptation de l’agriculture au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassili Kypréos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lacquement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Études : Ressources en eau et milieux aquatiques (1/2), p. 19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowing Nature in Africa: Introduction to the Special Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Arango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Knowing Nature | Savoirs environnementaux, 4, pp.21-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03725143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs environnementaux en Afrique : introduction au numéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Arango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Knowing Nature | Savoir environnementaux, 4, pp.3-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03701030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La Voulzie à Paris” : étude des oppositions à la dérivation des sources de la Voulzie à partir des discours de la presse écrite (1885–1929)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Resch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.35713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation locale des enjeux de qualité de l'eau destinée à la consommation humaine. Exemple des captages de Paris en Seine-et-Marne (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Resch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.51-59. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2020046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconceptualising the drinking waterscape through a grounded perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Crombé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 186 (2), pp.224-236. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geoj.12343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La géographie de l’eau et son enseignement à l’Université”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Resch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feuilles de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-postes et résistances à l’universalisation d’un modèle urbain de service public en zone rurale : Le cas de l’accès à l’eau potable en périphérie de Mendoza (Argentine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Risques et ressources dans les Suds. Concilier environnement, développement et sécurité dans le cadre des changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Maupin-Buskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72 (280), pp.393-400. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/com.10491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles irrigations pressurisées : un défi pour la cartographie des réseaux d’irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.15911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le futur espace hydraulique minervois. Mutations de l’irrigation dans le contexte de la mise en place du projet Aqua Domitia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Mangeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sabīl : marquer l’Islam dans la ville par des points d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01449387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of Andean mountain snow cover to forecast water discharge of Cuyo rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103-2, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.2903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03735489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of Andean mountain snow cover to forecast water discharge of Cuyo rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (2), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.2903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer l'exposition aux pesticides de l’air en population générale ? Enseignements d’une revue bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Aschan-Leygonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baudet-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Grésillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Augendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 729, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La télédétection de la neige dans les Andes comme outil de prévision des débits des rivières du Cuyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n° spécial Impact du changement climatique sur les dynamiques des milieux montagnards., 103 (2), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.2861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de gouvernance et vulnérabilités d’accès à l’eau potable, le cas de la municipalité de Las Heras (Province de Mendoza, Argentine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Hévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Drezen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ordinaire des Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 218, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/orda.1981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aplicación de índices integradores de calidad hídrica al piedemonte andino argentino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santa E. Salatino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tecnología y ciencias del agua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02916937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aplicación de índices integradores de calidad hídrica al pedemonte andino argentino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santa E. Salatino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tecnologia y Ciencia del Agua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the tap to the mouth, drinking water quality in the domestic context in Khartoum, Sudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Hassan El-Tayib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.26157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02916940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des surfaces enneigées sur les débits de cours d'eau du piémont andin argentin. Implications pour la gestion du risque de pénurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les risques liés à la nature et leur gestion dans les Suds, 91 (3), pp.338-354. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bagf.1656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du robinet au consommateur : qualité de l’eau potable dans le contexte domestique de l’agglomération de Khartoum, Soudan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Hassan El-Tayib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 664, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.26157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of hydraulic structures and water use on solids in water in the Andean Argentinian piedmont: case studies of Tunuyán and Mendoza river valleys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Laganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santa Salatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Medina de Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografia Fisica e Dinamica Quaternaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03735599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La canopée urbaine de Mendoza (Argentine) à l’épreuve de la gestion de l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Beltrando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (3), p. 224-231. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sec.2013.0376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of hydraulic structures and water use on solids in water in the Andean Argentinian piedmont : case studies on Tunuyan and Mendoza river valleys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Laganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Salatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Medina de Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografia Fisica e Dinamica Quaternaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (1), p.119-130. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4461/GFDQ.2013.36.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contaminación por fosfatos en el oasis bajo riego del río Mendoza .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Salatino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Facultad de Ciencias Agrarias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (1), p. 169-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des eaux dans le Saint-Emilionnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux du Laboratoire de Géographie Physique Appliquée (Université de Bordeaux 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26, pp.41-60. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/tlgpa.2008.1046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00347668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux en bouteille sont-elles de bonne qualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux du Laboratoire de Géographie Physique Appliquée (Université de Bordeaux 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26, pp.11-30. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/tlgpa.2008.1044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00347667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux exemples d'aménagements pour l'amélioration de la qualité de l'eau d'irrigation dans l'oasis de Mendoza (Argentine). Le Système Pescara et l'imperméabilisation du canal Matriz San Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux du Laboratoire de Géographie Physique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25, pp.83-106. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/tlgpa.2007.1039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00393969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ressource hydro-électrique dans la Province de Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 60 (239), pp.319-339. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/com.2451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00393965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de changement d'échelle pour l'estimation du potentiel de contamination des eaux de surface par l'azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Riglos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46, p. 35 - p. 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pollution de l'eau d'un milieu humide sableux : application au bassin versant de l'étang de Carcans Hourtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux du Laboratoire de Géographie Physique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23, pp.49-61. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/tlgpa.2004.1020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00394063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection spatio-temporelle des zones d’orpaillage dans le bassin de la Falémé par télédétection : Analyse à partir de sentinel-2 et GEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poullo Baidy Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Passy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Géomatique et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Sine Saloum El Hadj Ibrahima NIASS, Nov 2025, Kaolack, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’adapter au risque de pénurie en eau d’irrigation en Méditerranée et ses marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Axe 5 : Adaptation des cultures permanentes aux changements climatiques : un regard Sud-Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Afriques dans le Monde - SciencesPo Bordeaux, Jan 2024, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’essor de l’oléiculture irriguée en Tunisie centrale : application locale d’un modèle de développement agricole international pour répondre à des enjeux globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepita Ould Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cadene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Ismail Chaieb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et environnement dans les Suds. Commission Développements et tropicalités, CNFG.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of water resources in semi-arid regions. Louvain, {Interdisciplinary approaches for addressing the 21 century water challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louvain4Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Louvain, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalizing olive oil industry, the Tunisian strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepita Ould Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cadene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Scales of Agriculture Production Systems, SMEs, and Global Value Chains: Is it a Feature Unique to Agribusiness?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of snow as a tool to forecast water shortage in the Argentinian dry Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité inter-annuelle du manteau neigeux dans les Andes par télédétection et effet sur le débit des rivières du piémont argentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la commission Climat et sociétés du CNFG.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Northern and Central Oases of the Province of Mendoza (Argentina): water resources and sustainability challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santa E. Salatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Oasis dans la mondialisation : ruptures et continuités", Colloquium "Oases in globalization: ruptures and continuities", Colloquio "Los oasis en la globalización: rompimientos y continuidades"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. p.189-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01024415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oasis en la globalización, rupturas y continuidades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Los oasis regadíos. Herramientas para una mejor gestión del agua.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oasis dans la mondialisation : ruptures et continuités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Chaléard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Oasis dans la mondialisation : ruptures et continuités", Colloquium "Oases in globalization: ruptures and continuities", Colloquio "Los oasis en la globalización: rompimientos y continuidades"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. p.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water resources and sustainability challenges in the globalized oases of Mendoza, Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Salatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oases in the Globalization, ruptures and continuities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-spatial structure mutations of some Argentinian oases from the 2000s’ crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Salatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Morabito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Association of the American Geographers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aplicación de índices integrados de calidad hídrica al piedemonte andino argentino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santa E. Salatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Morabito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Calidad del agua de riego en los oasis de Mendoza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des surfaces enneigées sur les débits de cours d’eau du piémont andin argentin. Implications pour la gestion du risque de pénurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Association des Géographes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calidad del agua de riego de los ríos Mendoza y Tunuyán superior. Tendencias y recomendaciones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Salatino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National de l’Eau Argentin (CONAGUA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, San Juan, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on estimer les niveaux d’exposition et de vulnérabilité des populations aux pesticides dans l’air ? Approches géographiques, méthodes d’analyse spatiale et cartographiques des usages et secteurs de traitement phytosanitaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Harpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Aschan-Leygonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Augendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baudet-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gresillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DiPEE « Ecologie et société » de l’UMR 5600 Environnement, Ville et société (EVS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What kind of water for what kind of people?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Crombé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIWI's World Water Week, Inequities in the water supply in Greater Khartoum, Soudan .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès à l'eau dans l'Afrique en développement, de la géopolitique du bassin du Nil à l'usage domestique dans la ville de Khartoum, Soudan .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accès à l'eau dans l'Afrique en développement, de la géopolitique du bassin du Nil à l'usage domestique dans la ville de Khartoum, Soudan .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Soudan, un pays qui ne manque pas d'eau !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café-géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Saint Die, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de pollution phosphatée de l'eau d'irrigation en zones aval d'oasis : le cas de la quatrième zone agricole irriguée de l'oasis du rio Mendoza, Argentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santa E. Salatino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII° World Water Congress de l'IWRA (International Water resource Association). Montpellier, 01-04 Septembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00394079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement éco-touristique dans la province de Misiones (Argentine), ou la mise en valeur d'un patrimoine culturel et naturel tropical humide d'Argentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Natures Tropicales, enjeux actuels et perspectives », organisé par la Commission géographie tropicale du CNFG. Bordeaux, 16 au 18 Octobre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00394075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contaminación por residuos sólidos en acequías y veredas del Gran Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.L. Zamorano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-G. Alegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X° Jornadas de Geografía de la UNC, Mendoza, 28-31 mai 2008, 16 p. + annexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Mendoza, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00394124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impactos de las obras humanas sobre la mejora de la calidad del agua en el oasis regadío del río Mendoza: “Impermeabilización del canal Matriz San Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santa Salatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Bermejillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque National de l'Eau Argentin CONAGUA, mai 2007, 9 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Francia. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00394066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Territorial Restructuring in an Era of Global Change. Theories, Approaches and Future Research Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, 344 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04237491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement, changements globaux et dynamiques des territoires. Editions ISTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oases and Globalization. Ruptures and Continuities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavie E. (ed.); Marshall A. (ed.). Springer-Verlag, 255 p., 2017, 978-3-319-50749-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01509501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du colloque international &amp;quot;Les oasis dans la mondialisation: ruptures et continuités&amp;quot; , Paris, 16 et 17 Décembre 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Chaléard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marshall A. (dir.) ; Lavie E. (dir.) ; Chaléard J - L. (dir.) ; Fort M. (dir.) ; Lombard J. (dir.). 207 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources mondialisées. Essais de géographie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Magrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Perrier Bruslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse Universitaires de la Sorbonne. 336 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un changement dans la continuité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Kosmopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Aveline-Dubach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, https://journals.openedition.org/cybergeo/40158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CybergeoNetworks 2 : une application d’apprentissage profond au service de la publication scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Kosmopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Aveline-Dubach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, https://journals.openedition.org/cybergeo/40639#quotation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COM a lu, revue de livre, CHAUVIN E., LANGLOIS O., SEIGNOBOS C. et BAROIN C. (dir.) (2020). Conflits et violences dans le bassin du lac Tchad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.243-248. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/com.12994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03735608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue de livre : Dufour S., Lespez L., (dir.) 2020, Géographie de l’environnement. La nature au temps de l’Anthropocène, Paris, A. Colin, Coll. U, 288 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.36824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03735606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COM a lu : RAIMOND C., SYLVESTRE F., ZAKINET D. & MOUSSA A. (dir.) (2019). Le Tchad des lacs. Les zones humides sahéliennes au défi du changement global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.629-634. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/com.10792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Géraud Magrin et Christine Raimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.641-653. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/com.10833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue de lecture : Choplin A. et Pliez O., 2018, La mondialisation des pauvres. Loin de Wall Street et de Davos, Paris, Seuil, Coll. La République des idées, 128 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.31985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COM a lu : Chaléard Jean-Louis et Sanjuan Thierry (2017). Géographie du développement. Territoires et mondialisation dans les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.343-348. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/com.7920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifeste pour une géographie environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 412 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01382817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau dans la ville. Une amie qui nous fait la guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 320 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue de livre : Carré C., Deutsch J.-C., 2015, L’eau dans la ville. Une amie qui nous fait la guerre, Paris, Éditions de l’Aube, Coll. Bibliothèque des territoires, 320 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03735518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drinking water in Africa : political, technical and practical aspects of urban and rural waterscapes .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie » et « terrain », des définitions universellement acceptées par les géographes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00394072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Linking environment and development a a time of global changes: A challenge for geography and social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development and Territorial Restructuring in an Era of Global Change. Theories, Approaches and Future Research Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Wiley, 2023, 9781786306531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04384805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Repenser les liens entre environnement et développement : les sciences sociales et la géographie face aux enjeux des changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement, changements globaux et dynamiques des territoires. Editions ISTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hydrogéographie, sa place dans l’analyse systémique, du bassin-versant au bassin déversant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement, changements globaux et dynamiques des territoires. Théories, approches et perspectives de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer l’eau en raisin : trajectoires des paysages agricoles viticoles irrigués des piémonts andins péruviens, chiliens et argentins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Falies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropiques, développement et mondialisation. Hommage à J.-L. Chaléard.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer l’eau en raisins : trajectoires des paysages viticoles irrigués des piémonts andins péruviens, chiliens et argentins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Falies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropiques, développement et mondialisation. Hommages à Jean-Louis Chaléard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountain-Oases Faced with New Roads: Case Studies from the Andes and the Himalayas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavie E. (ed.); Marshall A. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oases and Globalization. Ruptures and Continuities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, p.133-152, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01509635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavie E. (ed.); Marshall A. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Oases and globalization. Ruptures and continuities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, 2017, 978-3-319-50749-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transformation of the oases of Mendoza (Argentina): How the provincial socio-spatial structure was reversed by the crises of the 1980s and 2000s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Morábito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Salatino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavie E. (ed.); Marshall A .(ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oases and globalisation. Ruptures and continuities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, p. 227-242, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources, enjeux géographiques d’un objet pluriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Magrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Perrier Bruslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Redon M. (ed.); Magrin G. (ed.); Chauvin E. (ed.); Perrier Bruslé L. (ed.); Lavie E. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources mondialisées. Essais de géographie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, p.5-23, 2015, Territoires en mouvement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pénurie de l’eau, un discours à quelles fins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Maupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blanchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de la Sorbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources mondialisées. Essais de géographie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowing Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Arango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03920332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et ressources dans les Suds. Concilier environnement, développement et sécurité dans le cadre des changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Maupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 72 (280), 2019, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/com.10482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypergeo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer la rareté en eau. L’alimentation en eau potable et d’irrigation des villes-oasis et des espaces méditerranéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paris 7 - Denis Diderot, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02888599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection vegetation changes in oases of Gabes using EO1/Hypérion data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouda Ben Arfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Katlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zargouni Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Euro-Mediterranean Conference for Environmental Integration (EMCEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of snow as a tool to forecast water shortage in the Argentinian dry Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water resources and sustainability challenges in the globalized oases of Mendoza, Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Salatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oases in the globalization : ruptures and continuities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbidity, and indicator to evaluate drinkability of waters in Southern countries ? Approaches from Burkina Faso, Sudan and Argentina case studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the tap to the mouth, drinking water quality in the domestic context in Khartoum, Sudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Hassan El-Tayib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités anthropiques et qualité de l'eau dans l'oasis de Mendoza (Argentine) : diagnostic, enjeux et durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Michel de Montaigne Bordeaux 3, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00416438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId231"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="836604CC"/>
+    <w:nsid w:val="082FC2B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-lavie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6014-3386" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134430557" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523291v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Ghribi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Charfi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Dahech" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Malika Madelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202523003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946084v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lavie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1391z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859441v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepita Ould-Ahmed" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.130.0089" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222673v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepita Ould Ahmed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cad&#232;ne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Chiab" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Kypreos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-78-417-2023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04003906v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Kypr&#233;os" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacquement" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725143v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Arango" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guitard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03701030v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104035v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Resch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.35713" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104046v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Gautron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020046" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441168v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cromb&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marshall" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geoj.12343" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104113v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009110v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104081v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Maupin-Buskin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10491" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929730v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.15911" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901851v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Guillemot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mangeret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449387v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735489v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delbart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Goma" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2903" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267451v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27056" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236180v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2861" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375679v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236248v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes H&#233;vin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Drezen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.1981" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916937v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Morabito" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santa E. Salatino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118569v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.1656" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236214v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916940v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Hassan El-Tayib" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26157" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236232v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735599v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laganier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Morabito" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santa Salatino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Medina de Dias" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233722v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beltrando" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2013.0376" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235978v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Morabito" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Salatino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4461/GFDQ.2013.36.9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847658v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347668v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cattaneo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hoffmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tlgpa.2008.1046" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347667v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Barthe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tlgpa.2008.1044" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00393969v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tlgpa.2007.1039" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00393965v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.2451" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601217v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Macary" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lucas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Riglos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394063v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tlgpa.2004.1020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401930v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poullo Baidy Ba" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949006v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426792v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cadene" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ismail Chaieb" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426785v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104140v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375809v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376076v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01024415v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388825v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061429v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chal&#233;ard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lombard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236315v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236331v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236363v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388839v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236321v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753974v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gresillon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846878v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cromb&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961084v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961087v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394079v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394075v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394124v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe David" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laymond" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Zamorano" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-G. Alegre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394066v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Filippini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bermejillo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237491v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Peyroux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877109v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509501v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138342v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236170v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Redon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Magrin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chauvin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perrier Brusl&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313736v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kosmopoulos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Aveline-Dubach" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313727v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735608v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.12994" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735606v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.36824" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104088v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10792" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104090v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10833" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104127v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.31985" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104163v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7920" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626207v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382817v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236305v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735518v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27257" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849493v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maupin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394072v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384805v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877099v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844226v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brousse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carlier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Michler" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502557v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Falies" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104160v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521846v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509635v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521810v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mor&#225;bito" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237427v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236294v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Maupin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blanchon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920332v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104092v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10482" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426779v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02888599v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657763v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouda Ben Arfa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Katlane" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zargouni Fouad" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Berg&#232;s" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376015v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236340v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236342v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Robert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388522v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00416438v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-lavie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6014-3386" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134430557" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523291v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Ghribi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Charfi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Dahech" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Malika Madelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202523003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946084v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lavie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1391z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859441v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepita Ould-Ahmed" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.130.0089" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222673v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepita Ould Ahmed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cad&#232;ne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Chiab" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Kypreos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-78-417-2023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04003906v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Kypr&#233;os" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacquement" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725143v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Arango" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guitard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03701030v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104035v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Resch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.35713" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104046v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Gautron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020046" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441168v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cromb&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marshall" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geoj.12343" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104113v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009110v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104081v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Maupin-Buskin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10491" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929730v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.15911" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901851v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Guillemot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mangeret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449387v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735489v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delbart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Goma" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2903" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375679v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267451v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27056" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236180v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2861" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236248v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes H&#233;vin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Drezen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.1981" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916937v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Morabito" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santa E. Salatino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236214v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916940v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Hassan El-Tayib" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26157" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118569v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.1656" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236232v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735599v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laganier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Morabito" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santa Salatino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Medina de Dias" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233722v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beltrando" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2013.0376" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235978v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Morabito" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Salatino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4461/GFDQ.2013.36.9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847658v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347668v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cattaneo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hoffmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tlgpa.2008.1046" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347667v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Barthe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tlgpa.2008.1044" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00393969v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tlgpa.2007.1039" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00393965v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.2451" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601217v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Macary" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lucas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Riglos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394063v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tlgpa.2004.1020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401930v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poullo Baidy Ba" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949006v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426792v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cadene" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ismail Chaieb" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426785v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104140v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375809v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376076v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01024415v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388825v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061429v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chal&#233;ard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lombard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236315v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236331v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388839v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236363v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236321v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753974v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gresillon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846878v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cromb&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961084v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961087v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394079v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394075v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394124v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe David" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laymond" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Zamorano" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-G. Alegre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394066v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Filippini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bermejillo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237491v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Peyroux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877109v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509501v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138342v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236170v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Redon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Magrin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chauvin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perrier Brusl&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313736v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kosmopoulos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Aveline-Dubach" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313727v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735608v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.12994" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735606v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.36824" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104088v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10792" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104090v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10833" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104127v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.31985" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104163v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7920" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626207v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382817v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236305v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735518v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27257" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849493v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maupin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394072v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384805v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877099v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844226v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brousse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carlier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Michler" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502557v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Falies" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104160v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509635v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521846v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521810v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mor&#225;bito" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237427v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236294v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Maupin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blanchon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920332v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104092v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10482" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426779v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02888599v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657763v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouda Ben Arfa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Katlane" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zargouni Fouad" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Berg&#232;s" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376015v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236340v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236342v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Robert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388522v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00416438v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>