--- v1 (2026-04-06)
+++ v2 (2026-05-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.26109660574px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emilie Lavie </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités en géographie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emilie-lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6014-3386</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">134430557</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographe, je travaille sur les stratégies des agriculteurs concernant l'irrigation et le rôle de cet objet technique dans l'adaptation aux changements climatiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2024 : Professeure des Universités, Université Paris Cité, Rattachée UMR PRODIG. Associée UMR LAM,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-2024 : Accueil en délégation CNRS au LAM (UMR 5115) (100% puis 50 %),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2019 : HDR en Géographie, Université Paris Cité,2010-2024 : Maîtresse de conférences, Université Paris-Diderot/Paris Cité, UMR PRODIG,2010 : Post-doctorat, ANR WaMaKhaIR, Université Paris-Nanterre, EA GECKO,2009 : Docteure en Géographie Physique, Université Bordeaux-Montaigne,2008-2009 : ATER, Université de La Rochelle,2007-2008 : ATER, Université Bordeaux-Montaigne.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation aux fortes chaleurs dans l’agglomération de Sfax : mesures météorologiques et comportements de la population pendant l’été (2023-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwen Ghribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Dahech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Malika Madelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 23, pp.3. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/climat/202523003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La durabilité de l’arboriculture irriguée dans le sud-ouest de la France : des injonctions paradoxales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1391z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04946084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir de la production oléicole tunisienne : irriguer pour durer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepita Ould-Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluences Méditerranée </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 130 (3), pp.89-103. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/come.130.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging global changes in a post-revolutionary context: the case of irrigated olive growing in central Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepita Ould Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cadène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Chiab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassili Kypreos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographica Helvetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78 (3), pp.417-428. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gh-78-417-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets techniques et l’adaptation de l’agriculture au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassili Kypréos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lacquement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Études : Ressources en eau et milieux aquatiques (1/2), p. 19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowing Nature in Africa: Introduction to the Special Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Arango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Knowing Nature | Savoirs environnementaux, 4, pp.21-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03725143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs environnementaux en Afrique : introduction au numéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Arango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Knowing Nature | Savoir environnementaux, 4, pp.3-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03701030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La Voulzie à Paris” : étude des oppositions à la dérivation des sources de la Voulzie à partir des discours de la presse écrite (1885–1929)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Resch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.35713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation locale des enjeux de qualité de l'eau destinée à la consommation humaine. Exemple des captages de Paris en Seine-et-Marne (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Resch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.51-59. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2020046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconceptualising the drinking waterscape through a grounded perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Crombé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 186 (2), pp.224-236. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geoj.12343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La géographie de l’eau et son enseignement à l’Université”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Resch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feuilles de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-postes et résistances à l’universalisation d’un modèle urbain de service public en zone rurale : Le cas de l’accès à l’eau potable en périphérie de Mendoza (Argentine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Risques et ressources dans les Suds. Concilier environnement, développement et sécurité dans le cadre des changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Maupin-Buskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72 (280), pp.393-400. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/com.10491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles irrigations pressurisées : un défi pour la cartographie des réseaux d’irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.15911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le futur espace hydraulique minervois. Mutations de l’irrigation dans le contexte de la mise en place du projet Aqua Domitia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Mangeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sabīl : marquer l’Islam dans la ville par des points d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01449387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of Andean mountain snow cover to forecast water discharge of Cuyo rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103-2, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.2903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03735489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of Andean mountain snow cover to forecast water discharge of Cuyo rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (2), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.2903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer l'exposition aux pesticides de l’air en population générale ? Enseignements d’une revue bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Aschan-Leygonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baudet-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Grésillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Augendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 729, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La télédétection de la neige dans les Andes comme outil de prévision des débits des rivières du Cuyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n° spécial Impact du changement climatique sur les dynamiques des milieux montagnards., 103 (2), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.2861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de gouvernance et vulnérabilités d’accès à l’eau potable, le cas de la municipalité de Las Heras (Province de Mendoza, Argentine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Hévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Drezen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ordinaire des Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 218, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/orda.1981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aplicación de índices integradores de calidad hídrica al piedemonte andino argentino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santa E. Salatino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tecnología y ciencias del agua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02916937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aplicación de índices integradores de calidad hídrica al pedemonte andino argentino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santa E. Salatino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tecnologia y Ciencia del Agua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the tap to the mouth, drinking water quality in the domestic context in Khartoum, Sudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Hassan El-Tayib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.26157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02916940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des surfaces enneigées sur les débits de cours d'eau du piémont andin argentin. Implications pour la gestion du risque de pénurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les risques liés à la nature et leur gestion dans les Suds, 91 (3), pp.338-354. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bagf.1656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du robinet au consommateur : qualité de l’eau potable dans le contexte domestique de l’agglomération de Khartoum, Soudan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Hassan El-Tayib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 664, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.26157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of hydraulic structures and water use on solids in water in the Andean Argentinian piedmont: case studies of Tunuyán and Mendoza river valleys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Laganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santa Salatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Medina de Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografia Fisica e Dinamica Quaternaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03735599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La canopée urbaine de Mendoza (Argentine) à l’épreuve de la gestion de l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Beltrando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (3), p. 224-231. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sec.2013.0376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of hydraulic structures and water use on solids in water in the Andean Argentinian piedmont : case studies on Tunuyan and Mendoza river valleys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Laganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Salatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Medina de Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografia Fisica e Dinamica Quaternaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (1), p.119-130. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4461/GFDQ.2013.36.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contaminación por fosfatos en el oasis bajo riego del río Mendoza .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Salatino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Facultad de Ciencias Agrarias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (1), p. 169-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des eaux dans le Saint-Emilionnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux du Laboratoire de Géographie Physique Appliquée (Université de Bordeaux 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26, pp.41-60. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/tlgpa.2008.1046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00347668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux en bouteille sont-elles de bonne qualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux du Laboratoire de Géographie Physique Appliquée (Université de Bordeaux 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26, pp.11-30. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/tlgpa.2008.1044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00347667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux exemples d'aménagements pour l'amélioration de la qualité de l'eau d'irrigation dans l'oasis de Mendoza (Argentine). Le Système Pescara et l'imperméabilisation du canal Matriz San Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux du Laboratoire de Géographie Physique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25, pp.83-106. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/tlgpa.2007.1039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00393969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ressource hydro-électrique dans la Province de Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 60 (239), pp.319-339. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/com.2451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00393965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de changement d'échelle pour l'estimation du potentiel de contamination des eaux de surface par l'azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Riglos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46, p. 35 - p. 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pollution de l'eau d'un milieu humide sableux : application au bassin versant de l'étang de Carcans Hourtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux du Laboratoire de Géographie Physique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23, pp.49-61. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/tlgpa.2004.1020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00394063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection spatio-temporelle des zones d’orpaillage dans le bassin de la Falémé par télédétection : Analyse à partir de sentinel-2 et GEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poullo Baidy Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Passy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Géomatique et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Sine Saloum El Hadj Ibrahima NIASS, Nov 2025, Kaolack, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’adapter au risque de pénurie en eau d’irrigation en Méditerranée et ses marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Axe 5 : Adaptation des cultures permanentes aux changements climatiques : un regard Sud-Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Afriques dans le Monde - SciencesPo Bordeaux, Jan 2024, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’essor de l’oléiculture irriguée en Tunisie centrale : application locale d’un modèle de développement agricole international pour répondre à des enjeux globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepita Ould Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cadene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Ismail Chaieb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et environnement dans les Suds. Commission Développements et tropicalités, CNFG.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of water resources in semi-arid regions. Louvain, {Interdisciplinary approaches for addressing the 21 century water challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louvain4Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Louvain, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalizing olive oil industry, the Tunisian strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepita Ould Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cadene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Scales of Agriculture Production Systems, SMEs, and Global Value Chains: Is it a Feature Unique to Agribusiness?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of snow as a tool to forecast water shortage in the Argentinian dry Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité inter-annuelle du manteau neigeux dans les Andes par télédétection et effet sur le débit des rivières du piémont argentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la commission Climat et sociétés du CNFG.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Northern and Central Oases of the Province of Mendoza (Argentina): water resources and sustainability challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santa E. Salatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Oasis dans la mondialisation : ruptures et continuités", Colloquium "Oases in globalization: ruptures and continuities", Colloquio "Los oasis en la globalización: rompimientos y continuidades"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. p.189-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01024415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oasis en la globalización, rupturas y continuidades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Los oasis regadíos. Herramientas para una mejor gestión del agua.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oasis dans la mondialisation : ruptures et continuités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Chaléard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Oasis dans la mondialisation : ruptures et continuités", Colloquium "Oases in globalization: ruptures and continuities", Colloquio "Los oasis en la globalización: rompimientos y continuidades"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. p.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water resources and sustainability challenges in the globalized oases of Mendoza, Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Salatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oases in the Globalization, ruptures and continuities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-spatial structure mutations of some Argentinian oases from the 2000s’ crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Salatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Morabito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Association of the American Geographers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aplicación de índices integrados de calidad hídrica al piedemonte andino argentino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santa E. Salatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Morabito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Calidad del agua de riego en los oasis de Mendoza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des surfaces enneigées sur les débits de cours d’eau du piémont andin argentin. Implications pour la gestion du risque de pénurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Association des Géographes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calidad del agua de riego de los ríos Mendoza y Tunuyán superior. Tendencias y recomendaciones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Salatino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National de l’Eau Argentin (CONAGUA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, San Juan, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on estimer les niveaux d’exposition et de vulnérabilité des populations aux pesticides dans l’air ? Approches géographiques, méthodes d’analyse spatiale et cartographiques des usages et secteurs de traitement phytosanitaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Harpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Aschan-Leygonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Augendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baudet-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gresillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DiPEE « Ecologie et société » de l’UMR 5600 Environnement, Ville et société (EVS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What kind of water for what kind of people?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Crombé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIWI's World Water Week, Inequities in the water supply in Greater Khartoum, Soudan .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès à l'eau dans l'Afrique en développement, de la géopolitique du bassin du Nil à l'usage domestique dans la ville de Khartoum, Soudan .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accès à l'eau dans l'Afrique en développement, de la géopolitique du bassin du Nil à l'usage domestique dans la ville de Khartoum, Soudan .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Soudan, un pays qui ne manque pas d'eau !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café-géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Saint Die, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de pollution phosphatée de l'eau d'irrigation en zones aval d'oasis : le cas de la quatrième zone agricole irriguée de l'oasis du rio Mendoza, Argentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santa E. Salatino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII° World Water Congress de l'IWRA (International Water resource Association). Montpellier, 01-04 Septembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00394079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement éco-touristique dans la province de Misiones (Argentine), ou la mise en valeur d'un patrimoine culturel et naturel tropical humide d'Argentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Natures Tropicales, enjeux actuels et perspectives », organisé par la Commission géographie tropicale du CNFG. Bordeaux, 16 au 18 Octobre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00394075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contaminación por residuos sólidos en acequías y veredas del Gran Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.L. Zamorano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-G. Alegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X° Jornadas de Geografía de la UNC, Mendoza, 28-31 mai 2008, 16 p. + annexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Mendoza, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00394124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impactos de las obras humanas sobre la mejora de la calidad del agua en el oasis regadío del río Mendoza: “Impermeabilización del canal Matriz San Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santa Salatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Bermejillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque National de l'Eau Argentin CONAGUA, mai 2007, 9 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Francia. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00394066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Territorial Restructuring in an Era of Global Change. Theories, Approaches and Future Research Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, 344 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04237491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement, changements globaux et dynamiques des territoires. Editions ISTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oases and Globalization. Ruptures and Continuities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavie E. (ed.); Marshall A. (ed.). Springer-Verlag, 255 p., 2017, 978-3-319-50749-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01509501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du colloque international &amp;quot;Les oasis dans la mondialisation: ruptures et continuités&amp;quot; , Paris, 16 et 17 Décembre 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Chaléard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marshall A. (dir.) ; Lavie E. (dir.) ; Chaléard J - L. (dir.) ; Fort M. (dir.) ; Lombard J. (dir.). 207 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources mondialisées. Essais de géographie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Magrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Perrier Bruslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse Universitaires de la Sorbonne. 336 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un changement dans la continuité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Kosmopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Aveline-Dubach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, https://journals.openedition.org/cybergeo/40158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CybergeoNetworks 2 : une application d’apprentissage profond au service de la publication scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Kosmopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Aveline-Dubach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, https://journals.openedition.org/cybergeo/40639#quotation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COM a lu, revue de livre, CHAUVIN E., LANGLOIS O., SEIGNOBOS C. et BAROIN C. (dir.) (2020). Conflits et violences dans le bassin du lac Tchad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.243-248. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/com.12994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03735608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue de livre : Dufour S., Lespez L., (dir.) 2020, Géographie de l’environnement. La nature au temps de l’Anthropocène, Paris, A. Colin, Coll. U, 288 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.36824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03735606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COM a lu : RAIMOND C., SYLVESTRE F., ZAKINET D. & MOUSSA A. (dir.) (2019). Le Tchad des lacs. Les zones humides sahéliennes au défi du changement global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.629-634. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/com.10792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Géraud Magrin et Christine Raimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.641-653. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/com.10833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue de lecture : Choplin A. et Pliez O., 2018, La mondialisation des pauvres. Loin de Wall Street et de Davos, Paris, Seuil, Coll. La République des idées, 128 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.31985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COM a lu : Chaléard Jean-Louis et Sanjuan Thierry (2017). Géographie du développement. Territoires et mondialisation dans les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.343-348. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/com.7920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifeste pour une géographie environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 412 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01382817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau dans la ville. Une amie qui nous fait la guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 320 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue de livre : Carré C., Deutsch J.-C., 2015, L’eau dans la ville. Une amie qui nous fait la guerre, Paris, Éditions de l’Aube, Coll. Bibliothèque des territoires, 320 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03735518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drinking water in Africa : political, technical and practical aspects of urban and rural waterscapes .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie » et « terrain », des définitions universellement acceptées par les géographes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00394072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Linking environment and development a a time of global changes: A challenge for geography and social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development and Territorial Restructuring in an Era of Global Change. Theories, Approaches and Future Research Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Wiley, 2023, 9781786306531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04384805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Repenser les liens entre environnement et développement : les sciences sociales et la géographie face aux enjeux des changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement, changements globaux et dynamiques des territoires. Editions ISTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hydrogéographie, sa place dans l’analyse systémique, du bassin-versant au bassin déversant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement, changements globaux et dynamiques des territoires. Théories, approches et perspectives de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer l’eau en raisin : trajectoires des paysages agricoles viticoles irrigués des piémonts andins péruviens, chiliens et argentins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Falies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropiques, développement et mondialisation. Hommage à J.-L. Chaléard.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer l’eau en raisins : trajectoires des paysages viticoles irrigués des piémonts andins péruviens, chiliens et argentins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Falies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropiques, développement et mondialisation. Hommages à Jean-Louis Chaléard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountain-Oases Faced with New Roads: Case Studies from the Andes and the Himalayas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavie E. (ed.); Marshall A. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oases and Globalization. Ruptures and Continuities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, p.133-152, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01509635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavie E. (ed.); Marshall A. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Oases and globalization. Ruptures and continuities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, 2017, 978-3-319-50749-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transformation of the oases of Mendoza (Argentina): How the provincial socio-spatial structure was reversed by the crises of the 1980s and 2000s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Morábito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Salatino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavie E. (ed.); Marshall A .(ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oases and globalisation. Ruptures and continuities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, p. 227-242, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources, enjeux géographiques d’un objet pluriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Magrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Perrier Bruslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Redon M. (ed.); Magrin G. (ed.); Chauvin E. (ed.); Perrier Bruslé L. (ed.); Lavie E. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources mondialisées. Essais de géographie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, p.5-23, 2015, Territoires en mouvement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pénurie de l’eau, un discours à quelles fins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Maupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blanchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de la Sorbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources mondialisées. Essais de géographie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowing Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Arango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03920332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et ressources dans les Suds. Concilier environnement, développement et sécurité dans le cadre des changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Maupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 72 (280), 2019, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/com.10482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypergeo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer la rareté en eau. L’alimentation en eau potable et d’irrigation des villes-oasis et des espaces méditerranéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paris 7 - Denis Diderot, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02888599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection vegetation changes in oases of Gabes using EO1/Hypérion data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouda Ben Arfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Katlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zargouni Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Euro-Mediterranean Conference for Environmental Integration (EMCEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of snow as a tool to forecast water shortage in the Argentinian dry Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water resources and sustainability challenges in the globalized oases of Mendoza, Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Salatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oases in the globalization : ruptures and continuities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbidity, and indicator to evaluate drinkability of waters in Southern countries ? Approaches from Burkina Faso, Sudan and Argentina case studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the tap to the mouth, drinking water quality in the domestic context in Khartoum, Sudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Hassan El-Tayib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités anthropiques et qualité de l'eau dans l'oasis de Mendoza (Argentine) : diagnostic, enjeux et durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Michel de Montaigne Bordeaux 3, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00416438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId231"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.26109660574px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emilie Lavie </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités en géographie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emilie-lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6014-3386</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">134430557</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographe, je travaille sur les stratégies des agriculteurs concernant l'irrigation et le rôle de cet objet technique dans l'adaptation aux changements climatiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2024 : Professeure des Universités, Université Paris Cité, Rattachée UMR PRODIG. Associée UMR LAM,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-2024 : Accueil en délégation CNRS au LAM (UMR 5115) (100% puis 50 %),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2019 : HDR en Géographie, Université Paris Cité,2010-2024 : Maîtresse de conférences, Université Paris-Diderot/Paris Cité, UMR PRODIG,2010 : Post-doctorat, ANR WaMaKhaIR, Université Paris-Nanterre, EA GECKO,2009 : Docteure en Géographie Physique, Université Bordeaux-Montaigne,2008-2009 : ATER, Université de La Rochelle,2007-2008 : ATER, Université Bordeaux-Montaigne.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation aux fortes chaleurs dans l’agglomération de Sfax : mesures météorologiques et comportements de la population pendant l’été (2023-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwen Ghribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Dahech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Malika Madelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 23, pp.3. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/climat/202523003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légalisera, légalisera pas ? Stratégies face à la construction illégale du barrage de Caussade : entre anti-ZAD, bataille judiciaire et politique du laisser-faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selin Le Visage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 57, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1650h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05611013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La durabilité de l’arboriculture irriguée dans le sud-ouest de la France : des injonctions paradoxales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1391z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04946084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir de la production oléicole tunisienne : irriguer pour durer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepita Ould-Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluences Méditerranée </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 130 (3), pp.89-103. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/come.130.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets techniques et l’adaptation de l’agriculture au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassili Kypréos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lacquement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Études : Ressources en eau et milieux aquatiques (1/2), p. 19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging global changes in a post-revolutionary context: the case of irrigated olive growing in central Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepita Ould Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cadène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Chiab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassili Kypreos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographica Helvetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78 (3), pp.417-428. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gh-78-417-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs environnementaux en Afrique : introduction au numéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Arango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Knowing Nature | Savoir environnementaux, 4, pp.3-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03701030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowing Nature in Africa: Introduction to the Special Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Arango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Knowing Nature | Savoirs environnementaux, 4, pp.21-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03725143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation locale des enjeux de qualité de l'eau destinée à la consommation humaine. Exemple des captages de Paris en Seine-et-Marne (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Resch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.51-59. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2020046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconceptualising the drinking waterscape through a grounded perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Crombé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 186 (2), pp.224-236. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geoj.12343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La géographie de l’eau et son enseignement à l’Université”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Resch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feuilles de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La Voulzie à Paris” : étude des oppositions à la dérivation des sources de la Voulzie à partir des discours de la presse écrite (1885–1929)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Resch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.35713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-postes et résistances à l’universalisation d’un modèle urbain de service public en zone rurale : Le cas de l’accès à l’eau potable en périphérie de Mendoza (Argentine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Risques et ressources dans les Suds. Concilier environnement, développement et sécurité dans le cadre des changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Maupin-Buskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72 (280), pp.393-400. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/com.10491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles irrigations pressurisées : un défi pour la cartographie des réseaux d’irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.15911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le futur espace hydraulique minervois. Mutations de l’irrigation dans le contexte de la mise en place du projet Aqua Domitia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Mangeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sabīl : marquer l’Islam dans la ville par des points d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01449387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of Andean mountain snow cover to forecast water discharge of Cuyo rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (2), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.2903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer l'exposition aux pesticides de l’air en population générale ? Enseignements d’une revue bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Aschan-Leygonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baudet-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Grésillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Augendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 729, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La télédétection de la neige dans les Andes comme outil de prévision des débits des rivières du Cuyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n° spécial Impact du changement climatique sur les dynamiques des milieux montagnards., 103 (2), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.2861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de gouvernance et vulnérabilités d’accès à l’eau potable, le cas de la municipalité de Las Heras (Province de Mendoza, Argentine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Hévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Drezen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ordinaire des Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 218, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/orda.1981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the tap to the mouth, drinking water quality in the domestic context in Khartoum, Sudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Hassan El-Tayib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.26157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02916940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aplicación de índices integradores de calidad hídrica al pedemonte andino argentino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santa E. Salatino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tecnologia y Ciencia del Agua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des surfaces enneigées sur les débits de cours d'eau du piémont andin argentin. Implications pour la gestion du risque de pénurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les risques liés à la nature et leur gestion dans les Suds, 91 (3), pp.338-354. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bagf.1656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du robinet au consommateur : qualité de l’eau potable dans le contexte domestique de l’agglomération de Khartoum, Soudan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Hassan El-Tayib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 664, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.26157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aplicación de índices integradores de calidad hídrica al piedemonte andino argentino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santa E. Salatino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tecnología y ciencias del agua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02916937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of hydraulic structures and water use on solids in water in the Andean Argentinian piedmont: case studies of Tunuyán and Mendoza river valleys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Laganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santa Salatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Medina de Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografia Fisica e Dinamica Quaternaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03735599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La canopée urbaine de Mendoza (Argentine) à l’épreuve de la gestion de l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Beltrando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (3), p. 224-231. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sec.2013.0376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of hydraulic structures and water use on solids in water in the Andean Argentinian piedmont : case studies on Tunuyan and Mendoza river valleys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Laganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Salatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Medina de Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografia Fisica e Dinamica Quaternaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (1), p.119-130. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4461/GFDQ.2013.36.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contaminación por fosfatos en el oasis bajo riego del río Mendoza .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Salatino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Facultad de Ciencias Agrarias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (1), p. 169-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des eaux dans le Saint-Emilionnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux du Laboratoire de Géographie Physique Appliquée (Université de Bordeaux 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26, pp.41-60. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/tlgpa.2008.1046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00347668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux en bouteille sont-elles de bonne qualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux du Laboratoire de Géographie Physique Appliquée (Université de Bordeaux 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26, pp.11-30. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/tlgpa.2008.1044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00347667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux exemples d'aménagements pour l'amélioration de la qualité de l'eau d'irrigation dans l'oasis de Mendoza (Argentine). Le Système Pescara et l'imperméabilisation du canal Matriz San Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux du Laboratoire de Géographie Physique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25, pp.83-106. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/tlgpa.2007.1039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00393969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ressource hydro-électrique dans la Province de Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 60 (239), pp.319-339. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/com.2451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00393965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de changement d'échelle pour l'estimation du potentiel de contamination des eaux de surface par l'azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Riglos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46, p. 35 - p. 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pollution de l'eau d'un milieu humide sableux : application au bassin versant de l'étang de Carcans Hourtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux du Laboratoire de Géographie Physique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23, pp.49-61. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/tlgpa.2004.1020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00394063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection spatio-temporelle des zones d’orpaillage dans le bassin de la Falémé par télédétection : Analyse à partir de sentinel-2 et GEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poullo Baidy Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Passy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Géomatique et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Sine Saloum El Hadj Ibrahima NIASS, Nov 2025, Kaolack, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’adapter au risque de pénurie en eau d’irrigation en Méditerranée et ses marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Axe 5 : Adaptation des cultures permanentes aux changements climatiques : un regard Sud-Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Afriques dans le Monde - SciencesPo Bordeaux, Jan 2024, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’essor de l’oléiculture irriguée en Tunisie centrale : application locale d’un modèle de développement agricole international pour répondre à des enjeux globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepita Ould Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cadene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Ismail Chaieb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et environnement dans les Suds. Commission Développements et tropicalités, CNFG.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of water resources in semi-arid regions. Louvain, {Interdisciplinary approaches for addressing the 21 century water challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louvain4Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Louvain, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalizing olive oil industry, the Tunisian strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepita Ould Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cadene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Scales of Agriculture Production Systems, SMEs, and Global Value Chains: Is it a Feature Unique to Agribusiness?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of snow as a tool to forecast water shortage in the Argentinian dry Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité inter-annuelle du manteau neigeux dans les Andes par télédétection et effet sur le débit des rivières du piémont argentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la commission Climat et sociétés du CNFG.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Northern and Central Oases of the Province of Mendoza (Argentina): water resources and sustainability challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santa E. Salatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Oasis dans la mondialisation : ruptures et continuités", Colloquium "Oases in globalization: ruptures and continuities", Colloquio "Los oasis en la globalización: rompimientos y continuidades"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. p.189-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01024415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oasis en la globalización, rupturas y continuidades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Los oasis regadíos. Herramientas para una mejor gestión del agua.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oasis dans la mondialisation : ruptures et continuités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Chaléard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Oasis dans la mondialisation : ruptures et continuités", Colloquium "Oases in globalization: ruptures and continuities", Colloquio "Los oasis en la globalización: rompimientos y continuidades"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. p.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aplicación de índices integrados de calidad hídrica al piedemonte andino argentino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santa E. Salatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Morabito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Calidad del agua de riego en los oasis de Mendoza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des surfaces enneigées sur les débits de cours d’eau du piémont andin argentin. Implications pour la gestion du risque de pénurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Association des Géographes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calidad del agua de riego de los ríos Mendoza y Tunuyán superior. Tendencias y recomendaciones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Salatino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National de l’Eau Argentin (CONAGUA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, San Juan, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water resources and sustainability challenges in the globalized oases of Mendoza, Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Salatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oases in the Globalization, ruptures and continuities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-spatial structure mutations of some Argentinian oases from the 2000s’ crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Salatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Morabito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Association of the American Geographers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on estimer les niveaux d’exposition et de vulnérabilité des populations aux pesticides dans l’air ? Approches géographiques, méthodes d’analyse spatiale et cartographiques des usages et secteurs de traitement phytosanitaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Harpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Aschan-Leygonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Augendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baudet-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gresillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DiPEE « Ecologie et société » de l’UMR 5600 Environnement, Ville et société (EVS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès à l'eau dans l'Afrique en développement, de la géopolitique du bassin du Nil à l'usage domestique dans la ville de Khartoum, Soudan .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accès à l'eau dans l'Afrique en développement, de la géopolitique du bassin du Nil à l'usage domestique dans la ville de Khartoum, Soudan .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Soudan, un pays qui ne manque pas d'eau !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café-géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Saint Die, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What kind of water for what kind of people?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Crombé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIWI's World Water Week, Inequities in the water supply in Greater Khartoum, Soudan .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de pollution phosphatée de l'eau d'irrigation en zones aval d'oasis : le cas de la quatrième zone agricole irriguée de l'oasis du rio Mendoza, Argentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santa E. Salatino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII° World Water Congress de l'IWRA (International Water resource Association). Montpellier, 01-04 Septembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00394079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement éco-touristique dans la province de Misiones (Argentine), ou la mise en valeur d'un patrimoine culturel et naturel tropical humide d'Argentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Natures Tropicales, enjeux actuels et perspectives », organisé par la Commission géographie tropicale du CNFG. Bordeaux, 16 au 18 Octobre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00394075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contaminación por residuos sólidos en acequías y veredas del Gran Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.L. Zamorano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-G. Alegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X° Jornadas de Geografía de la UNC, Mendoza, 28-31 mai 2008, 16 p. + annexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Mendoza, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00394124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impactos de las obras humanas sobre la mejora de la calidad del agua en el oasis regadío del río Mendoza: “Impermeabilización del canal Matriz San Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santa Salatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Bermejillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque National de l'Eau Argentin CONAGUA, mai 2007, 9 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Francia. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00394066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Territorial Restructuring in an Era of Global Change. Theories, Approaches and Future Research Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, 344 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04237491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement, changements globaux et dynamiques des territoires. Editions ISTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oases and Globalization. Ruptures and Continuities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavie E. (ed.); Marshall A. (ed.). Springer-Verlag, 255 p., 2017, 978-3-319-50749-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01509501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du colloque international &amp;quot;Les oasis dans la mondialisation: ruptures et continuités&amp;quot; , Paris, 16 et 17 Décembre 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Chaléard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marshall A. (dir.) ; Lavie E. (dir.) ; Chaléard J - L. (dir.) ; Fort M. (dir.) ; Lombard J. (dir.). 207 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources mondialisées. Essais de géographie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Magrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Perrier Bruslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse Universitaires de la Sorbonne. 336 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un changement dans la continuité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Kosmopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Aveline-Dubach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, https://journals.openedition.org/cybergeo/40158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CybergeoNetworks 2 : une application d’apprentissage profond au service de la publication scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Kosmopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Aveline-Dubach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, https://journals.openedition.org/cybergeo/40639#quotation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue de livre : Dufour S., Lespez L., (dir.) 2020, Géographie de l’environnement. La nature au temps de l’Anthropocène, Paris, A. Colin, Coll. U, 288 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.36824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03735606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COM a lu, revue de livre, CHAUVIN E., LANGLOIS O., SEIGNOBOS C. et BAROIN C. (dir.) (2020). Conflits et violences dans le bassin du lac Tchad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.243-248. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/com.12994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03735608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Géraud Magrin et Christine Raimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.641-653. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/com.10833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COM a lu : RAIMOND C., SYLVESTRE F., ZAKINET D. & MOUSSA A. (dir.) (2019). Le Tchad des lacs. Les zones humides sahéliennes au défi du changement global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.629-634. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/com.10792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue de lecture : Choplin A. et Pliez O., 2018, La mondialisation des pauvres. Loin de Wall Street et de Davos, Paris, Seuil, Coll. La République des idées, 128 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.31985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COM a lu : Chaléard Jean-Louis et Sanjuan Thierry (2017). Géographie du développement. Territoires et mondialisation dans les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.343-348. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/com.7920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifeste pour une géographie environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 412 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01382817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau dans la ville. Une amie qui nous fait la guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 320 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue de livre : Carré C., Deutsch J.-C., 2015, L’eau dans la ville. Une amie qui nous fait la guerre, Paris, Éditions de l’Aube, Coll. Bibliothèque des territoires, 320 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03735518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drinking water in Africa : political, technical and practical aspects of urban and rural waterscapes .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie » et « terrain », des définitions universellement acceptées par les géographes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00394072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Linking environment and development a a time of global changes: A challenge for geography and social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development and Territorial Restructuring in an Era of Global Change. Theories, Approaches and Future Research Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Wiley, 2023, 9781786306531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04384805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Repenser les liens entre environnement et développement : les sciences sociales et la géographie face aux enjeux des changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement, changements globaux et dynamiques des territoires. Editions ISTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hydrogéographie, sa place dans l’analyse systémique, du bassin-versant au bassin déversant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement, changements globaux et dynamiques des territoires. Théories, approches et perspectives de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer l’eau en raisin : trajectoires des paysages agricoles viticoles irrigués des piémonts andins péruviens, chiliens et argentins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Falies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropiques, développement et mondialisation. Hommage à J.-L. Chaléard.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer l’eau en raisins : trajectoires des paysages viticoles irrigués des piémonts andins péruviens, chiliens et argentins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Falies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropiques, développement et mondialisation. Hommages à Jean-Louis Chaléard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountain-Oases Faced with New Roads: Case Studies from the Andes and the Himalayas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavie E. (ed.); Marshall A. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oases and Globalization. Ruptures and Continuities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, p.133-152, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01509635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavie E. (ed.); Marshall A. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Oases and globalization. Ruptures and continuities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, 2017, 978-3-319-50749-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transformation of the oases of Mendoza (Argentina): How the provincial socio-spatial structure was reversed by the crises of the 1980s and 2000s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Morábito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Salatino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavie E. (ed.); Marshall A .(ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oases and globalisation. Ruptures and continuities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, p. 227-242, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources, enjeux géographiques d’un objet pluriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Magrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Perrier Bruslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Redon M. (ed.); Magrin G. (ed.); Chauvin E. (ed.); Perrier Bruslé L. (ed.); Lavie E. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources mondialisées. Essais de géographie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, p.5-23, 2015, Territoires en mouvement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pénurie de l’eau, un discours à quelles fins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Maupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blanchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de la Sorbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources mondialisées. Essais de géographie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowing Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Arango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03920332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et ressources dans les Suds. Concilier environnement, développement et sécurité dans le cadre des changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Maupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 72 (280), 2019, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/com.10482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypergeo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer la rareté en eau. L’alimentation en eau potable et d’irrigation des villes-oasis et des espaces méditerranéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paris 7 - Denis Diderot, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02888599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection vegetation changes in oases of Gabes using EO1/Hypérion data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouda Ben Arfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Katlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zargouni Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Euro-Mediterranean Conference for Environmental Integration (EMCEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of snow as a tool to forecast water shortage in the Argentinian dry Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the tap to the mouth, drinking water quality in the domestic context in Khartoum, Sudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Hassan El-Tayib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbidity, and indicator to evaluate drinkability of waters in Southern countries ? Approaches from Burkina Faso, Sudan and Argentina case studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water resources and sustainability challenges in the globalized oases of Mendoza, Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Salatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oases in the globalization : ruptures and continuities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités anthropiques et qualité de l'eau dans l'oasis de Mendoza (Argentine) : diagnostic, enjeux et durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Michel de Montaigne Bordeaux 3, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00416438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId233"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="082FC2B9"/>
+    <w:nsid w:val="446821C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-lavie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6014-3386" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134430557" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523291v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Ghribi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Charfi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Dahech" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Malika Madelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202523003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946084v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lavie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1391z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859441v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepita Ould-Ahmed" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.130.0089" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222673v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepita Ould Ahmed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cad&#232;ne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Chiab" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Kypreos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-78-417-2023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04003906v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Kypr&#233;os" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacquement" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725143v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Arango" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guitard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03701030v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104035v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Resch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.35713" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104046v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Gautron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020046" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441168v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cromb&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marshall" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geoj.12343" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104113v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009110v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104081v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Maupin-Buskin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10491" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929730v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.15911" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901851v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Guillemot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mangeret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449387v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735489v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delbart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Goma" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2903" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375679v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267451v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27056" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236180v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2861" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236248v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes H&#233;vin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Drezen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.1981" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916937v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Morabito" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santa E. Salatino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236214v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916940v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Hassan El-Tayib" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26157" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118569v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.1656" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236232v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735599v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laganier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Morabito" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santa Salatino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Medina de Dias" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233722v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beltrando" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2013.0376" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235978v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Morabito" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Salatino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4461/GFDQ.2013.36.9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847658v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347668v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cattaneo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hoffmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tlgpa.2008.1046" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347667v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Barthe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tlgpa.2008.1044" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00393969v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tlgpa.2007.1039" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00393965v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.2451" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601217v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Macary" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lucas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Riglos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394063v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tlgpa.2004.1020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401930v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poullo Baidy Ba" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949006v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426792v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cadene" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ismail Chaieb" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426785v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104140v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375809v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376076v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01024415v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388825v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061429v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chal&#233;ard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lombard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236315v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236331v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388839v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236363v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236321v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753974v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gresillon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846878v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cromb&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961084v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961087v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394079v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394075v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394124v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe David" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laymond" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Zamorano" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-G. Alegre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394066v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Filippini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bermejillo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237491v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Peyroux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877109v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509501v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138342v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236170v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Redon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Magrin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chauvin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perrier Brusl&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313736v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kosmopoulos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Aveline-Dubach" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313727v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735608v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.12994" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735606v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.36824" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104088v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10792" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104090v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10833" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104127v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.31985" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104163v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7920" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626207v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382817v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236305v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735518v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27257" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849493v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maupin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394072v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384805v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877099v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844226v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brousse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carlier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Michler" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502557v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Falies" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104160v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509635v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521846v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521810v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mor&#225;bito" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237427v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236294v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Maupin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blanchon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920332v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104092v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10482" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426779v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02888599v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657763v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouda Ben Arfa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Katlane" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zargouni Fouad" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Berg&#232;s" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376015v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236340v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236342v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Robert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388522v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00416438v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-lavie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6014-3386" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134430557" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523291v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Ghribi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Charfi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Dahech" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Malika Madelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202523003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611013v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin Le Visage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1650h" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946084v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lavie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1391z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859441v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepita Ould-Ahmed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.130.0089" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04003906v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Kypr&#233;os" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacquement" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222673v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepita Ould Ahmed" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cad&#232;ne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Chiab" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Kypreos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-78-417-2023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03701030v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Arango" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guitard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725143v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104046v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Resch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Gautron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020046" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441168v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cromb&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marshall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geoj.12343" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104113v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104035v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.35713" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009110v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104081v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Maupin-Buskin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10491" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929730v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.15911" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901851v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Guillemot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mangeret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449387v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delbart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Goma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2903" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267451v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27056" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236180v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2861" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236248v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes H&#233;vin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Drezen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.1981" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916940v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Hassan El-Tayib" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26157" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236214v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Morabito" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santa E. Salatino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118569v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.1656" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236232v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916937v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735599v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laganier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Morabito" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santa Salatino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Medina de Dias" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233722v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beltrando" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2013.0376" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235978v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Morabito" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Salatino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4461/GFDQ.2013.36.9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847658v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347668v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cattaneo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hoffmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tlgpa.2008.1046" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347667v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Barthe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tlgpa.2008.1044" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00393969v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tlgpa.2007.1039" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00393965v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.2451" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601217v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Macary" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lucas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Riglos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394063v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tlgpa.2004.1020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401930v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poullo Baidy Ba" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckmann" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949006v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426792v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cadene" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ismail Chaieb" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426785v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104140v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375809v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376076v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01024415v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388825v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061429v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chal&#233;ard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lombard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388839v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236363v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236321v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236315v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236331v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753974v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gresillon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961084v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961087v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846878v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cromb&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394079v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394075v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394124v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe David" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laymond" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Zamorano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-G. Alegre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394066v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Filippini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bermejillo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237491v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Peyroux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877109v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509501v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138342v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236170v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Redon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Magrin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chauvin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perrier Brusl&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313736v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kosmopoulos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Aveline-Dubach" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313727v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735606v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.36824" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735608v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.12994" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104090v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10833" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104088v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10792" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104127v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.31985" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104163v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7920" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626207v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382817v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236305v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735518v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27257" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849493v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maupin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394072v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384805v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877099v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844226v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brousse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carlier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Michler" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502557v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Falies" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104160v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509635v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521846v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521810v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mor&#225;bito" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237427v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236294v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Maupin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blanchon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920332v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104092v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10482" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426779v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02888599v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657763v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouda Ben Arfa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Katlane" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zargouni Fouad" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Berg&#232;s" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376015v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388522v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236342v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Robert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236340v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00416438v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>