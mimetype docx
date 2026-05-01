--- v0 (2026-04-06)
+++ v1 (2026-05-01)
@@ -813,295 +813,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective efficacy of a lipid antigen vaccine in a guinea pig model of tuberculosis</w:t>
+                <w:t xml:space="preserve">Metabolic anticipation in Mycobacterium tuberculosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerald Larrouy-Maumus</w:t>
+                <w:t xml:space="preserve">Hyungjin Eoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Layre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Prandi</w:t>
+                <w:t xml:space="preserve">Poonam Rath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Rayner</w:t>
+                <w:t xml:space="preserve">Roxanne Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 35 (10), pp.1395-1402. </w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2017.01.079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nmicrobiol.2017.84⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407908v1</w:t>
+                <w:t xml:space="preserve">hal-02407897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic anticipation in Mycobacterium tuberculosis</w:t>
+                <w:t xml:space="preserve">Protective efficacy of a lipid antigen vaccine in a guinea pig model of tuberculosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyungjin Eoh</w:t>
+                <w:t xml:space="preserve">Gerald Larrouy-Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Layre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhe Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Layre</w:t>
+                <w:t xml:space="preserve">Simon Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poonam Rath</w:t>
+                <w:t xml:space="preserve">Jacques Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxanne Morris</w:t>
+                <w:t xml:space="preserve">Emma Rayner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2 (8), </w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35 (10), pp.1395-1402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nmicrobiol.2017.84⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2017.01.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407897v1</w:t>
+                <w:t xml:space="preserve">hal-02407908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rifampin Resistance Mutations Are Associated with Broad Chemical Remodeling of Mycobacterium tuberculosis</w:t>
               </w:r>
@@ -1751,303 +1751,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycobacterial Lipidomics</w:t>
+                <w:t xml:space="preserve">Human T cells use CD1 and MR1 to recognize lipids and small molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Layre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemieke de Jong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reem Al-Mubarak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Branch Moody</w:t>
+                <w:t xml:space="preserve">David Branch Moody</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/microbiolspec⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23, pp.31-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2014.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03096315v1</w:t>
+                <w:t xml:space="preserve">hal-03096325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human T cells use CD1 and MR1 to recognize lipids and small molecules</w:t>
+                <w:t xml:space="preserve">Mycobacterial Lipidomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Layre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annemieke de Jong</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reem Al-Mubarak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Branch Moody</w:t>
+                <w:t xml:space="preserve">J.T. Belisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Branch Moody</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Chemical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2014.09.007⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/microbiolspec⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03096325v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03096315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipidomic profiling of model organisms and the world's major pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Layre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Branch Moody</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 95 (1), pp.109-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2241,51 +2241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Layre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Cala-de Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Larrouy-Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vaubourgeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4209,51 +4209,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C188D0A"/>
+    <w:nsid w:val="E0ABF0B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4440,51 +4440,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-layre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3044-1299" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131060287" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04260471v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Fabi&#225;n Mosquera-Restrepo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Zuberogo&#239;tia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouxette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Layre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gilleron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35453-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445397v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe J&#248;ntvedt J&#248;rgensen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Nore" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Christian D Aass" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nigou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.669623" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450535v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Mar&#237;n Franco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Genoula" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Corral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Duette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Ferreyra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108547" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096291v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01230" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407888v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Buter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Yun Cheng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Ghanem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita E Grootemaat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahadevan Raman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-019-0336-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407908v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Larrouy-Maumus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clark" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prandi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rayner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2017.01.079" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407897v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyungjin Eoh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonam Rath" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Morris" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmicrobiol.2017.84" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407926v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivedita Lahiri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupal Shah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Young" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ford" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m116.716704" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096294v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lepore" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cala-De&#160;paepe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Mebarek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2016.07.021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096324v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Bourgeois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumithra Subramaniam" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemieke de Jong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20141505" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096320v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Jung Pan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asa Tapley" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Adamson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Little" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Urbanowski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiv312" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096321v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David&#160;c. Young" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2015.03.015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096315v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Al-Mubarak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Belisle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Branch Moody" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096325v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Branch Moody" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2014.09.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84KLSKVW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096331v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.08.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096337v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cala-de Paepe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Giacometti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia-Alles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Mori" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.386300" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096390v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vaubourgeix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathish Mundayoor" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M013482" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096389v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Sweet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunhee Hong" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cressida&#160;a. Madigan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Desjardins" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2011.10.013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177940v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Collmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bastian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mariotti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Czaplicki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2008.11.008" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479127v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ma&#238;tre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wurtz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20082204" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00351035v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tourne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Maitre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024235v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024256v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vergne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024266v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Mickova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024264v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanam&#233;e Faugeras" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vercellone" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023349v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carrat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Belkai" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cala - de Paepe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Blanc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024147v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052718v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024246v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024260v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445430v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1460-0_24" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387674v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquina Barros" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Maio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Manuel Ledesma" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Emilia Boix" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Faivre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-layre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3044-1299" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131060287" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04260471v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Fabi&#225;n Mosquera-Restrepo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Zuberogo&#239;tia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouxette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Layre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gilleron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35453-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445397v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe J&#248;ntvedt J&#248;rgensen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Nore" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Christian D Aass" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nigou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.669623" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450535v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Mar&#237;n Franco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Genoula" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Corral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Duette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Ferreyra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108547" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096291v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01230" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407888v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Buter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Yun Cheng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Ghanem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita E Grootemaat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahadevan Raman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-019-0336-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407897v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyungjin Eoh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonam Rath" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Morris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmicrobiol.2017.84" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407908v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Larrouy-Maumus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clark" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prandi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rayner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2017.01.079" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407926v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivedita Lahiri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupal Shah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Young" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ford" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m116.716704" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096294v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lepore" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cala-De&#160;paepe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Mebarek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2016.07.021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096324v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Bourgeois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumithra Subramaniam" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemieke de Jong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20141505" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096320v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Jung Pan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asa Tapley" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Adamson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Little" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Urbanowski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiv312" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096321v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David&#160;c. Young" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2015.03.015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096325v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Branch Moody" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2014.09.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84KLSKVW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096315v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Al-Mubarak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Belisle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Branch Moody" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096331v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.08.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096337v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cala-de Paepe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Giacometti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia-Alles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Mori" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.386300" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096390v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vaubourgeix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathish Mundayoor" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M013482" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096389v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Sweet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunhee Hong" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cressida&#160;a. Madigan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Desjardins" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2011.10.013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177940v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Collmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bastian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mariotti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Czaplicki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2008.11.008" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479127v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ma&#238;tre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wurtz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20082204" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00351035v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tourne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Maitre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024235v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024256v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vergne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024266v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Mickova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024264v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanam&#233;e Faugeras" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vercellone" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023349v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carrat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Belkai" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cala - de Paepe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Blanc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024147v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052718v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024246v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024260v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445430v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1460-0_24" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387674v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquina Barros" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Maio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Manuel Ledesma" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Emilia Boix" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Faivre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>