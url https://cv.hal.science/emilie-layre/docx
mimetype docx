--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -1751,303 +1751,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human T cells use CD1 and MR1 to recognize lipids and small molecules</w:t>
+                <w:t xml:space="preserve">Mycobacterial Lipidomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Layre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Branch Moody</w:t>
+                <w:t xml:space="preserve">Reem Al-Mubarak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.T. Belisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Branch Moody</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Chemical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2014.09.007⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/microbiolspec⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03096325v1</w:t>
+                <w:t xml:space="preserve">hal-03096315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycobacterial Lipidomics</w:t>
+                <w:t xml:space="preserve">Human T cells use CD1 and MR1 to recognize lipids and small molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Layre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Reem Al-Mubarak</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemieke de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.T. Belisle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Branch Moody</w:t>
+                <w:t xml:space="preserve">David Branch Moody</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23, pp.31-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2014.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/microbiolspec⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03096315v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03096325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipidomic profiling of model organisms and the world's major pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Layre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Branch Moody</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 95 (1), pp.109-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4209,51 +4209,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E0ABF0B2"/>
+    <w:nsid w:val="95FBF66D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4440,51 +4440,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-layre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3044-1299" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131060287" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04260471v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Fabi&#225;n Mosquera-Restrepo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Zuberogo&#239;tia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouxette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Layre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gilleron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35453-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445397v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe J&#248;ntvedt J&#248;rgensen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Nore" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Christian D Aass" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nigou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.669623" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450535v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Mar&#237;n Franco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Genoula" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Corral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Duette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Ferreyra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108547" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096291v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01230" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407888v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Buter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Yun Cheng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Ghanem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita E Grootemaat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahadevan Raman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-019-0336-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407897v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyungjin Eoh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonam Rath" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Morris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmicrobiol.2017.84" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407908v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Larrouy-Maumus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clark" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prandi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rayner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2017.01.079" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407926v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivedita Lahiri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupal Shah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Young" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ford" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m116.716704" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096294v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lepore" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cala-De&#160;paepe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Mebarek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2016.07.021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096324v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Bourgeois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumithra Subramaniam" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemieke de Jong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20141505" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096320v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Jung Pan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asa Tapley" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Adamson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Little" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Urbanowski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiv312" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096321v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David&#160;c. Young" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2015.03.015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096325v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Branch Moody" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2014.09.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84KLSKVW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096315v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Al-Mubarak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Belisle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Branch Moody" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096331v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.08.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096337v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cala-de Paepe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Giacometti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia-Alles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Mori" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.386300" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096390v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vaubourgeix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathish Mundayoor" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M013482" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096389v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Sweet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunhee Hong" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cressida&#160;a. Madigan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Desjardins" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2011.10.013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177940v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Collmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bastian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mariotti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Czaplicki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2008.11.008" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479127v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ma&#238;tre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wurtz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20082204" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00351035v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tourne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Maitre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024235v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024256v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vergne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024266v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Mickova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024264v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanam&#233;e Faugeras" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vercellone" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023349v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carrat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Belkai" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cala - de Paepe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Blanc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024147v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052718v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024246v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024260v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445430v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1460-0_24" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387674v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquina Barros" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Maio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Manuel Ledesma" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Emilia Boix" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Faivre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-layre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3044-1299" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131060287" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04260471v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Fabi&#225;n Mosquera-Restrepo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Zuberogo&#239;tia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouxette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Layre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gilleron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35453-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445397v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe J&#248;ntvedt J&#248;rgensen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Nore" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Christian D Aass" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nigou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.669623" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450535v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Mar&#237;n Franco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Genoula" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Corral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Duette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Ferreyra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108547" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096291v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01230" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407888v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Buter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Yun Cheng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Ghanem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita E Grootemaat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahadevan Raman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-019-0336-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407897v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyungjin Eoh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonam Rath" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Morris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmicrobiol.2017.84" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407908v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Larrouy-Maumus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clark" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prandi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rayner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2017.01.079" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407926v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivedita Lahiri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupal Shah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Young" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ford" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m116.716704" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096294v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lepore" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cala-De&#160;paepe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Mebarek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2016.07.021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096324v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Bourgeois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumithra Subramaniam" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemieke de Jong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20141505" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096320v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Jung Pan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asa Tapley" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Adamson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Little" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Urbanowski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiv312" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096321v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David&#160;c. Young" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2015.03.015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096315v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Al-Mubarak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Belisle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Branch Moody" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096325v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Branch Moody" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2014.09.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84KLSKVW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096331v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.08.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096337v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cala-de Paepe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Giacometti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia-Alles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Mori" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.386300" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096390v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vaubourgeix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathish Mundayoor" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M013482" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096389v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Sweet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunhee Hong" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cressida&#160;a. Madigan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Desjardins" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2011.10.013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177940v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Collmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bastian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mariotti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Czaplicki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2008.11.008" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479127v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ma&#238;tre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wurtz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20082204" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00351035v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tourne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Maitre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024235v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024256v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vergne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024266v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Mickova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024264v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanam&#233;e Faugeras" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vercellone" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023349v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carrat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Belkai" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cala - de Paepe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Blanc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024147v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052718v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024246v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024260v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445430v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1460-0_24" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387674v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquina Barros" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Maio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Manuel Ledesma" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Emilia Boix" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Faivre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>