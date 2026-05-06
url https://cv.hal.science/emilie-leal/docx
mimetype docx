--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -809,316 +809,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction en bauge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolutions, réparations et transformation des structures en terre conservées dans le bâti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...36 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire-Anne de Chazelles, Emilie Leal, Agnès Bergeret, Isabelle Rémy (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maisons et fortifications en terre du Moyen Age dans le Midi Méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.57-67, 2020</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.112-121, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04636840v1</w:t>
+                <w:t xml:space="preserve">halshs-04635835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction en brique</w:t>
+                <w:t xml:space="preserve">La construction en bauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baudreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Loppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maisons et fortifications en terre du Moyen Age dans le Midi Méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.76-81, 2020</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.57-67, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636844v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolutions, réparations et transformation des structures en terre conservées dans le bâti</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La construction en brique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Leal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maisons et fortifications en terre du Moyen Age dans le Midi Méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.112-121, 2020</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.76-81, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04635835v1</w:t>
+                <w:t xml:space="preserve">hal-04636844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lézignan-Corbières</w:t>
               </w:r>
@@ -1699,204 +1699,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeology of earthen architecture in the western Mediterranean, with particular regard to southern France : field detection, chaînes opératoires characterization and socio-cultural perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La question de la terre. Remploi et recyclage dans les constructions antiques en terre crue à Nîmes (Gard) entre les IVe siècle av. n.e. et IIe siècle ap. n. e</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julia Wattez</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Archeological Society Malta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Valletta, Malta</w:t>
+              <w:t xml:space="preserve">Recyclage, récupération et remploi des matériaux à la période antique, Midi méditerranéen et Égypte ptolémaïque. Séminaire de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04636751v1</w:t>
+                <w:t xml:space="preserve">halshs-04636733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question de la terre. Remploi et recyclage dans les constructions antiques en terre crue à Nîmes (Gard) entre les IVe siècle av. n.e. et IIe siècle ap. n. e</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Archaeology of earthen architecture in the western Mediterranean, with particular regard to southern France : field detection, chaînes opératoires characterization and socio-cultural perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Peinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Vincent</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Wattez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recyclage, récupération et remploi des matériaux à la période antique, Midi méditerranéen et Égypte ptolémaïque. Séminaire de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">The Archeological Society Malta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Valletta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04636733v1</w:t>
+                <w:t xml:space="preserve">halshs-04636751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From earth to earth. Chaînes opératoires and economy of raw earth : the absolute material ?</w:t>
               </w:r>
@@ -4507,51 +4507,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F697664"/>
+    <w:nsid w:val="73179ED6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4738,51 +4738,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-leal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-4627-1444" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234682620" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636833v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Leal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Peinetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaramila Tch&#233;r&#233;missinoff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr/actualites/terre-crue-contexte-funeraire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156u9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03765409v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devillers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esperou.montpellier.archi.fr/accueil/52-architecture-et-construction-en-terre-crue-vol5.html?search_query=978-2-491253-08-0&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03163051v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;my" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367813677.html#desctoggle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Klein" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529324v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156tm" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636840v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baudreu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loppe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636844v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635835v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04965503v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Vassal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03343096v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Abb&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/maisons-et-fortifications-en-terre-du-moyen-age-dans-le-midi-mediterraneen.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636850v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02019202v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boissinot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gaday" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voyez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omniscience.fr/collections/Histoire-des-savoirs-5/DES-FRUITS-DICI-ET-DAILLEURS--Regards-sur-lhistoi-66.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468095v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400680v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636751v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636733v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636815v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636775v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636768v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635775v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636781v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487736v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636612v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636584v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636596v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636791v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636797v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636809v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882891v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636856v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636861v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636855v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590767v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lecuyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrios Michaelides" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Nicola&#239;d&#232;s" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouttevin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2003.7336" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636863v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081516v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478857v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156to" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478781v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156u0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295597v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymat Catafau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635852v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Tarrou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119480v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090901v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450545v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872586v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-leal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-4627-1444" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234682620" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636833v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Leal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Peinetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaramila Tch&#233;r&#233;missinoff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr/actualites/terre-crue-contexte-funeraire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156u9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03765409v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devillers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esperou.montpellier.archi.fr/accueil/52-architecture-et-construction-en-terre-crue-vol5.html?search_query=978-2-491253-08-0&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03163051v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;my" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367813677.html#desctoggle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Klein" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529324v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156tm" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635835v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636840v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baudreu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loppe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636844v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04965503v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Vassal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03343096v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Abb&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/maisons-et-fortifications-en-terre-du-moyen-age-dans-le-midi-mediterraneen.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636850v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02019202v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boissinot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gaday" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voyez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omniscience.fr/collections/Histoire-des-savoirs-5/DES-FRUITS-DICI-ET-DAILLEURS--Regards-sur-lhistoi-66.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468095v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400680v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636733v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636751v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636815v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636775v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636768v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635775v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636781v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487736v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636612v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636584v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636596v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636791v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636797v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636809v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882891v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636856v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636861v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636855v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590767v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lecuyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrios Michaelides" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Nicola&#239;d&#232;s" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouttevin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2003.7336" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636863v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081516v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478857v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156to" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478781v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156u0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295597v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymat Catafau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635852v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Tarrou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119480v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090901v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450545v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872586v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>