--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -21,51 +21,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Emilie Leal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Archéologue du bâti, spécialiste des constructions et architectures en terre crue du Néolitique à la période médiévale. Chargée d'études et responsable d'opération.</w:t>
+        <w:t xml:space="preserve">Archéologue du bâti, spécialiste des constructions et architectures en terre crue du Néolithique à la période médiévale. Chargée d'études et responsable d'opération.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -809,316 +809,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolutions, réparations et transformation des structures en terre conservées dans le bâti</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La construction en bauge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baudreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Loppe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maisons et fortifications en terre du Moyen Age dans le Midi Méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.112-121, 2020</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.57-67, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04635835v1</w:t>
+                <w:t xml:space="preserve">hal-04636840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction en bauge</w:t>
+                <w:t xml:space="preserve">La construction en brique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Leal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Loppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maisons et fortifications en terre du Moyen Age dans le Midi Méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.57-67, 2020</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.76-81, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636840v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction en brique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolutions, réparations et transformation des structures en terre conservées dans le bâti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire-Anne de Chazelles, Emilie Leal, Agnès Bergeret, Isabelle Rémy (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maisons et fortifications en terre du Moyen Age dans le Midi Méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.76-81, 2020</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.112-121, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04636844v1</w:t>
+                <w:t xml:space="preserve">halshs-04635835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lézignan-Corbières</w:t>
               </w:r>
@@ -1699,204 +1699,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question de la terre. Remploi et recyclage dans les constructions antiques en terre crue à Nîmes (Gard) entre les IVe siècle av. n.e. et IIe siècle ap. n. e</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Archaeology of earthen architecture in the western Mediterranean, with particular regard to southern France : field detection, chaînes opératoires characterization and socio-cultural perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Peinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Vincent</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Wattez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recyclage, récupération et remploi des matériaux à la période antique, Midi méditerranéen et Égypte ptolémaïque. Séminaire de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">The Archeological Society Malta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Valletta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04636733v1</w:t>
+                <w:t xml:space="preserve">halshs-04636751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeology of earthen architecture in the western Mediterranean, with particular regard to southern France : field detection, chaînes opératoires characterization and socio-cultural perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La question de la terre. Remploi et recyclage dans les constructions antiques en terre crue à Nîmes (Gard) entre les IVe siècle av. n.e. et IIe siècle ap. n. e</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julia Wattez</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Archeological Society Malta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Valletta, Malta</w:t>
+              <w:t xml:space="preserve">Recyclage, récupération et remploi des matériaux à la période antique, Midi méditerranéen et Égypte ptolémaïque. Séminaire de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04636751v1</w:t>
+                <w:t xml:space="preserve">halshs-04636733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From earth to earth. Chaînes opératoires and economy of raw earth : the absolute material ?</w:t>
               </w:r>
@@ -4507,51 +4507,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73179ED6"/>
+    <w:nsid w:val="A963A2A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4738,51 +4738,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-leal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-4627-1444" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234682620" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636833v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Leal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Peinetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaramila Tch&#233;r&#233;missinoff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr/actualites/terre-crue-contexte-funeraire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156u9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03765409v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devillers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esperou.montpellier.archi.fr/accueil/52-architecture-et-construction-en-terre-crue-vol5.html?search_query=978-2-491253-08-0&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03163051v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;my" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367813677.html#desctoggle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Klein" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529324v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156tm" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635835v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636840v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baudreu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loppe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636844v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04965503v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Vassal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03343096v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Abb&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/maisons-et-fortifications-en-terre-du-moyen-age-dans-le-midi-mediterraneen.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636850v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02019202v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boissinot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gaday" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voyez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omniscience.fr/collections/Histoire-des-savoirs-5/DES-FRUITS-DICI-ET-DAILLEURS--Regards-sur-lhistoi-66.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468095v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400680v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636733v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636751v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636815v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636775v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636768v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635775v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636781v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487736v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636612v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636584v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636596v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636791v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636797v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636809v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882891v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636856v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636861v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636855v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590767v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lecuyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrios Michaelides" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Nicola&#239;d&#232;s" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouttevin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2003.7336" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636863v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081516v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478857v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156to" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478781v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156u0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295597v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymat Catafau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635852v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Tarrou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119480v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090901v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450545v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872586v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-leal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-4627-1444" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234682620" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636833v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Leal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Peinetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaramila Tch&#233;r&#233;missinoff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr/actualites/terre-crue-contexte-funeraire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156u9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03765409v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devillers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esperou.montpellier.archi.fr/accueil/52-architecture-et-construction-en-terre-crue-vol5.html?search_query=978-2-491253-08-0&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03163051v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;my" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367813677.html#desctoggle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Klein" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529324v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156tm" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636840v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baudreu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loppe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636844v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635835v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04965503v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Vassal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03343096v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Abb&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/maisons-et-fortifications-en-terre-du-moyen-age-dans-le-midi-mediterraneen.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636850v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02019202v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boissinot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gaday" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voyez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omniscience.fr/collections/Histoire-des-savoirs-5/DES-FRUITS-DICI-ET-DAILLEURS--Regards-sur-lhistoi-66.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468095v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400680v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636751v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636733v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636815v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636775v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636768v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635775v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636781v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487736v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636612v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636584v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636596v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636791v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636797v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636809v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882891v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636856v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636861v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636855v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590767v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lecuyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrios Michaelides" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Nicola&#239;d&#232;s" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouttevin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2003.7336" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636863v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081516v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478857v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156to" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478781v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156u0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295597v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymat Catafau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635852v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Tarrou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119480v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090901v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450545v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872586v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>