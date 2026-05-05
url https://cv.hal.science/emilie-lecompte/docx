--- v0 (2026-03-09)
+++ v1 (2026-05-05)
@@ -1583,303 +1583,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oviposition deterring infochemicals in ladybirds: the role of phylogeny</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coccinella septempunctata (Coleoptera, Coccinellidae): a species complex?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Crouau-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Hemptinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10682-009-9304-6⟩</w:t>
+              <w:t xml:space="preserve">Zoologica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (6), pp.591-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1463-6409.2010.00450.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862757v1</w:t>
+                <w:t xml:space="preserve">hal-02062378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coccinella septempunctata (Coleoptera, Coccinellidae): a species complex?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Marin</w:t>
+                <w:t xml:space="preserve">Oviposition deterring infochemicals in ladybirds: the role of phylogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Magro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ducamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Ramon-Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Crouau-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoologica Scripta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (1), pp.251 - 271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10682-009-9304-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1463-6409.2010.00450.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02062378v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeography of the Guinea multimammate mouse (Mastomys erythroleucus): a case study for Sahelian species in West Africa</w:t>
               </w:r>
@@ -3759,51 +3759,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E5F5D22"/>
+    <w:nsid w:val="7B7CC87F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3990,51 +3990,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-lecompte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5711-7395" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496171v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renaud Mahugnon Adounk&#232;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lecompte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akomian Fortun&#233; Azihou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Scholastique Toyi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Augustin Sinsin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111606" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133393v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Puyoou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gryta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fuchs" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Blanchard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Cheptou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boad035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142672v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hemptinne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sentis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony F G Dixon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Magro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8438" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064964v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rylan Shearn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison E Wright" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mousset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne R&#233;gis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.63650" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717167v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Aguillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Din Dipita" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Didier Missoup" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tindo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-020-05511-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404220v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Lucas Soares" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Dutrillaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12339" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049788v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane C. Denys" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dubois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Taylor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062355v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Ameziane Bouanani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Crouau-Roy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2288" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02291852v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Aujard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Holota" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19401736.2015.1074196" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931012v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lalis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan ter Meulen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037068" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615820v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibyle Moulin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/z2011n1a1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862757v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ramon-Portugal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-009-9304-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q6C7925Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062378v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6409.2010.00450.x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665009v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brouat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Tatard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalilou Ba" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier G. Dobigny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2009.02184.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HXX11ZXX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351317v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecompte Emilie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dobigny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tatard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gauthier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#226;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351326v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nicolas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bryja" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Akpatou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konecny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336575v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Nicolas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mboumba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Verheyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denys" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2008.01950.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-21GKMKRQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370801v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Bryja" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Akpatou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Konecny" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03974.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BR61QM6L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336187v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ter Meulen J." TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Emonet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daffis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Charrel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615828v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Moulin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Machangu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MAMM.2006.052" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D27D0F26EFE483EEA2A9D4C38B780055576579D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978301v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fichet-Calvet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Daffis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kekoura Koulemou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Sylla" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1212.060812" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682009v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Duplantier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Granjon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2004.12.015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3BV14TS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015431v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Colyn" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Volobouev" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615831v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Houssin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maho Angaya" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clairemond C&#233;sar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03192522" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003825v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Hemptinne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Onofre Soares" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dutrillaux Am" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003837v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Jecha" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Freitas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parthuisot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Dumas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-lecompte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5711-7395" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496171v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renaud Mahugnon Adounk&#232;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lecompte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akomian Fortun&#233; Azihou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Scholastique Toyi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Augustin Sinsin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111606" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133393v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Puyoou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gryta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fuchs" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Blanchard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Cheptou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boad035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142672v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hemptinne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sentis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony F G Dixon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Magro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8438" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064964v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rylan Shearn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison E Wright" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mousset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne R&#233;gis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.63650" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717167v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Aguillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Din Dipita" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Didier Missoup" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tindo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-020-05511-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404220v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Lucas Soares" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Dutrillaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12339" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049788v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane C. Denys" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dubois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Taylor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062355v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Ameziane Bouanani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Crouau-Roy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2288" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02291852v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Aujard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Holota" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19401736.2015.1074196" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931012v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lalis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan ter Meulen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037068" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615820v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibyle Moulin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/z2011n1a1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062378v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6409.2010.00450.x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862757v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ramon-Portugal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-009-9304-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q6C7925Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665009v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brouat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Tatard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalilou Ba" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier G. Dobigny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2009.02184.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HXX11ZXX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351317v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecompte Emilie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dobigny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tatard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gauthier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#226;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351326v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nicolas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bryja" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Akpatou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konecny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336575v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Nicolas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mboumba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Verheyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denys" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2008.01950.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-21GKMKRQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370801v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Bryja" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Akpatou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Konecny" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03974.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BR61QM6L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336187v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ter Meulen J." TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Emonet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daffis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Charrel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615828v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Moulin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Machangu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MAMM.2006.052" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D27D0F26EFE483EEA2A9D4C38B780055576579D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978301v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fichet-Calvet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Daffis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kekoura Koulemou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Sylla" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1212.060812" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682009v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Duplantier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Granjon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2004.12.015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3BV14TS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015431v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Colyn" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Volobouev" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615831v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Houssin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maho Angaya" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clairemond C&#233;sar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03192522" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003825v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Hemptinne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Onofre Soares" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dutrillaux Am" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003837v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Jecha" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Freitas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parthuisot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Dumas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>