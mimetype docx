--- v1 (2026-05-05)
+++ v2 (2026-05-28)
@@ -85,50 +85,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-5711-7395</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=6qBjpQsAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -152,3218 +173,3218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic review of sustainability assessment approaches for wildlife exploitation: Uncovering limitations in tackling the bushmeat crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renaud Mahugnon Adounkè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akomian Fortuné Azihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Scholastique Toyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Augustin Sinsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 313, pp.111606. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limitation of gene flow by distance in the common yellow jasmine (Chrysojasminum fruticans, Oleaceae): implications for the study of its mating strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Puyoou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gryta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 204 (1), pp.23-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/botlinnean/boad035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prey life‐history influences the evolution of egg mass and indirectly reproductive investment in a group of free‐living insect predators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Hemptinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony F G Dixon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.8438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary stasis of the pseudoautosomal boundary in strepsirrhine primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rylan Shearn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison E Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Régis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Penel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/eLife.63650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03064964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and characterization of 20 polymorphic microsatellite markers for the white-bellied pangolin Phataginus tricuspis (Mammalia, Pholidota)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Aguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Din Dipita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Didier Missoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Tindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 47 (6), pp.4827--4833. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11033-020-05511-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First case of parthenogenesis in ladybirds (Coleoptera: Coccinellidae) suggests new mechanisms for the evolution of asexual reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Hemptinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">António Lucas Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne‐marie Dutrillaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 58 (1), pp.194-208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jzs.12339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnoses and content of new African and Eurasian Murinae (Rodentia, Muridae) tribes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane C. Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dumerilia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, pp.82-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity and structuring across the range of a widely distributed ladybird: focus on rear-edge populations phenotypically divergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand-Ameziane Bouanani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Crouau-Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (15), pp.5517-5529. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.2288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02062355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete mitochondrial genome of the gray mouse lemur, Microcebus murinus (Primates, Cheirogaleidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Crouau-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Aujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Holota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Murienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mitochondrial DNA Part A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 27 (5), pp.3514-3516. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3109/19401736.2015.1074196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02291852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Human Conflict on the Genetics of Mastomys natalensis and Lassa Virus in West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan ter Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (5), pp.e37068. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0037068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02931012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A faunal survey in Kingu Pira (south Tanzania), with new karyotypes of several small mammals and the description of a new Murid species (Mammalia, Rodentia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibyle Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zoosystema</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 33 (1), pp.5-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5252/z2011n1a1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coccinella septempunctata (Coleoptera, Coccinellidae): a species complex?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Crouau-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Hemptinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zoologica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 39 (6), pp.591-602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1463-6409.2010.00450.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02062378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oviposition deterring infochemicals in ladybirds: the role of phylogeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Ramon-Portugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Crouau-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 24 (1), pp.251 - 271. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10682-009-9304-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeography of the Guinea multimammate mouse (Mastomys erythroleucus): a case study for Sahelian species in West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Tatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalilou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier G. Dobigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 36 (12), pp.2237-2250. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2009.02184.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An update on the taxonomy and geographic distribution of the cryptic species Mastomys kollmannspergeri (Muridae, Murinae) using combined cytogenetic and molecular data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecompte Emilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dobigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bâ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 276 (4), pp.368-374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compared phylogeography of two forest rodent sibling species (Praomys rostratus and P. tullbergi) in West Africa: Differential reactions to past forest fragmentation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bryja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Akpatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Konecny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecompte Emilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 17, pp.5118-5134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeographic structure and regional history of Lemniscomys striatus (Rodentia: Muridae) in tropical Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mboumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Verheyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 35 (11), pp.2074-2089. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2008.01950.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00336575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative phylogeography of two sibling species of forest-dwelling rodent (Praomys rostratus and P. tullbergi) in West Africa: different reactions to past forest fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Bryja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertin Akpatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Konecny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 17 (23), pp.5118-5134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.03974.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00370801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic identification of Kodoko virus, a novel arenavirus of the African pigmy mouse (Mus Nannomys minutoides) in West Africa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ter Meulen J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Daffis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.N. Charrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 364, pp.178-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00336187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphism of the age population structure of two wild Mastomys natalensis (Rodentia: Muridae) Tanzanian habitat samples: a multicriteria comparison / Polymorphisme de la structure de l'âge dans deux populations sauvages de Mastomys natalensis (Rodentia: Muridae) de Tanzanie: une comparaison sur la base de plusieurs critères d'étude</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mastomys natalensi s and Lassa Fever, West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Machangu</w:t>
+                <w:t xml:space="preserve">Elisabeth Fichet-Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Daffis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kekoura Koulemou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/MAMM.2006.052⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (12), pp.1971-1974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid1212.060812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02615828v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mastomys natalensi s and Lassa Fever, West Africa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Polymorphism of the age population structure of two wild Mastomys natalensis (Rodentia: Muridae) Tanzanian habitat samples: a multicriteria comparison / Polymorphisme de la structure de l'âge dans deux populations sauvages de Mastomys natalensis (Rodentia: Muridae) de Tanzanie: une comparaison sur la base de plusieurs critères d'étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephane Daffis</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kekoura Koulemou</w:t>
+                <w:t xml:space="preserve">Sybille Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumar Sylla</w:t>
+                <w:t xml:space="preserve">Robert Machangu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 12 (12), pp.1971-1974. </w:t>
+              <w:t xml:space="preserve">Mammalia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 70 (3/4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid1212.060812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/MAMM.2006.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02978301v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular identification of four cryptic species of Mastomys (Rodentia, Murinae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Description of the karyotype of Heimyscus fumosus and of several other murids from the Mount Doudou area (Gabon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc J.-M. Duplantier</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Galan</w:t>
+                <w:t xml:space="preserve">Marc Colyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Granjon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Volobouev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Belgian Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 135(1), pp.21-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02682009v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00015431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of the karyotype of Heimyscus fumosus and of several other murids from the Mount Doudou area (Gabon)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Molecular identification of four cryptic species of Mastomys (Rodentia, Murinae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Violaine Nicolas</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc J.-M. Duplantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Colyn</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Belgian Journal of Zoology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 33 (7), pp.681-689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bse.2004.12.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00015431v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community ecology of the terrestrial small mammals of Zakouma National Park, Chad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Houssin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maho Angaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clairemond César</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Theriologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 49 (2), pp.215-234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF03192522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3373,154 +3394,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le premier cas de parthénogénèse chez les Coccinelles (Coleoptera: Coccinellidae) suggère des nouveaux mécanismes pour l’évolution de la reproduction asexuée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecompte Emilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐louis Hemptinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Onofre Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dutrillaux Am</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Colloque de Biologie de l'Insecte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Toulouse, Jun 2019, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3530,168 +3551,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the Mechanisms Driving Transitions to Parthenogenesis: A Case Study of Hybridization, Triploidy, and Wolbachia Infection in the Ladybug Nephus voeltzkowi.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Jecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecompte Emilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Parthuisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Jacques Monod. Sex unfolded: sex, asex, sexes,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId148"/>
+      <w:footerReference w:type="default" r:id="rId149"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3759,51 +3780,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B7CC87F"/>
+    <w:nsid w:val="B7D0BD87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3990,51 +4011,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-lecompte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5711-7395" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496171v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renaud Mahugnon Adounk&#232;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lecompte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akomian Fortun&#233; Azihou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Scholastique Toyi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Augustin Sinsin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111606" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133393v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Puyoou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gryta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fuchs" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Blanchard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Cheptou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boad035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142672v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hemptinne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sentis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony F G Dixon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Magro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8438" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064964v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rylan Shearn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison E Wright" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mousset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne R&#233;gis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.63650" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717167v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Aguillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Din Dipita" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Didier Missoup" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tindo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-020-05511-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404220v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Lucas Soares" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Dutrillaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12339" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049788v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane C. Denys" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dubois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Taylor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062355v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Ameziane Bouanani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Crouau-Roy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2288" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02291852v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Aujard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Holota" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19401736.2015.1074196" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931012v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lalis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan ter Meulen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037068" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615820v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibyle Moulin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/z2011n1a1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062378v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6409.2010.00450.x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862757v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ramon-Portugal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-009-9304-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q6C7925Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665009v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brouat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Tatard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalilou Ba" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier G. Dobigny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2009.02184.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HXX11ZXX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351317v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecompte Emilie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dobigny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tatard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gauthier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#226;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351326v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nicolas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bryja" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Akpatou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konecny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336575v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Nicolas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mboumba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Verheyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denys" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2008.01950.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-21GKMKRQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370801v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Bryja" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Akpatou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Konecny" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03974.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BR61QM6L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336187v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ter Meulen J." TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Emonet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daffis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Charrel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615828v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Moulin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Machangu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MAMM.2006.052" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D27D0F26EFE483EEA2A9D4C38B780055576579D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978301v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fichet-Calvet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Daffis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kekoura Koulemou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Sylla" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1212.060812" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682009v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Duplantier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Granjon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2004.12.015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3BV14TS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015431v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Colyn" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Volobouev" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615831v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Houssin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maho Angaya" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clairemond C&#233;sar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03192522" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003825v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Hemptinne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Onofre Soares" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dutrillaux Am" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003837v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Jecha" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Freitas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parthuisot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Dumas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-lecompte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5711-7395" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=6qBjpQsAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496171v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renaud Mahugnon Adounk&#232;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lecompte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akomian Fortun&#233; Azihou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Scholastique Toyi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Augustin Sinsin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111606" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133393v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Puyoou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gryta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fuchs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Blanchard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Cheptou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boad035" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142672v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hemptinne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sentis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony F G Dixon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Magro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8438" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064964v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rylan Shearn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison E Wright" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mousset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne R&#233;gis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.63650" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717167v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Aguillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Din Dipita" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Didier Missoup" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tindo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-020-05511-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404220v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Lucas Soares" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Dutrillaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12339" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049788v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane C. Denys" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dubois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Taylor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062355v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Ameziane Bouanani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Crouau-Roy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2288" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02291852v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Aujard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Holota" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19401736.2015.1074196" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931012v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lalis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan ter Meulen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037068" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615820v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibyle Moulin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/z2011n1a1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062378v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6409.2010.00450.x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862757v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ramon-Portugal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-009-9304-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q6C7925Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665009v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brouat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Tatard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalilou Ba" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier G. Dobigny" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2009.02184.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HXX11ZXX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351317v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecompte Emilie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dobigny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tatard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gauthier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#226;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351326v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nicolas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bryja" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Akpatou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konecny" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336575v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Nicolas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mboumba" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Verheyen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denys" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2008.01950.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-21GKMKRQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370801v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Bryja" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Akpatou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Konecny" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03974.x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BR61QM6L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336187v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ter Meulen J." TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Emonet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daffis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Charrel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978301v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fichet-Calvet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Daffis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kekoura Koulemou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Sylla" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1212.060812" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615828v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Moulin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Machangu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MAMM.2006.052" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D27D0F26EFE483EEA2A9D4C38B780055576579D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015431v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Colyn" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Volobouev" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682009v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Duplantier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Granjon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2004.12.015" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3BV14TS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615831v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Houssin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maho Angaya" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clairemond C&#233;sar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03192522" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003825v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Hemptinne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Onofre Soares" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dutrillaux Am" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003837v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Jecha" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Freitas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parthuisot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Dumas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>