--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -1364,403 +1364,438 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of diffusion mechanisms in adhesively bonded composite reinforcements for steel structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Girard</w:t>
+                <w:t xml:space="preserve">Evaluation of a new adhesively bonded sample configuration adapted for ELS test and creep frame setups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arij Fawaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lepretre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chapeleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chataigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites in Civil Engineering - CICE2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CICE 2025 - 12th International Conference on FRP Composites in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lisbonne, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-09399-8_127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05419245v1</w:t>
+                <w:t xml:space="preserve">hal-05398814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a new adhesively bonded sample configuration adapted for ELS test and creep frame setups</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arij Fawaz</w:t>
+                <w:t xml:space="preserve">Analysis of diffusion mechanisms in adhesively bonded composite reinforcements for steel structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lepretre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Chapeleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chataigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CICE 2025 - 12th International Conference on FRP Composites in Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites in Civil Engineering - CICE2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, the International Institute for FRP in Construction (IIFC), Jul 2025, Lisbonne, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-09399-8_163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05398814v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Validation of a Creep Frame Adapted for ELS (End Load Split) Test</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arij Fawaz</w:t>
+                <w:t xml:space="preserve">Use of equivalent interface samples during fracture mechanics investigations for the design of adhesively bonded composite reinforcements on steel structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lepretre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chapeleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chataigner</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMAR 2024 – 7th International Conference on Smart Monitoring, Assessment and Rehabilitation of Civil Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Salerno, Italy. pp.89-96, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prostr.2024.09.216⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2024, Salerno, Italy. pp.893-900, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prostr.2024.09.364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04836980v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static and Fatigue Strength Assessment of Composite Patch Repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1782,100 +1817,100 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OMAE 2024 - 43rd International Conference on Ocean, Offshore and Arctic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Singapour, Singapore. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2024-121843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04872935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture absorption comparison between bulk adhesives and adhesively bonded joints in different environments</w:t>
+                <w:t xml:space="preserve">Development and Validation of a Creep Frame Adapted for ELS (End Load Split) Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arij Fawaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lepretre</w:t>
@@ -1893,490 +1928,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chapeleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chataigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM21 – 21st European Conference on Composite Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SMAR 2024 – 7th International Conference on Smart Monitoring, Assessment and Rehabilitation of Civil Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Salerno, Italy. pp.89-96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prostr.2024.09.216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05394975v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of equivalent interface samples during fracture mechanics investigations for the design of adhesively bonded composite reinforcements on steel structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Sourisseau</w:t>
+                <w:t xml:space="preserve">Moisture absorption comparison between bulk adhesives and adhesively bonded joints in different environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arij Fawaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lepretre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chapeleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chataigner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAR 2024 – 7th International Conference on Smart Monitoring, Assessment and Rehabilitation of Civil Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECCM21 – 21st European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04836994v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05394975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new adhesively bonded composite repair for offshore steel structures: strength assessment and fatigue</w:t>
+                <w:t xml:space="preserve">Development of Composite patch for Offshore Steel Repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lepretre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chataigner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Deydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CICE 2023 - 11th International Conference on Fiber-Reinforced Polymer (FRP) Composites in Civil Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNC 2023 - Journées Nationales des Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Besançon, France. pp.1-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350830v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Composite patch for Offshore Steel Repair</w:t>
+                <w:t xml:space="preserve">Evaluation de la résistance sous chargement monotone et vis-à-vis de la fatigue de patchs collés développés pour la réparation de structures métalliques offshore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lepretre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chataigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chapeleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deydier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 2023 - Journées Nationales des Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Besançon, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">JNC 2023 - Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMAC, Jul 2023, Besançon, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04351261v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la résistance sous chargement monotone et vis-à-vis de la fatigue de patchs collés développés pour la réparation de structures métalliques offshore</w:t>
+                <w:t xml:space="preserve">A new adhesively bonded composite repair for offshore steel structures: strength assessment and fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lepretre</w:t>
@@ -2390,110 +2399,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chapeleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 2023 - Journées Nationales sur les Composites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CICE 2023 - 11th International Conference on Fiber-Reinforced Polymer (FRP) Composites in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Rio de Janeiro, Brazil. pp.1-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.8136454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331794v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The gap between theory, practice and regulations in design criteria for iron and steel structures in 19th century France: the example of train sheds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2535,578 +2553,578 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Timber and Construction: Proceedings of the Ninth Conference of the Construction History Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Construction History Society, Apr 2022, Cambridge, United Kingdom. pp.287-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a mechanical frame adapted to Arcan tests to identify the creep behaviour of adhesive joints</w:t>
+                <w:t xml:space="preserve">Modelling of the creep behaviour of adhesive joints using Arcan tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Créac'Hcadec</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Créac'Hcadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lepretre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Court</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J P Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Adhesion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04466502v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the creep behaviour of adhesive joints using Arcan tests</w:t>
+                <w:t xml:space="preserve">Development of a mechanical frame adapted to Arcan tests to identify the creep behaviour of adhesive joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R Créac'Hcadec</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Créac'Hcadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lepretre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J P Court</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adhesion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331767v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesively Bonded FRP Reinforcement of Steel Structures: Surface Preparation Analysis and Influence of the Primer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Sourisseau</w:t>
+                <w:t xml:space="preserve">Influence de la raideur des assemblages rivetés d’une poutre treillis sur son comportement vibratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lepretre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Rinke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2022 - 41st International Conference on Ocean, Offshore and Arctic Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de mécanique - AFM, Aug 2022, Nantes, France. 13 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860430v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la raideur des assemblages rivetés d’une poutre treillis sur son comportement vibratoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hannah Franz</w:t>
+                <w:t xml:space="preserve">Adhesively Bonded FRP Reinforcement of Steel Structures: Surface Preparation Analysis and Influence of the Primer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lepretre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chapeleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2022 - 41st International Conference on Ocean, Offshore and Arctic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Hamburg, Germany. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2022-79079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280126v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Distributed Optical Fibre to Monitor the Crack Propagation of an Adhesively Bonded Joint During an ENF Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3155,119 +3173,119 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CICE 2021 - 10th International Conference on FRP Composites in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Istanbul, Turkey. pp.253-265, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-88166-5_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal of a methodology based on finite element analyses for the design of bonded cfrp reinforcement of steel cracked elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lepretre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3295,73 +3313,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CICE 2018, Conférence internationale sur les composites à matrice polymère renforcée de fibres en génie civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, PARIS, France. 21p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhesively bonded composite reinforcement against fatigue crack propagation in the case of old steel structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lepretre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3403,73 +3421,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST Action TUD1207, Transport and Urban Development 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, BUDAPEST, Hungary. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638303v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renforcement de structures métalliques anciennes fissurées par collage de plats PRFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3485,73 +3503,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack reinforcement of old steel structures using adhesively bonded composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lepretre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3593,73 +3611,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMAR 2017, the fourth International Conference on Smart Monitoring, Assessment and Rehabilitation of Civil Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, ZURICH, Switzerland. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité d'un renforcement en fatigue de structures métalliques anciennes par collage de matériaux composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lepretre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3701,73 +3719,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvrages d'Art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, METZ, France. 17p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des renforcements par composites colles pour l'augmentation de la durée de vie des structures métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3809,81 +3827,81 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GC'2017, Journées techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, CACHAN, France. 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01571275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement of a cracked steel plate using CFRP bonding</w:t>
+                <w:t xml:space="preserve">Experimental characterization of different adhesively bonded composite reinforcement processes for old steel structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lepretre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chataigner</w:t>
@@ -3893,105 +3911,122 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCD2016, 8th Rilem International Conference on Mechanisms of Cracking and Debonding in Pavements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nantes, France. 7p</w:t>
+              <w:t xml:space="preserve">Structural Faults and Repair 16th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Edimbourg, United Kingdom. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01488281v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of different adhesively bonded composite reinforcement processes for old steel structures</w:t>
+                <w:t xml:space="preserve">Reinforcement of a cracked steel plate using CFRP bonding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lepretre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chataigner</w:t>
@@ -4001,114 +4036,97 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Faults and Repair 16th International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Edimbourg, United Kingdom. 9p</w:t>
+              <w:t xml:space="preserve">MCD2016, 8th Rilem International Conference on Mechanisms of Cracking and Debonding in Pavements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486686v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the fatigue behavior of riveted joints: Modelling of the hot riveted process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lepretre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4150,51 +4168,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosteel 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, NAPLES, Italy. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4204,120 +4222,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illustration of the use of adhesively bonded Carbon Fiber Reinforced Polymer reinforcement to increase fatigue life of steel bridges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lepretre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rehabilitation of Metallic Structural Systems Using Fiber Reinforced Polymer (FRP) Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.225-244, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-443-22084-5.00003-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4327,114 +4345,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité du renforcement par composites collés vis-à-vis de la propagation de fissures de fatigue pour une application aux structures rivetées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lepretre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des structures [physics.class-ph]. École centrale de Nantes, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017ECDN0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01542902v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId91"/>
+      <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4502,51 +4520,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C5B82FE"/>
+    <w:nsid w:val="563D1441"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4733,51 +4751,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-lepretre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3647-0787" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394703v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Fawaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lepretre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chapeleau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois David" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chataigner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2025.105301" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317468v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Roy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagnon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benzarti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.141933" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04296367v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Loiseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cr&#233;ac'Hcadec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Court" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20230225" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04472833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Franz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rinke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Dieng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.117052" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972143v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odette Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2023.2168586" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03699099v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sourisseau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mouton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2022.103124" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769735v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14071625" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915839v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.04.063" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400127v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Cannard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2016.08.056" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GTDW6VN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419245v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Medina" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398814v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836980v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.09.216" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872935v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paboeuf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deydier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2024-121843" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394975v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836994v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.09.364" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350830v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8136454" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04351261v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04331794v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767415v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466502v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04331767v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cr&#233;ac'Hcadec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Court" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03860430v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2022-79079" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280126v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03507675v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88166-5_21" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916134v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chemin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638303v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623254v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638827v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686057v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571275v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488281v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486686v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gagnon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207674v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910967v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-22084-5.00003-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01542902v4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017ECDN0003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-lepretre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3647-0787" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394703v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Fawaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lepretre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chapeleau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois David" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chataigner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2025.105301" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317468v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Roy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagnon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benzarti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.141933" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04296367v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Loiseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cr&#233;ac'Hcadec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Court" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20230225" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04472833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Franz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rinke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Dieng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.117052" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972143v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odette Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2023.2168586" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03699099v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sourisseau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mouton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2022.103124" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769735v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14071625" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915839v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.04.063" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400127v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Cannard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2016.08.056" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GTDW6VN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398814v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09399-8_127" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419245v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Medina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09399-8_163" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836994v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paboeuf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.09.364" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872935v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deydier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2024-121843" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836980v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.09.216" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394975v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04351261v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04331794v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350830v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8136454" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767415v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04331767v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cr&#233;ac'Hcadec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Court" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466502v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280126v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03860430v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2022-79079" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03507675v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88166-5_21" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916134v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chemin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638303v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623254v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638827v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686057v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571275v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486686v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gagnon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488281v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207674v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910967v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-22084-5.00003-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01542902v4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017ECDN0003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>