--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -1364,553 +1364,536 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a new adhesively bonded sample configuration adapted for ELS test and creep frame setups</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arij Fawaz</w:t>
+                <w:t xml:space="preserve">Analysis of diffusion mechanisms in adhesively bonded composite reinforcements for steel structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lepretre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Chapeleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chataigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CICE 2025 - 12th International Conference on FRP Composites in Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-09399-8_127⟩</w:t>
+              <w:t xml:space="preserve">Composites in Civil Engineering - CICE2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, the International Institute for FRP in Construction (IIFC), Jul 2025, Lisbonne, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-09399-8_163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05398814v1</w:t>
+                <w:t xml:space="preserve">hal-05419245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of diffusion mechanisms in adhesively bonded composite reinforcements for steel structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Girard</w:t>
+                <w:t xml:space="preserve">Evaluation of a new adhesively bonded sample configuration adapted for ELS test and creep frame setups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arij Fawaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lepretre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chapeleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chataigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites in Civil Engineering - CICE2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, the International Institute for FRP in Construction (IIFC), Jul 2025, Lisbonne, Portugal. </w:t>
+              <w:t xml:space="preserve">CICE 2025 - 12th International Conference on FRP Composites in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lisbonne, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-09399-8_163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-09399-8_127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419245v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of equivalent interface samples during fracture mechanics investigations for the design of adhesively bonded composite reinforcements on steel structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Static and Fatigue Strength Assessment of Composite Patch Repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lepretre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chataigner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAR 2024 – 7th International Conference on Smart Monitoring, Assessment and Rehabilitation of Civil Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prostr.2024.09.364⟩</w:t>
+              <w:t xml:space="preserve">OMAE 2024 - 43rd International Conference on Ocean, Offshore and Arctic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Singapour, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2024-121843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04836994v1</w:t>
+                <w:t xml:space="preserve">hal-04872935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and Fatigue Strength Assessment of Composite Patch Repair</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Quentin Sourisseau</w:t>
+                <w:t xml:space="preserve">Development and Validation of a Creep Frame Adapted for ELS (End Load Split) Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arij Fawaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lepretre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chapeleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chataigner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OMAE 2024 - 43rd International Conference on Ocean, Offshore and Arctic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Singapour, Singapore. </w:t>
+              <w:t xml:space="preserve">SMAR 2024 – 7th International Conference on Smart Monitoring, Assessment and Rehabilitation of Civil Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Salerno, Italy. pp.89-96, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/OMAE2024-121843⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.prostr.2024.09.216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872935v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Validation of a Creep Frame Adapted for ELS (End Load Split) Test</w:t>
+                <w:t xml:space="preserve">Moisture absorption comparison between bulk adhesives and adhesively bonded joints in different environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arij Fawaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lepretre</w:t>
@@ -1928,331 +1911,357 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chapeleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chataigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAR 2024 – 7th International Conference on Smart Monitoring, Assessment and Rehabilitation of Civil Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECCM21 – 21st European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04836980v1</w:t>
+                <w:t xml:space="preserve">hal-05394975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture absorption comparison between bulk adhesives and adhesively bonded joints in different environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arij Fawaz</w:t>
+                <w:t xml:space="preserve">Use of equivalent interface samples during fracture mechanics investigations for the design of adhesively bonded composite reinforcements on steel structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lepretre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chapeleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chataigner</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM21 – 21st European Conference on Composite Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SMAR 2024 – 7th International Conference on Smart Monitoring, Assessment and Rehabilitation of Civil Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Salerno, Italy. pp.893-900, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prostr.2024.09.364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05394975v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Composite patch for Offshore Steel Repair</w:t>
+                <w:t xml:space="preserve">A new adhesively bonded composite repair for offshore steel structures: strength assessment and fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lepretre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chataigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chapeleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deydier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 2023 - Journées Nationales des Composites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CICE 2023 - 11th International Conference on Fiber-Reinforced Polymer (FRP) Composites in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Rio de Janeiro, Brazil. pp.1-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.8136454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351261v1</w:t>
+                <w:t xml:space="preserve">hal-04350830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la résistance sous chargement monotone et vis-à-vis de la fatigue de patchs collés développés pour la réparation de structures métalliques offshore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2274,228 +2283,219 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chapeleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 2023 - Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMAC, Jul 2023, Besançon, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new adhesively bonded composite repair for offshore steel structures: strength assessment and fatigue</w:t>
+                <w:t xml:space="preserve">Development of Composite patch for Offshore Steel Repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lepretre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chataigner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Deydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CICE 2023 - 11th International Conference on Fiber-Reinforced Polymer (FRP) Composites in Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JNC 2023 - Journées Nationales des Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Besançon, France. pp.1-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.8136454⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04350830v1</w:t>
+                <w:t xml:space="preserve">hal-04351261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The gap between theory, practice and regulations in design criteria for iron and steel structures in 19th century France: the example of train sheds</w:t>
               </w:r>
@@ -3857,51 +3857,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01571275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of different adhesively bonded composite reinforcement processes for old steel structures</w:t>
+                <w:t xml:space="preserve">Reinforcement of a cracked steel plate using CFRP bonding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lepretre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chataigner</w:t>
@@ -3911,122 +3911,105 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Faults and Repair 16th International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Edimbourg, United Kingdom. 9p</w:t>
+              <w:t xml:space="preserve">MCD2016, 8th Rilem International Conference on Mechanisms of Cracking and Debonding in Pavements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486686v1</w:t>
+                <w:t xml:space="preserve">hal-01488281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement of a cracked steel plate using CFRP bonding</w:t>
+                <w:t xml:space="preserve">Experimental characterization of different adhesively bonded composite reinforcement processes for old steel structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lepretre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chataigner</w:t>
@@ -4036,81 +4019,98 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCD2016, 8th Rilem International Conference on Mechanisms of Cracking and Debonding in Pavements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nantes, France. 7p</w:t>
+              <w:t xml:space="preserve">Structural Faults and Repair 16th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Edimbourg, United Kingdom. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01488281v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the fatigue behavior of riveted joints: Modelling of the hot riveted process</w:t>
               </w:r>
@@ -4520,51 +4520,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="563D1441"/>
+    <w:nsid w:val="B1762327"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4751,51 +4751,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-lepretre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3647-0787" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394703v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Fawaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lepretre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chapeleau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois David" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chataigner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2025.105301" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317468v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Roy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagnon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benzarti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.141933" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04296367v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Loiseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cr&#233;ac'Hcadec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Court" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20230225" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04472833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Franz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rinke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Dieng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.117052" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972143v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odette Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2023.2168586" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03699099v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sourisseau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mouton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2022.103124" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769735v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14071625" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915839v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.04.063" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400127v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Cannard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2016.08.056" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GTDW6VN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398814v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09399-8_127" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419245v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Medina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09399-8_163" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836994v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paboeuf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.09.364" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872935v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deydier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2024-121843" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836980v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.09.216" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394975v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04351261v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04331794v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350830v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8136454" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767415v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04331767v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cr&#233;ac'Hcadec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Court" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466502v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280126v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03860430v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2022-79079" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03507675v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88166-5_21" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916134v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chemin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638303v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623254v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638827v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686057v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571275v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486686v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gagnon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488281v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207674v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910967v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-22084-5.00003-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01542902v4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017ECDN0003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-lepretre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3647-0787" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394703v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Fawaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lepretre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chapeleau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois David" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chataigner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2025.105301" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317468v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Roy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagnon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benzarti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.141933" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04296367v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Loiseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cr&#233;ac'Hcadec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Court" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20230225" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04472833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Franz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rinke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Dieng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.117052" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972143v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odette Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2023.2168586" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03699099v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sourisseau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mouton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2022.103124" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769735v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14071625" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915839v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.04.063" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400127v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Cannard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2016.08.056" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GTDW6VN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419245v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Medina" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09399-8_163" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398814v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09399-8_127" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872935v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paboeuf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deydier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2024-121843" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836980v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.09.216" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394975v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836994v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.09.364" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350830v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8136454" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04331794v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04351261v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767415v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04331767v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cr&#233;ac'Hcadec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Court" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466502v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280126v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03860430v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2022-79079" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03507675v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88166-5_21" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916134v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chemin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638303v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623254v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638827v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686057v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571275v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488281v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486686v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gagnon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207674v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910967v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-22084-5.00003-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01542902v4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017ECDN0003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>