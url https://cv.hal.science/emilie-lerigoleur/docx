--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1404,295 +1404,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing and sharing multidisciplinary information in human-environment observatories: feedbacks and recommendations from the French DRIIHM network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+                <w:t xml:space="preserve">FAIRness Literacy: The Achilles' Heel of Applying FAIR Principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Jean-Charles</w:t>
+                <w:t xml:space="preserve">Laurence Mabile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+                <w:t xml:space="preserve">Alison Specht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Pardo</w:t>
+                <w:t xml:space="preserve">Sarah Stryeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mogens Thomsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18713/JIMIS-120620-6-3⟩</w:t>
+              <w:t xml:space="preserve">CODATA Data Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (32), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/dsj-2020-032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895247v1</w:t>
+                <w:t xml:space="preserve">hal-02483307v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FAIRness Literacy: The Achilles' Heel of Applying FAIR Principles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Mabile</w:t>
+                <w:t xml:space="preserve">Managing and sharing multidisciplinary information in human-environment observatories: feedbacks and recommendations from the French DRIIHM network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison Specht</w:t>
+                <w:t xml:space="preserve">Arnaud Jean-Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Stryeck</w:t>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mogens Thomsen</w:t>
+                <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CODATA Data Science Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 19 (32), pp.1-11. </w:t>
+              <w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Observatoires scientifiques Milieux / Sociétés, nouveaux enjeux, Scientific observatories Environments/Societies, new challenges, https://jimis.episciences.org/6657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5334/dsj-2020-032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18713/JIMIS-120620-6-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02483307v2</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers of seasonal-and event-scale DOC dynamics at the outlet of mountainous peatlands revealed by high-frequency monitoring</w:t>
               </w:r>
@@ -2590,428 +2590,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes FAIR : Jeu coopératif pour comprendre comment rendre ses données le plus FAIR possible et découvrir des bonnes pratiques de gestion et de standardisation des données et métadonnées</w:t>
+                <w:t xml:space="preserve">Principes FAIR. Comment rendre ses données le plus &amp;quot;FAIR&amp;quot; possible ? (et donc optimiser leur visibilité et leur réutilisation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Vinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole thématique Data SEE-Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Ecologie &amp; Evolution, Oct 2025, Sète, France</w:t>
+              <w:t xml:space="preserve">Tout savoir sur..</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Délégation régionale Occitanie Ouest, Sep 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338258v1</w:t>
+                <w:t xml:space="preserve">hal-05282652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan et perspectives de l’OHM Pyrénées Haut Vicdessos et Vallée des Gaves</w:t>
+                <w:t xml:space="preserve">L’Observatoire Hommes-Milieux Pyrénées Haut Vicdessos : 16 ans d’observations et de rétro-observations dans les Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Carozza</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Challéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'OHM Pyrénées Haut Vicdessos - Restitution des projets de l’APR 2024 et préparation à l’évaluation de 2026</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GEODE (CNRS/UT2J), Nov 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Comité consultatif de la réserve biologique mixte du Montcalm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réserve Biologique mixte du Montcalm, Feb 2025, Auzat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05384761v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes FAIR. Comment rendre ses données le plus &amp;quot;FAIR&amp;quot; possible ? (et donc optimiser leur visibilité et leur réutilisation)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bilan et perspectives de l’OHM Pyrénées Haut Vicdessos et Vallée des Gaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tout savoir sur..</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Délégation régionale Occitanie Ouest, Sep 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l'OHM Pyrénées Haut Vicdessos - Restitution des projets de l’APR 2024 et préparation à l’évaluation de 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GEODE (CNRS/UT2J), Nov 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05282652v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Observatoire Hommes-Milieux Pyrénées Haut Vicdessos : 16 ans d’observations et de rétro-observations dans les Pyrénées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Principes FAIR : Jeu coopératif pour comprendre comment rendre ses données le plus FAIR possible et découvrir des bonnes pratiques de gestion et de standardisation des données et métadonnées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Challéat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chloé Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité consultatif de la réserve biologique mixte du Montcalm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réserve Biologique mixte du Montcalm, Feb 2025, Auzat, France</w:t>
+              <w:t xml:space="preserve">Ecole thématique Data SEE-Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Ecologie &amp; Evolution, Oct 2025, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179594v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partager et valoriser ses données de biodiversité : l'exemple du GBIF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3043,178 +3043,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05362412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience sur la FAIRisation de données pour l'OHM Pyrénées dans le cadre du projet ANR SO-DRIIHM</w:t>
+                <w:t xml:space="preserve">Paysage et feuille de route nationale des infrastructures en lien avec les données d'observation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pergaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop #1 PC3 – OBSWATERS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Programme OneWater Eau Bien commun, Nov 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées GEDEOP - SIST25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau SIST et CATI INRAE GEDEOP, Sep 2025, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05365041v1</w:t>
+                <w:t xml:space="preserve">hal-05268772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysage et feuille de route nationale des infrastructures en lien avec les données d'observation</w:t>
+                <w:t xml:space="preserve">Retour d'expérience sur la FAIRisation de données pour l'OHM Pyrénées dans le cadre du projet ANR SO-DRIIHM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Pergaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées GEDEOP - SIST25</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau SIST et CATI INRAE GEDEOP, Sep 2025, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Workshop #1 PC3 – OBSWATERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Programme OneWater Eau Bien commun, Nov 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268772v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenCommon plateforme Science Ouverte passerelle pour des communautés intersciences</w:t>
               </w:r>
@@ -3319,234 +3319,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main results of the ANR SO-DRIIHM open science project &amp;quot;Promote Open Science within the DRIIHM Interdisciplinary Research Facility on Human-Environment Interactions: Co-design of an e-infrastructure implementing the FAIR Principles</w:t>
+                <w:t xml:space="preserve">Séminaire de l'OHM Pyrénées Haut Vicdessos. Introduction au séminaire : les actualités de l'OHM et du LabEx DRIIHM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labex DRIIHM, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ohmpyr2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04605616v1</w:t>
+                <w:t xml:space="preserve">hal-04828644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire de l'OHM Pyrénées Haut Vicdessos. Introduction au séminaire : les actualités de l'OHM et du LabEx DRIIHM</w:t>
+                <w:t xml:space="preserve">Main results of the ANR SO-DRIIHM open science project &amp;quot;Promote Open Science within the DRIIHM Interdisciplinary Research Facility on Human-Environment Interactions: Co-design of an e-infrastructure implementing the FAIR Principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birane Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Duboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ohmpyr2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex DRIIHM, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828644v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du nouveau site web de l'OHM Pyrénées Haut Vicdessos, de la carte interactive et des actions en science ouverte</w:t>
               </w:r>
@@ -3595,96 +3595,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science ouverte, données ouvertes, données FAIR : retour d'expérience sur le partage et la diffusion des données des OHM (projet ANR SO-DRIIHM)</w:t>
+                <w:t xml:space="preserve">Panorama général des entrepôts de données de confiance au sein de l’écosystème de la science ouverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de Geode</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS GEODE UMR5602, Dec 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire SIST24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885731v1</w:t>
+                <w:t xml:space="preserve">hal-04605592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Observatoire Hommes-Milieux Pyrénées Haut Vicdessos : 14 ans d'observations et de rétro-observations dans les Pyrénées</w:t>
               </w:r>
@@ -3746,96 +3746,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama général des entrepôts de données de confiance au sein de l’écosystème de la science ouverte</w:t>
+                <w:t xml:space="preserve">Science ouverte, données ouvertes, données FAIR : retour d'expérience sur le partage et la diffusion des données des OHM (projet ANR SO-DRIIHM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire SIST24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Jun 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique de Geode</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS GEODE UMR5602, Dec 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04605592v1</w:t>
+                <w:t xml:space="preserve">hal-04885731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">News on the progress of the ANR SO-DRIIHM open science project Promote Open Science within the DRIIHM. Interdisciplinary Research Facility on Human-Environment Interactions: Co-design of an e-infrastructure implementing the FAIR Principles</w:t>
               </w:r>
@@ -3847,51 +3847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birane Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3940,277 +3940,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kakila « qui est la ? » - Base de données d'observation de cétacés dans l'archipel Guadeloupéen</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plateforme Science Ouverte pour la communauté interdisciplinaire du LabEx DRIIHM. Utiliser DCAT et PROVO pour structurer les métadonnées des données de toute nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Massaviol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Scientifique du Pôle National de Données de la Biodiversité : Méta{données} Biodiversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PNDB, Nov 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">Séminaire SIST 23 : Les rencontres annuelles du réseau SIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIST, May 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525250v1</w:t>
+                <w:t xml:space="preserve">hal-04128139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme Science Ouverte pour la communauté interdisciplinaire du LabEx DRIIHM. Utiliser DCAT et PROVO pour structurer les métadonnées des données de toute nature</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kakila « qui est la ? » - Base de données d'observation de cétacés dans l'archipel Guadeloupéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Coché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Madon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire SIST 23 : Les rencontres annuelles du réseau SIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SIST, May 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">Séminaire Scientifique du Pôle National de Données de la Biodiversité : Méta{données} Biodiversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PNDB, Nov 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04128139v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des données au service des transformations de la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4546,77 +4546,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Jean-Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier du GdR MAGIS « Réflexions et actions collaboratives autours des observatoires scientifiques Milieux-Sociétés »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Montpellier, France</w:t>
@@ -4639,766 +4639,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03481268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototype de plateforme contribuant à la Science Ouverte par la valorisation de données et de pratiques interdisciplinaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-design d‘un portail “aiguilleur de la science ouverte” DATA-DRIIHM pour le partage des données interdisciplinaires des Observatoires Hommes-Milieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Massaviol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+                <w:t xml:space="preserve">Kristell Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCAD 2021 (Journées CAlcul Données)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Dijon (FR), France</w:t>
+              <w:t xml:space="preserve">Journées Annuelles de Méthodes, Analyses, Terrains, Enquêtes en Sciences Humaines et Sociales (MATE-SHS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291621v1</w:t>
+                <w:t xml:space="preserve">hal-03352535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en pratique de la conformité au RGPD dans le cadre du projet EI2P</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Science ouverte et OHM : le projet SO-DRIIHM pour faciliter le partage des données des OHM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Café du DRIIHM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26147/geode.com.qbv3-rc28⟩</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Feb 2021, Webinaire, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26147/geode.com.hh0t-8e13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204031v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science ouverte et OHM : Le projet SO-DRIIHM pour faciliter le partage des données des OHM</w:t>
+                <w:t xml:space="preserve">Premiers pas vers le partage et l'ouverture des données des Observatoires Hommes-Milieux : un nécessaire accompagnement pour lever les freins psychologiques et les verrous techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire 2020 de l'OHM Bassin Minier de Provence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Annuelles de Méthodes, Analyses, Terrains, Enquêtes en Sciences Humaines et Sociales (MATE-SHS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Jun 2021, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117772v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers pas vers le partage et l'ouverture des données des Observatoires Hommes-Milieux : un nécessaire accompagnement pour lever les freins psychologiques et les verrous techniques</w:t>
+                <w:t xml:space="preserve">Science ouverte et OHM : Le projet SO-DRIIHM pour faciliter le partage des données des OHM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles de Méthodes, Analyses, Terrains, Enquêtes en Sciences Humaines et Sociales (MATE-SHS 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire 2020 de l'OHM Bassin Minier de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Européen de Recherche et d'Enseignement des Géosciences de l'Environnement (CEREGE), Jan 2021, Aix-en-Provence ( en ligne), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26147/geode.com.8f5t-4109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285170v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baleines et dauphins : des belles espèces sentinelles à étudier dans le cadre d'un OHM littoral, mais d'un abord bien complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Coché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Madon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of Labex DRIIHM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labex DRIIHM; CNRS InEE, Sep 2021, Toulouse, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34972/driihm-dab5a4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science ouverte et OHM : le projet SO-DRIIHM pour faciliter le partage des données des OHM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prototype de plateforme contribuant à la Science Ouverte par la valorisation de données et de pratiques interdisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Sibilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ba-Huy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JCAD 2021 (Journées CAlcul Données)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Dijon (FR), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132332v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-design d‘un portail “aiguilleur de la science ouverte” DATA-DRIIHM pour le partage des données interdisciplinaires des Observatoires Hommes-Milieux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en pratique de la conformité au RGPD dans le cadre du projet EI2P</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Guillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles de Méthodes, Analyses, Terrains, Enquêtes en Sciences Humaines et Sociales (MATE-SHS 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Café du DRIIHM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DRIIHM - Dispositif de Recherche Interdisciplinaire sur les Interactions Hommes-Milieux, Mar 2021, Aix-en-Provence, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26147/geode.com.qbv3-rc28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352535v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision and first actions of the SO-DRIIHM open science project</w:t>
               </w:r>
@@ -5585,528 +5585,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet ANR SO-DRIIHM et son articulation avec l'OHM Pyrénées Haut Vicdessos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet GEOSPAT : Modélisation rétrospective des paysages montagnards, vers une GEOSPATialisation du couvert végétal. Premiers résultats d’un développement méthodologique pour la spatialisation des données polliniques (Étangs de Bassiès)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Plancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432335v1</w:t>
+                <w:t xml:space="preserve">hal-02480092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet GEOSPAT : Modélisation rétrospective des paysages montagnards, vers une GEOSPATialisation du couvert végétal. Premiers résultats d’un développement méthodologique pour la spatialisation des données polliniques (Étangs de Bassiès)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le projet ANR SO-DRIIHM et son articulation avec l'OHM Pyrénées Haut Vicdessos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480092v1</w:t>
+                <w:t xml:space="preserve">hal-02432335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SO-DRIIHM - Impulser la science ouverte au sein du LabEx DRIIHM : Co-design d'une e-infrastructure intégrant les principes FAIR</w:t>
+                <w:t xml:space="preserve">How to manage, share and open research data, using the FAIR guiding principles? Feedbacks and perspectives through the SO-DRIIHM project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de lancement des projets lauréats de l'Appel Flash SODATA science ouverte de l'ANR (2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26147/geode.pjt.so-driihm.zx93-ey74⟩</w:t>
+              <w:t xml:space="preserve">APSEM2019 : éco-systèmes pour la science ouverte et recherche par les données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSEEIHT et réseau devlog, Oct 2019, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3592389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373055v1</w:t>
+                <w:t xml:space="preserve">hal-02423562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to manage, share and open research data, using the FAIR guiding principles? Feedbacks and perspectives through the SO-DRIIHM project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Managing and sharing research outputs in the LabEx DRIIHM : The Data DRIIHM group supports you !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jean-Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APSEM2019 : éco-systèmes pour la science ouverte et recherche par les données</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DRIIHM International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx DRIIHM, Oct 2019, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423562v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing and sharing research outputs in the LabEx DRIIHM : The Data DRIIHM group supports you !</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Jean-Charles</w:t>
+                <w:t xml:space="preserve">SO-DRIIHM - Impulser la science ouverte au sein du LabEx DRIIHM : Co-design d'une e-infrastructure intégrant les principes FAIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Defays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Duboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DRIIHM International Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée de lancement des projets lauréats de l'Appel Flash SODATA science ouverte de l'ANR (2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26147/geode.pjt.so-driihm.zx93-ey74⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311053v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workshop Timelines : Potentialities of chrono-systemic timelines to co-construct, analyze and communicate on the socio-ecological trajectories of OHMs</w:t>
               </w:r>
@@ -6118,51 +6118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Jean-Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DRIIHM International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7085,1467 +7085,1592 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (11)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Rhône aménagé vu du ciel : Intérêt des photographies aériennes obliques pour documenter la trajectoire socio-environnementale du fleuve contemporain (1910-1960)</w:t>
+                <w:t xml:space="preserve">Amélioration de l'application spatio-temporelle Chrono-Rhône et transférabilité à d'autres territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dunesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Delhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale I.S.Rivers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée annuelle de l'EUR H2O'Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Saint-Etienne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158157v1</w:t>
+                <w:t xml:space="preserve">hal-05574831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Success stories of FAIR data publication on behalf of the ANR SO-DRIIHM Open Science project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Rhône aménagé vu du ciel : Intérêt des photographies aériennes obliques pour documenter la trajectoire socio-environnementale du fleuve contemporain (1910-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dunesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Berthier-Laumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Strasbourg, France. , 2023, </w:t>
+              <w:t xml:space="preserve">Conférence internationale I.S.Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34972/driihm-a7445b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.20229.26085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04128197v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ORRSO - Open Science Resource Finder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Success stories of FAIR data publication on behalf of the ANR SO-DRIIHM Open Science project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Martin-Mennetrier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+                <w:t xml:space="preserve">Ablaye Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nantes, France. , 2022, </w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Strasbourg, France. , 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34972/driihm-e30250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34972/driihm-a7445b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03720513v1</w:t>
+                <w:t xml:space="preserve">hal-04128197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCSC - Portail Calcul Stockage Cloud</w:t>
+                <w:t xml:space="preserve">ORRSO - Open Science Resource Finder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Adenot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Damien Berry</w:t>
+                <w:t xml:space="preserve">Thomas Martin-Mennetrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Massaviol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCAD 2021 - Journées Calcul Données</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nantes, France. , 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34972/driihm-e30250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03507793v1</w:t>
+                <w:t xml:space="preserve">hal-03720513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data dictionary cookbook for research data and software interoperability at global scale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lorraine Coché</w:t>
+                <w:t xml:space="preserve">PCSC - Portail Calcul Stockage Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Adenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ancelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Pizzigatti Corrêa</w:t>
+                <w:t xml:space="preserve">David Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rorie Edmunds</w:t>
+                <w:t xml:space="preserve">Damien Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Data Alliance Plenary 17 (RDA P17)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JCAD 2021 - Journées Calcul Données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Dijon, France. </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214743v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SO-DRIIHM: promoting Open Science within the LabEx DRIIHM and improving its Research Data Infrastructure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Priscilla Duboz</w:t>
+                <w:t xml:space="preserve">Data dictionary cookbook for research data and software interoperability at global scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Coché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Pizzigatti Corrêa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rorie Edmunds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabExDRIIHM 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.3504565⟩</w:t>
+              <w:t xml:space="preserve">Research Data Alliance Plenary 17 (RDA P17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Edinburgh, United Kingdom. , 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.4683066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322991v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offre d'outils et de services communs pour la gestion et la valorisation de l'information scientifique des OHM</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SO-DRIIHM: promoting Open Science within the LabEx DRIIHM and improving its Research Data Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Defays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Duboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel du LabEx DRIIHM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium of LabExDRIIHM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lyon, France. , 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3504565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053495v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The project of Zone Atelier Pyrenees-Garonne (ZA PYGAR)Pyrénées-Garonne LTSER</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Offre d'outils et de services communs pour la gestion et la valorisation de l'information scientifique des OHM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jean-Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Long Term Ecological Rsearch Network- Zones Ateliers &amp; Critical Zone Observatory Networks (LTER-France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Nantes, France. 2017</w:t>
+              <w:t xml:space="preserve">Séminaire annuel du LabEx DRIIHM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659265v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Data Mining for a Semi-Quantitative Risk Assessment of Oil Contamination from Multiple-Sources in The Ecuadorian Amazon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Saqalli</w:t>
+                <w:t xml:space="preserve">The project of Zone Atelier Pyrenees-Garonne (ZA PYGAR)Pyrénées-Garonne LTSER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Ouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Beranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Maurice</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Maestripieri</w:t>
+                <w:t xml:space="preserve">Simon Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Long Term Ecological Rsearch Network- Zones Ateliers &amp; Critical Zone Observatory Networks (LTER-France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nantes, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446829v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Agent-Based Model of the Amazonian Forest Colonisation and Oil Exploitation: the Oriente Study Case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Chapotat</w:t>
+                <w:t xml:space="preserve">Heterogeneous Data Mining for a Semi-Quantitative Risk Assessment of Oil Contamination from Multiple-Sources in The Ecuadorian Amazon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Durango-Cordero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Saqalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Houssou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gaudou</w:t>
+                <w:t xml:space="preserve">Laurence Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maestripieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446823v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An Agent-Based Model of the Amazonian Forest Colonisation and Oil Exploitation: the Oriente Study Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Chapotat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Houssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Saqalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Centre de Ressources Génétiques Prunus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Balsemin Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Christmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques du département BAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Port Royal, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8555,151 +8680,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélectionner un entrepôt thématique de confiance pour la diffusion des données de recherche : note méthodologique Collège Données de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arènes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emilia Herbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Genova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://www.ouvrirlascience.fr/donnees-de-la-recherche-comment-choisir-un-entrepot-de-confiance/, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8709,301 +8834,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des cartes librement accessibles pour visualiser le paysage pétrolier en Amazonie</w:t>
+                <w:t xml:space="preserve">Mapas libremente accesibles para visualizar el paisaje del petróleo en Oriente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bosque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maestripieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Saqalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvia Becerra, Laurence Maurice, Sabine Desprats-Boloqna (Coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUESTRO VIVIR EN LA AMAZONÍA ECUATORIANA :ENTRE LA FINCA Y EL PETRÓLEO : Vivr en Amazonie Equatorienne: entre pétrole et terres agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IRD Ed., Abya- Yala Ed. UASB Sede Ecuador Ed., EF'NEcuador Ed., USFQ Ecuador Ed.,, pp.196-198, 2018</w:t>
+              <w:t xml:space="preserve">, IRD Ed., Abya- Yala Ed. UASB Sede Ecuador Ed., EF'NEcuador Ed., USFQ Ecuador Ed., pp.191-194, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127818v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapas libremente accesibles para visualizar el paisaje del petróleo en Oriente</w:t>
+                <w:t xml:space="preserve">Des cartes librement accessibles pour visualiser le paysage pétrolier en Amazonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bosque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maestripieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Saqalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvia Becerra, Laurence Maurice, Sabine Desprats-Boloqna (Coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUESTRO VIVIR EN LA AMAZONÍA ECUATORIANA :ENTRE LA FINCA Y EL PETRÓLEO : Vivr en Amazonie Equatorienne: entre pétrole et terres agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IRD Ed., Abya- Yala Ed. UASB Sede Ecuador Ed., EF'NEcuador Ed., USFQ Ecuador Ed., pp.191-194, 2018</w:t>
+              <w:t xml:space="preserve">, IRD Ed., Abya- Yala Ed. UASB Sede Ecuador Ed., EF'NEcuador Ed., USFQ Ecuador Ed.,, pp.196-198, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126956v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des représentations du territoire amazonien : la place des activités pétrolières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Saqalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9012,127 +9137,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maestripieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bosque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvia Becerra, Laurence Maurice, Sabine Desprats-Boloqna (Coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUESTRO VIVIR EN LA AMAZONÍA ECUATORIANA :ENTRE LA FINCA Y EL PETRÓLEO : Vivr en Amazonie Equatorienne: entre pétrole et terres agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD Ed., Abya- Yala Ed. UASB Sede Ecuador Ed., EF'NEcuador Ed., USFQ Ecuador Ed., pp.205-206, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartografía de las percepciones del territorio amazónico: importancia de las actividades petroleras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Saqalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9141,105 +9266,105 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maestripieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bosque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvia Becerra ,Laurence Maurice. Sabine Desprats-Bologna (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUESTRO VIVIR EN LA AMAZONÍA ECUATORIANA : ENTRE LA FINCA Y EL PETRÓLEO Vivre en Amazonie Equatorienne:entre pétrole et terres agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ediciones IRD, Ediciones Abya-Yala, UASB Sede Ecuador, EFN Ecuador, USFQ Ecuador, pp.199-203, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9249,51 +9374,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ANR SO-DRIIHM project: To guide and assist an interdisciplinary community in searching and depositing data in a jungle of available repositories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9302,73 +9427,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet ANR SO-DRIIHM : Aiguiller et aider une communauté interdisciplinaire à déposer ses données dans une jungle de référentiels disponibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9377,191 +9502,191 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique des données des dispositifs et infrastructures de l'INEE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Clavreul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hénon Amandine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyrenees - haut Vicdessos Human-Environment Observatory (OHM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9570,126 +9695,126 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Barcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-DRIIHM, la photothèque du Laboratoire d'Excellence &amp;quot;Dispositif de Recherche Interdisciplinaire sur les Interactions Hommes-Milieux&amp;quot; (DRIIHM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Jean-Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Massaviol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9714,51 +9839,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, https://photo.driihm.fr/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9768,51 +9893,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Rhône aménagé vu du ciel : constitution d’une base de données photographiques obliques pour documenter la trajectoire socio-environnementale du fleuve contemporain (1910-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9864,139 +9989,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de l’enquête &amp;quot;Partagez votre expérience de partage de données !&amp;quot; (juin 2021) - projet ANR SO-DRIIHM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10006,767 +10131,767 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définir une approche qualité des données de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Maria Zwölf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Genova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité pour la Science Ouverte. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plans de gestion des données : recommandations pour une gestion responsable et ouverte des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hadrossek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité pour la science ouverte. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505299v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faciliter la documentation des données grâce aux métadonnées dans un projet de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arènes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comité pour la science ouverte. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélectionner un entrepôt thématique de confiance pour le dépôt de données : méthodologie et analyse de l'offre existante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arènes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emilia Herbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comité pour la Science Ouverte. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534321v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dernières hêtraies-sapinières subnaturelles européennes: une étude globale sur la longue durée pour leur meilleure connaissance, conservation et gestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selecting a trustworthy subject-specific repository for self-depositing data: methodology and analysis of existing services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arènes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emilia Herbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Debard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité pour la Science Ouverte. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">halshs-04770635v1</w:t>
+                <w:t xml:space="preserve">hal-04794164v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting a trustworthy subject-specific repository for self-depositing data: methodology and analysis of existing services</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Debard</w:t>
+                <w:t xml:space="preserve">Les dernières hêtraies-sapinières subnaturelles européennes: une étude globale sur la longue durée pour leur meilleure connaissance, conservation et gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Guillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruppert Vimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Comité pour la Science Ouverte. 2024</w:t>
+              <w:t xml:space="preserve">CNRS. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04794164v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04770635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promote Open Science within the DRIIHM Interdisciplinary Research Facility on Human- Environment Interactions: Co-design of an e-infrastructure implementing the FAIR Principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10775,120 +10900,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Defays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Duboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CNRS UMR 5602 GEODE. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'évaluation de l'Observatoire Homme-Milieu Pyrénées (OHM) Haut Vicdessos du LabEx DRIIHM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10897,156 +11022,156 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Labex DRIIHM. 2015, 224 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OGIIS : Étude de faisabilité d'un outil de gestion intégrée de l'information scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] OHM Vallée du Rhône; Réseau des OHM; OHM Haut Vicdessos. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11056,91 +11181,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à concevoir des cartes interactives avec le logiciel en ligne uMap : Support de cours à destination notamment des personnels d’établissements publics de l’enseignement et de la recherche et des étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Formation uMap avril-mai 2025, Toulouse, France. 2025, pp.133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05079499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11150,91 +11275,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web SIG de l'OHM Pyrénées Haut Vicdessos et vallée des gaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11244,271 +11369,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documentation en ligne de l'ANF géomatique sous le logiciel open source Readthedocs (réseau SIST) - édition 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:4f0cc5a9cf6127197fb547f43623aff41090fba8;origin=https://gitlab.in2p3.fr/sist/anf23-geomatique;visit=swh:1:snp:64b8e2ae37e889fb4d591f1dd362fbf443fd09fb;anchor=swh:1:rev:d588a6f5b473939a83df4a3ab64e7e5eb6388bbf⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documentation en ligne de l'ANF géomatique sous le logiciel open source Readthedocs (réseau SIST) - édition 2020-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:9c93a25a1d30d4997f893ea2ed1e63c2f16132a7;origin=https://gitlab.in2p3.fr/sist/anf20-geomatique;visit=swh:1:snp:a028be24bd959e6956677caf63dbdf226e22a265;anchor=swh:1:rev:4514d666c2a4a8e0eca6807d142694b9f6033a77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OHM IMeta: a plugin for the Piwigo open source photo library software, developed to manage additional standardised metadata (Dublin core)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11533,70 +11658,70 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Massaviol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dunesme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:cbbc2f22ca72ea6237d7daa7d4ccc94abd50605f;origin=https://gitlab.in2p3.fr/driihm/ohm_imeta;visit=swh:1:snp:dec23274481f6a60d703f6a91565e7670f4270c7;anchor=swh:1:rev:2ce689c93a05c064847187830feceffe71e1e5aa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11606,118 +11731,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">uMap, au cœur de la formation et de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clairet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId287"/>
+      <w:footerReference w:type="default" r:id="rId289"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11785,51 +11910,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70941B64"/>
+    <w:nsid w:val="A7E58BE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11933,51 +12058,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A79D5C2E"/>
+    <w:nsid w:val="9636223E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12081,51 +12206,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2E17EF1B"/>
+    <w:nsid w:val="F941124D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12229,51 +12354,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B8D9EE06"/>
+    <w:nsid w:val="7AFDD6D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12377,51 +12502,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="812A49D4"/>
+    <w:nsid w:val="6B4B00EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12525,51 +12650,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="9FEF56AD"/>
+    <w:nsid w:val="9C034090"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12771,51 +12896,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-lerigoleur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0864-659X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253124867" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metiersit.dsi.cnrs.fr/index.php?page=ficheemploitype&amp;codeEmploi=D2B42&amp;idFamillePro=15&amp;codeBAP=D&amp;codeFamille=B" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114056v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berthier-Laumond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dc.15880" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615337v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Culos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ouvrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bitsch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dewost" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.12.e126097" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635563v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Claudel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.10.e76283" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779057v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Plancher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107753" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253867v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Paroissien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard&#8208;jannin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14244" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299950v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Coch&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Arnaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouveret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.9.e69022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895247v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jean-Charles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-120620-6-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483307v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mabile" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Specht" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Stryeck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens Thomsen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/dsj-2020-032" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910428v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3705-2020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02110561v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noud&#233;hou&#233;nou Lionel Jaderne Houssou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Durango-Cordero" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Bouadjio Boulic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Morin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maestripieri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.3957" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760722v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill Artigas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ancel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.01.012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02443918v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Campoy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Christmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beauvieux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Girollet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0712-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659525v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.20.3.63-87" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790201v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178877v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gibert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Escaravage" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338258v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vinet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384761v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282652v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179594v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362412v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365041v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268772v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pergaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793045v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dayre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mendy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jabea" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Massaviol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605616v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birane Ciss&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828644v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828691v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885731v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609443v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605592v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128784v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525250v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jung" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Madon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128139v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525037v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366648v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783786v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789512v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Schwertz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-5c54de" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481268v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291621v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sibilla" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Huy Tran" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204031v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.com.qbv3-rc28" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117772v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.com.8f5t-4109" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285170v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353044v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-dab5a4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132332v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.com.hh0t-8e13" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352535v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341181v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Amal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421571v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine H&#233;non" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432335v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480092v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373055v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Defays" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.pjt.so-driihm.zx93-ey74" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423562v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3592389" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311053v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311083v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781876v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noud&#233;hou&#233;nou Jaderne Lionel Houssou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736847v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Campoy-Corbalan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Castede" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pitiot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Barreneche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1161.1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799763v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur Balsemin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741747v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin Lerigoleur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790157v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Barcet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977918v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lerigoleur" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J&#233;gou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746122v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Butac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bozhkova" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argir Zhivondov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Milosevic" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bellini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977913v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158157v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20229.26085" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128197v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablaye Diop" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-a7445b" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720513v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martin-Mennetrier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-e30250" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507793v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ancelet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berry" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214743v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pizzigatti Corr&#234;a" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rorie Edmunds" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4683066" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322991v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3504565" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053495v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659265v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beranger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446829v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446823v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chapotat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Houssou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792219v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blouin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295162v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnould" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Stoll" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ar&#232;nes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilia Herbet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127818v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bosque" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gil" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126956v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135176v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190861v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879932v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610855v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000652v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Clavreul" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;non Amandine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421288v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960561v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114056v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697372v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05349422v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Maria Zw&#246;lf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05505299v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hadrossek" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05455660v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hernandez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04534321v3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770635v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppert Vimal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04794164v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382056v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037039v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527058v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fantino" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05079499v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954391v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127913v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Paradis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4f0cc5a9cf6127197fb547f43623aff41090fba8;origin=https://gitlab.in2p3.fr/sist/anf23-geomatique;visit=swh:1:snp:64b8e2ae37e889fb4d591f1dd362fbf443fd09fb;anchor=swh:1:rev:d588a6f5b473939a83df4a3ab64e7e5eb6388bbf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128000v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9c93a25a1d30d4997f893ea2ed1e63c2f16132a7;origin=https://gitlab.in2p3.fr/sist/anf20-geomatique;visit=swh:1:snp:a028be24bd959e6956677caf63dbdf226e22a265;anchor=swh:1:rev:4514d666c2a4a8e0eca6807d142694b9f6033a77" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108149v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cbbc2f22ca72ea6237d7daa7d4ccc94abd50605f;origin=https://gitlab.in2p3.fr/driihm/ohm_imeta;visit=swh:1:snp:dec23274481f6a60d703f6a91565e7670f4270c7;anchor=swh:1:rev:2ce689c93a05c064847187830feceffe71e1e5aa" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954408v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clairet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-lerigoleur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0864-659X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253124867" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metiersit.dsi.cnrs.fr/index.php?page=ficheemploitype&amp;codeEmploi=D2B42&amp;idFamillePro=15&amp;codeBAP=D&amp;codeFamille=B" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114056v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berthier-Laumond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dc.15880" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615337v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Culos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ouvrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bitsch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dewost" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.12.e126097" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635563v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Claudel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.10.e76283" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779057v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Plancher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107753" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253867v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Paroissien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard&#8208;jannin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14244" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299950v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Coch&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Arnaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouveret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.9.e69022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483307v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mabile" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Specht" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Stryeck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens Thomsen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/dsj-2020-032" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895247v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jean-Charles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-120620-6-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910428v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3705-2020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02110561v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noud&#233;hou&#233;nou Lionel Jaderne Houssou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Durango-Cordero" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Bouadjio Boulic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Morin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maestripieri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.3957" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760722v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill Artigas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ancel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.01.012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02443918v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Campoy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Christmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beauvieux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Girollet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0712-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659525v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.20.3.63-87" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790201v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178877v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gibert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Escaravage" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282652v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179594v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384761v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338258v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vinet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362412v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268772v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pergaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365041v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793045v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dayre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mendy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jabea" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Massaviol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828644v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605616v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birane Ciss&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828691v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605592v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609443v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885731v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128784v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128139v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525250v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jung" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Madon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525037v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366648v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783786v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789512v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Schwertz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-5c54de" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481268v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352535v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132332v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.com.hh0t-8e13" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285170v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117772v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.com.8f5t-4109" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353044v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-dab5a4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291621v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sibilla" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Huy Tran" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204031v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.com.qbv3-rc28" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341181v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Amal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421571v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine H&#233;non" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480092v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432335v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423562v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3592389" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311053v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373055v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Defays" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.pjt.so-driihm.zx93-ey74" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311083v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781876v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noud&#233;hou&#233;nou Jaderne Lionel Houssou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736847v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Campoy-Corbalan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Castede" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pitiot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Barreneche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1161.1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799763v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur Balsemin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741747v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin Lerigoleur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790157v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Barcet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977918v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lerigoleur" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J&#233;gou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746122v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Butac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bozhkova" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argir Zhivondov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Milosevic" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bellini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977913v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574831v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delhomme" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158157v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20229.26085" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128197v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablaye Diop" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-a7445b" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720513v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martin-Mennetrier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-e30250" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507793v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ancelet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berry" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214743v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pizzigatti Corr&#234;a" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rorie Edmunds" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4683066" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322991v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3504565" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053495v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659265v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beranger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446829v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446823v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chapotat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Houssou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792219v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blouin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295162v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnould" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Stoll" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ar&#232;nes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilia Herbet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126956v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bosque" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gil" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127818v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135176v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190861v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879932v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610855v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000652v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Clavreul" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;non Amandine" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421288v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960561v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114056v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697372v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05349422v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Maria Zw&#246;lf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05505299v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hadrossek" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05455660v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hernandez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04534321v3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04794164v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770635v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppert Vimal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382056v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037039v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527058v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fantino" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05079499v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954391v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127913v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Paradis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4f0cc5a9cf6127197fb547f43623aff41090fba8;origin=https://gitlab.in2p3.fr/sist/anf23-geomatique;visit=swh:1:snp:64b8e2ae37e889fb4d591f1dd362fbf443fd09fb;anchor=swh:1:rev:d588a6f5b473939a83df4a3ab64e7e5eb6388bbf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128000v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9c93a25a1d30d4997f893ea2ed1e63c2f16132a7;origin=https://gitlab.in2p3.fr/sist/anf20-geomatique;visit=swh:1:snp:a028be24bd959e6956677caf63dbdf226e22a265;anchor=swh:1:rev:4514d666c2a4a8e0eca6807d142694b9f6033a77" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108149v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cbbc2f22ca72ea6237d7daa7d4ccc94abd50605f;origin=https://gitlab.in2p3.fr/driihm/ohm_imeta;visit=swh:1:snp:dec23274481f6a60d703f6a91565e7670f4270c7;anchor=swh:1:rev:2ce689c93a05c064847187830feceffe71e1e5aa" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954408v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clairet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>