--- v1 (2026-04-07)
+++ v2 (2026-04-28)
@@ -2465,1873 +2465,1873 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroécologie et biodiversité : construire la recherche en lien avec les territoires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Principes FAIR. Comment rendre ses données le plus &amp;quot;FAIR&amp;quot; possible ? (et donc optimiser leur visibilité et leur réutilisation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cazères Sur Garonne - Agroécologie et biodiversité : construire la recherche en lien avec les territoires (SEEB 2025 Occitanie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Écologie &amp; Environnement; Délégation Régionale CNRS Occitanie Ouest (DR14), May 2025, Cazères-sur-Garonne, France</w:t>
+              <w:t xml:space="preserve">Tout savoir sur..</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Délégation régionale Occitanie Ouest, Sep 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178877v1</w:t>
+                <w:t xml:space="preserve">hal-05282652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes FAIR. Comment rendre ses données le plus &amp;quot;FAIR&amp;quot; possible ? (et donc optimiser leur visibilité et leur réutilisation)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’Observatoire Hommes-Milieux Pyrénées Haut Vicdessos : 16 ans d’observations et de rétro-observations dans les Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Challéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tout savoir sur..</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Délégation régionale Occitanie Ouest, Sep 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Comité consultatif de la réserve biologique mixte du Montcalm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réserve Biologique mixte du Montcalm, Feb 2025, Auzat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05282652v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Observatoire Hommes-Milieux Pyrénées Haut Vicdessos : 16 ans d’observations et de rétro-observations dans les Pyrénées</w:t>
+                <w:t xml:space="preserve">Bilan et perspectives de l’OHM Pyrénées Haut Vicdessos et Vallée des Gaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité consultatif de la réserve biologique mixte du Montcalm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réserve Biologique mixte du Montcalm, Feb 2025, Auzat, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l'OHM Pyrénées Haut Vicdessos - Restitution des projets de l’APR 2024 et préparation à l’évaluation de 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GEODE (CNRS/UT2J), Nov 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179594v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan et perspectives de l’OHM Pyrénées Haut Vicdessos et Vallée des Gaves</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Principes FAIR : Jeu coopératif pour comprendre comment rendre ses données le plus FAIR possible et découvrir des bonnes pratiques de gestion et de standardisation des données et métadonnées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Vinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'OHM Pyrénées Haut Vicdessos - Restitution des projets de l’APR 2024 et préparation à l’évaluation de 2026</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GEODE (CNRS/UT2J), Nov 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Ecole thématique Data SEE-Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Ecologie &amp; Evolution, Oct 2025, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05384761v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes FAIR : Jeu coopératif pour comprendre comment rendre ses données le plus FAIR possible et découvrir des bonnes pratiques de gestion et de standardisation des données et métadonnées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partager et valoriser ses données de biodiversité : l'exemple du GBIF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Vinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole thématique Data SEE-Life</w:t>
+              <w:t xml:space="preserve">École thématique Data SEE Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Ecologie &amp; Evolution, Oct 2025, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338258v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partager et valoriser ses données de biodiversité : l'exemple du GBIF</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retour d'expérience sur la FAIRisation de données pour l'OHM Pyrénées dans le cadre du projet ANR SO-DRIIHM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École thématique Data SEE Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Ecologie &amp; Evolution, Oct 2025, Sète, France</w:t>
+              <w:t xml:space="preserve">Workshop #1 PC3 – OBSWATERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Programme OneWater Eau Bien commun, Nov 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05362412v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysage et feuille de route nationale des infrastructures en lien avec les données d'observation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pergaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées GEDEOP - SIST25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau SIST et CATI INRAE GEDEOP, Sep 2025, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience sur la FAIRisation de données pour l'OHM Pyrénées dans le cadre du projet ANR SO-DRIIHM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agroécologie et biodiversité : construire la recherche en lien avec les territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Elger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Léa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Escaravage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop #1 PC3 – OBSWATERS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Programme OneWater Eau Bien commun, Nov 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Cazères Sur Garonne - Agroécologie et biodiversité : construire la recherche en lien avec les territoires (SEEB 2025 Occitanie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Écologie &amp; Environnement; Délégation Régionale CNRS Occitanie Ouest (DR14), May 2025, Cazères-sur-Garonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365041v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenCommon plateforme Science Ouverte passerelle pour des communautés intersciences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Présentation du nouveau site web de l'OHM Pyrénées Haut Vicdessos, de la carte interactive et des actions en science ouverte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCAD2024, journées Calcul Données</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; INRIA, Nov 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ohmpyr2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793045v1</w:t>
+                <w:t xml:space="preserve">hal-04828691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire de l'OHM Pyrénées Haut Vicdessos. Introduction au séminaire : les actualités de l'OHM et du LabEx DRIIHM</w:t>
+                <w:t xml:space="preserve">Main results of the ANR SO-DRIIHM open science project &amp;quot;Promote Open Science within the DRIIHM Interdisciplinary Research Facility on Human-Environment Interactions: Co-design of an e-infrastructure implementing the FAIR Principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birane Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Duboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ohmpyr2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex DRIIHM, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828644v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main results of the ANR SO-DRIIHM open science project &amp;quot;Promote Open Science within the DRIIHM Interdisciplinary Research Facility on Human-Environment Interactions: Co-design of an e-infrastructure implementing the FAIR Principles</w:t>
+                <w:t xml:space="preserve">Séminaire de l'OHM Pyrénées Haut Vicdessos. Introduction au séminaire : les actualités de l'OHM et du LabEx DRIIHM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labex DRIIHM, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ohmpyr2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04605616v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du nouveau site web de l'OHM Pyrénées Haut Vicdessos, de la carte interactive et des actions en science ouverte</w:t>
+                <w:t xml:space="preserve">Science ouverte, données ouvertes, données FAIR : retour d'expérience sur le partage et la diffusion des données des OHM (projet ANR SO-DRIIHM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ohmpyr2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique de Geode</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS GEODE UMR5602, Dec 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828691v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama général des entrepôts de données de confiance au sein de l’écosystème de la science ouverte</w:t>
+                <w:t xml:space="preserve">L’Observatoire Hommes-Milieux Pyrénées Haut Vicdessos : 14 ans d'observations et de rétro-observations dans les Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire SIST24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Jun 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Semaine Écologie, Environnement Biodiversité - Événement en Occitanie Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Écologie &amp; Environnement; Délégation Régionale CNRS Occitanie Ouest (DR14), May 2024, Goyrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04605592v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Observatoire Hommes-Milieux Pyrénées Haut Vicdessos : 14 ans d'observations et de rétro-observations dans les Pyrénées</w:t>
+                <w:t xml:space="preserve">Panorama général des entrepôts de données de confiance au sein de l’écosystème de la science ouverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine Écologie, Environnement Biodiversité - Événement en Occitanie Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Écologie &amp; Environnement; Délégation Régionale CNRS Occitanie Ouest (DR14), May 2024, Goyrans, France</w:t>
+              <w:t xml:space="preserve">Séminaire SIST24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609443v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science ouverte, données ouvertes, données FAIR : retour d'expérience sur le partage et la diffusion des données des OHM (projet ANR SO-DRIIHM)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OpenCommon plateforme Science Ouverte passerelle pour des communautés intersciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Mendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Jabea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Massaviol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de Geode</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS GEODE UMR5602, Dec 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">JCAD2024, journées Calcul Données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; INRIA, Nov 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885731v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">News on the progress of the ANR SO-DRIIHM open science project Promote Open Science within the DRIIHM. Interdisciplinary Research Facility on Human-Environment Interactions: Co-design of an e-infrastructure implementing the FAIR Principles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plateforme Science Ouverte pour la communauté interdisciplinaire du LabEx DRIIHM. Utiliser DCAT et PROVO pour structurer les métadonnées des données de toute nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Massaviol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LabEx DRIIHM, Jun 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Séminaire SIST 23 : Les rencontres annuelles du réseau SIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIST, May 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04128784v1</w:t>
+                <w:t xml:space="preserve">hal-04128139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme Science Ouverte pour la communauté interdisciplinaire du LabEx DRIIHM. Utiliser DCAT et PROVO pour structurer les métadonnées des données de toute nature</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kakila « qui est la ? » - Base de données d'observation de cétacés dans l'archipel Guadeloupéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Coché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Madon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire SIST 23 : Les rencontres annuelles du réseau SIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SIST, May 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">Séminaire Scientifique du Pôle National de Données de la Biodiversité : Méta{données} Biodiversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PNDB, Nov 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04128139v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kakila « qui est la ? » - Base de données d'observation de cétacés dans l'archipel Guadeloupéen</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des données au service des transformations de la société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Scientifique du Pôle National de Données de la Biodiversité : Méta{données} Biodiversité</w:t>
+              <w:t xml:space="preserve">Méta{données} Biodiversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PNDB, Nov 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525250v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des données au service des transformations de la société</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Success stories pour la publication de données &amp;quot;FAIR&amp;quot; dans le cadre du projet ANR de science ouverte SO-DRIIHM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méta{données} Biodiversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PNDB, Nov 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">Séminaire TechnicoTop 6 Octobre 2023 - Techniques émergentes appliquées au monde de la recherche en histoire et archéologie - Plan de gestion de données (PGD) et entrepôts de données : retours d’expérience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://technicotop.hypotheses.org, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525037v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Success stories pour la publication de données &amp;quot;FAIR&amp;quot; dans le cadre du projet ANR de science ouverte SO-DRIIHM</w:t>
+                <w:t xml:space="preserve">News on the progress of the ANR SO-DRIIHM open science project Promote Open Science within the DRIIHM. Interdisciplinary Research Facility on Human-Environment Interactions: Co-design of an e-infrastructure implementing the FAIR Principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birane Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Decaulne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire TechnicoTop 6 Octobre 2023 - Techniques émergentes appliquées au monde de la recherche en histoire et archéologie - Plan de gestion de données (PGD) et entrepôts de données : retours d’expérience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, https://technicotop.hypotheses.org, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx DRIIHM, Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04366648v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les avancées du projet ANR science ouverte SO-DRIIHM à travers le projet pilote PASTSERV de l'OHM Pyrénées Haut Vicdessos</w:t>
               </w:r>
@@ -4514,1098 +4514,1098 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer et partager des données multidisciplinaires dans des Observatoires Hommes-Milieux : retours d’expérience du LabEx DRIIHM</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Co-design d‘un portail “aiguilleur de la science ouverte” DATA-DRIIHM pour le partage des données interdisciplinaires des Observatoires Hommes-Milieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Massaviol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier du GdR MAGIS « Réflexions et actions collaboratives autours des observatoires scientifiques Milieux-Sociétés »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées Annuelles de Méthodes, Analyses, Terrains, Enquêtes en Sciences Humaines et Sociales (MATE-SHS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03481268v1</w:t>
+                <w:t xml:space="preserve">hal-03352535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-design d‘un portail “aiguilleur de la science ouverte” DATA-DRIIHM pour le partage des données interdisciplinaires des Observatoires Hommes-Milieux</w:t>
+                <w:t xml:space="preserve">Science ouverte et OHM : le projet SO-DRIIHM pour faciliter le partage des données des OHM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles de Méthodes, Analyses, Terrains, Enquêtes en Sciences Humaines et Sociales (MATE-SHS 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Feb 2021, Webinaire, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26147/geode.com.hh0t-8e13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352535v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science ouverte et OHM : le projet SO-DRIIHM pour faciliter le partage des données des OHM</w:t>
+                <w:t xml:space="preserve">Science ouverte et OHM : Le projet SO-DRIIHM pour faciliter le partage des données des OHM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire 2020 de l'OHM Bassin Minier de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Européen de Recherche et d'Enseignement des Géosciences de l'Environnement (CEREGE), Jan 2021, Aix-en-Provence ( en ligne), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26147/geode.com.8f5t-4109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26147/geode.com.hh0t-8e13⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03132332v1</w:t>
+                <w:t xml:space="preserve">hal-03117772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers pas vers le partage et l'ouverture des données des Observatoires Hommes-Milieux : un nécessaire accompagnement pour lever les freins psychologiques et les verrous techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prototype de plateforme contribuant à la Science Ouverte par la valorisation de données et de pratiques interdisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Sibilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ba-Huy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles de Méthodes, Analyses, Terrains, Enquêtes en Sciences Humaines et Sociales (MATE-SHS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Jun 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">JCAD 2021 (Journées CAlcul Données)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Dijon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285170v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science ouverte et OHM : Le projet SO-DRIIHM pour faciliter le partage des données des OHM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en pratique de la conformité au RGPD dans le cadre du projet EI2P</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Guillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire 2020 de l'OHM Bassin Minier de Provence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26147/geode.com.8f5t-4109⟩</w:t>
+              <w:t xml:space="preserve">Café du DRIIHM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DRIIHM - Dispositif de Recherche Interdisciplinaire sur les Interactions Hommes-Milieux, Mar 2021, Aix-en-Provence, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26147/geode.com.qbv3-rc28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117772v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baleines et dauphins : des belles espèces sentinelles à étudier dans le cadre d'un OHM littoral, mais d'un abord bien complexe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Premiers pas vers le partage et l'ouverture des données des Observatoires Hommes-Milieux : un nécessaire accompagnement pour lever les freins psychologiques et les verrous techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of Labex DRIIHM 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Annuelles de Méthodes, Analyses, Terrains, Enquêtes en Sciences Humaines et Sociales (MATE-SHS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Jun 2021, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353044v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototype de plateforme contribuant à la Science Ouverte par la valorisation de données et de pratiques interdisciplinaires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+                <w:t xml:space="preserve">Baleines et dauphins : des belles espèces sentinelles à étudier dans le cadre d'un OHM littoral, mais d'un abord bien complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Coché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Madon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCAD 2021 (Journées CAlcul Données)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium of Labex DRIIHM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex DRIIHM; CNRS InEE, Sep 2021, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34972/driihm-dab5a4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05291621v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en pratique de la conformité au RGPD dans le cadre du projet EI2P</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vision and first actions of the SO-DRIIHM open science project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghita Amal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Decaulne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Café du DRIIHM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium of Labex DRIIHM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DRIIHM - Dispositif de Recherche Interdisciplinaire sur les Interactions Hommes-Milieux, Sep 2021, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26147/geode.com.qbv3-rc28⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03204031v1</w:t>
+                <w:t xml:space="preserve">hal-03341181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision and first actions of the SO-DRIIHM open science project</w:t>
+                <w:t xml:space="preserve">Préparation à la FAIRisation des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Hénon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of Labex DRIIHM 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DRIIHM - Dispositif de Recherche Interdisciplinaire sur les Interactions Hommes-Milieux, Sep 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Ecole thématique E-Envir 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341181v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparation à la FAIRisation des données</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gérer et partager des données multidisciplinaires dans des Observatoires Hommes-Milieux : retours d’expérience du LabEx DRIIHM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jean-Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole thématique E-Envir 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Atelier du GdR MAGIS « Réflexions et actions collaboratives autours des observatoires scientifiques Milieux-Sociétés »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03421571v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet GEOSPAT : Modélisation rétrospective des paysages montagnards, vers une GEOSPATialisation du couvert végétal. Premiers résultats d’un développement méthodologique pour la spatialisation des données polliniques (Étangs de Bassiès)</w:t>
               </w:r>
@@ -5984,77 +5984,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Defays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Duboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de lancement des projets lauréats de l'Appel Flash SODATA science ouverte de l'ANR (2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France. </w:t>
@@ -7423,51 +7423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ablaye Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7531,77 +7531,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ORRSO - Open Science Resource Finder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Martin-Mennetrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Massaviol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7937,77 +7937,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Defays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Duboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabExDRIIHM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lyon, France. , 2019, </w:t>
@@ -8045,51 +8045,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offre d'outils et de services communs pour la gestion et la valorisation de l'information scientifique des OHM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9382,295 +9382,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ANR SO-DRIIHM project: To guide and assist an interdisciplinary community in searching and depositing data in a jungle of available repositories</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Politique des données des dispositifs et infrastructures de l'INEE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Callou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Clavreul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hénon Amandine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879932v1</w:t>
+                <w:t xml:space="preserve">hal-04000652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet ANR SO-DRIIHM : Aiguiller et aider une communauté interdisciplinaire à déposer ses données dans une jungle de référentiels disponibles</w:t>
+                <w:t xml:space="preserve">The ANR SO-DRIIHM project: To guide and assist an interdisciplinary community in searching and depositing data in a jungle of available repositories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610855v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politique des données des dispositifs et infrastructures de l'INEE</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le projet ANR SO-DRIIHM : Aiguiller et aider une communauté interdisciplinaire à déposer ses données dans une jungle de référentiels disponibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dayre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Joly</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04000652v1</w:t>
+                <w:t xml:space="preserve">hal-03610855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyrenees - haut Vicdessos Human-Environment Observatory (OHM)</w:t>
               </w:r>
@@ -9783,51 +9783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Jean-Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Massaviol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dunesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10051,51 +10051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10615,267 +10615,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534321v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting a trustworthy subject-specific repository for self-depositing data: methodology and analysis of existing services</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Debard</w:t>
+                <w:t xml:space="preserve">Les dernières hêtraies-sapinières subnaturelles européennes: une étude globale sur la longue durée pour leur meilleure connaissance, conservation et gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Guillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruppert Vimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Comité pour la Science Ouverte. 2024</w:t>
+              <w:t xml:space="preserve">CNRS. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794164v2</w:t>
+                <w:t xml:space="preserve">halshs-04770635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dernières hêtraies-sapinières subnaturelles européennes: une étude globale sur la longue durée pour leur meilleure connaissance, conservation et gestion</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selecting a trustworthy subject-specific repository for self-depositing data: methodology and analysis of existing services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arènes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emilia Herbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Debard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité pour la Science Ouverte. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruppert Vimal</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">halshs-04770635v1</w:t>
+                <w:t xml:space="preserve">hal-04794164v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promote Open Science within the DRIIHM Interdisciplinary Research Facility on Human- Environment Interactions: Co-design of an e-infrastructure implementing the FAIR Principles</w:t>
               </w:r>
@@ -10887,77 +10887,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Defays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Duboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CNRS UMR 5602 GEODE. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11071,51 +11071,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OGIIS : Étude de faisabilité d'un outil de gestion intégrée de l'information scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11629,51 +11629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Massaviol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dunesme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11910,51 +11910,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A7E58BE7"/>
+    <w:nsid w:val="6154619F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12058,51 +12058,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9636223E"/>
+    <w:nsid w:val="D6AB1B1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12206,51 +12206,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F941124D"/>
+    <w:nsid w:val="99D83EC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12354,51 +12354,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7AFDD6D4"/>
+    <w:nsid w:val="ABE6DE33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12502,51 +12502,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6B4B00EB"/>
+    <w:nsid w:val="BCE40BA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12650,51 +12650,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="9C034090"/>
+    <w:nsid w:val="74A0E0F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12896,51 +12896,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-lerigoleur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0864-659X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253124867" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metiersit.dsi.cnrs.fr/index.php?page=ficheemploitype&amp;codeEmploi=D2B42&amp;idFamillePro=15&amp;codeBAP=D&amp;codeFamille=B" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114056v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berthier-Laumond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dc.15880" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615337v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Culos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ouvrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bitsch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dewost" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.12.e126097" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635563v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Claudel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.10.e76283" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779057v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Plancher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107753" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253867v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Paroissien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard&#8208;jannin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14244" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299950v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Coch&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Arnaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouveret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.9.e69022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483307v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mabile" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Specht" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Stryeck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens Thomsen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/dsj-2020-032" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895247v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jean-Charles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-120620-6-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910428v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3705-2020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02110561v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noud&#233;hou&#233;nou Lionel Jaderne Houssou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Durango-Cordero" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Bouadjio Boulic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Morin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maestripieri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.3957" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760722v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill Artigas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ancel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.01.012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02443918v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Campoy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Christmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beauvieux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Girollet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0712-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659525v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.20.3.63-87" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790201v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178877v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gibert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Escaravage" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282652v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179594v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384761v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338258v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vinet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362412v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268772v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pergaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365041v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793045v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dayre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mendy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jabea" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Massaviol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828644v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605616v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birane Ciss&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828691v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605592v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609443v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885731v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128784v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128139v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525250v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jung" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Madon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525037v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366648v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783786v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789512v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Schwertz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-5c54de" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481268v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352535v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132332v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.com.hh0t-8e13" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285170v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117772v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.com.8f5t-4109" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353044v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-dab5a4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291621v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sibilla" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Huy Tran" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204031v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.com.qbv3-rc28" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341181v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Amal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421571v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine H&#233;non" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480092v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432335v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423562v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3592389" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311053v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373055v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Defays" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.pjt.so-driihm.zx93-ey74" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311083v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781876v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noud&#233;hou&#233;nou Jaderne Lionel Houssou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736847v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Campoy-Corbalan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Castede" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pitiot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Barreneche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1161.1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799763v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur Balsemin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741747v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin Lerigoleur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790157v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Barcet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977918v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lerigoleur" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J&#233;gou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746122v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Butac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bozhkova" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argir Zhivondov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Milosevic" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bellini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977913v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574831v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delhomme" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158157v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20229.26085" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128197v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablaye Diop" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-a7445b" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720513v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martin-Mennetrier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-e30250" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507793v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ancelet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berry" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214743v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pizzigatti Corr&#234;a" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rorie Edmunds" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4683066" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322991v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3504565" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053495v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659265v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beranger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446829v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446823v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chapotat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Houssou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792219v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blouin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295162v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnould" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Stoll" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ar&#232;nes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilia Herbet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126956v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bosque" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gil" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127818v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135176v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190861v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879932v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610855v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000652v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Clavreul" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;non Amandine" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421288v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960561v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114056v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697372v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05349422v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Maria Zw&#246;lf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05505299v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hadrossek" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05455660v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hernandez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04534321v3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04794164v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770635v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppert Vimal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382056v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037039v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527058v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fantino" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05079499v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954391v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127913v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Paradis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4f0cc5a9cf6127197fb547f43623aff41090fba8;origin=https://gitlab.in2p3.fr/sist/anf23-geomatique;visit=swh:1:snp:64b8e2ae37e889fb4d591f1dd362fbf443fd09fb;anchor=swh:1:rev:d588a6f5b473939a83df4a3ab64e7e5eb6388bbf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128000v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9c93a25a1d30d4997f893ea2ed1e63c2f16132a7;origin=https://gitlab.in2p3.fr/sist/anf20-geomatique;visit=swh:1:snp:a028be24bd959e6956677caf63dbdf226e22a265;anchor=swh:1:rev:4514d666c2a4a8e0eca6807d142694b9f6033a77" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108149v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cbbc2f22ca72ea6237d7daa7d4ccc94abd50605f;origin=https://gitlab.in2p3.fr/driihm/ohm_imeta;visit=swh:1:snp:dec23274481f6a60d703f6a91565e7670f4270c7;anchor=swh:1:rev:2ce689c93a05c064847187830feceffe71e1e5aa" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954408v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clairet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-lerigoleur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0864-659X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253124867" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metiersit.dsi.cnrs.fr/index.php?page=ficheemploitype&amp;codeEmploi=D2B42&amp;idFamillePro=15&amp;codeBAP=D&amp;codeFamille=B" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114056v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berthier-Laumond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dc.15880" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615337v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Culos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ouvrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bitsch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dewost" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.12.e126097" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635563v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Claudel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.10.e76283" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779057v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Plancher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107753" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253867v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Paroissien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard&#8208;jannin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14244" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299950v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Coch&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Arnaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouveret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.9.e69022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483307v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mabile" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Specht" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Stryeck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens Thomsen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/dsj-2020-032" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895247v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jean-Charles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-120620-6-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910428v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3705-2020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02110561v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noud&#233;hou&#233;nou Lionel Jaderne Houssou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Durango-Cordero" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Bouadjio Boulic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Morin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maestripieri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.3957" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760722v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill Artigas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ancel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.01.012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02443918v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Campoy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Christmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beauvieux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Girollet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0712-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659525v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.20.3.63-87" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790201v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282652v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179594v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384761v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338258v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vinet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362412v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365041v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268772v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pergaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178877v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gibert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Escaravage" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828691v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605616v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birane Ciss&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dayre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828644v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885731v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609443v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605592v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793045v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mendy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jabea" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Massaviol" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128139v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525250v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jung" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Madon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525037v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366648v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128784v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783786v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789512v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Schwertz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-5c54de" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352535v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132332v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.com.hh0t-8e13" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117772v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.com.8f5t-4109" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291621v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sibilla" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Huy Tran" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204031v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.com.qbv3-rc28" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285170v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353044v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-dab5a4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341181v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Amal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421571v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine H&#233;non" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481268v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480092v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432335v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423562v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3592389" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311053v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373055v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Defays" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.pjt.so-driihm.zx93-ey74" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311083v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781876v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noud&#233;hou&#233;nou Jaderne Lionel Houssou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736847v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Campoy-Corbalan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Castede" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pitiot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Barreneche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1161.1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799763v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur Balsemin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741747v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin Lerigoleur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790157v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Barcet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977918v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lerigoleur" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J&#233;gou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746122v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Butac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bozhkova" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argir Zhivondov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Milosevic" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bellini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977913v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574831v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delhomme" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158157v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20229.26085" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128197v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablaye Diop" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-a7445b" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720513v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martin-Mennetrier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-e30250" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507793v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ancelet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berry" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214743v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pizzigatti Corr&#234;a" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rorie Edmunds" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4683066" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322991v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3504565" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053495v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659265v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beranger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446829v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446823v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chapotat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Houssou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792219v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blouin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295162v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnould" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Stoll" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ar&#232;nes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilia Herbet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126956v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bosque" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gil" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127818v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135176v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190861v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000652v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Clavreul" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;non Amandine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879932v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610855v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421288v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960561v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114056v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697372v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05349422v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Maria Zw&#246;lf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05505299v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hadrossek" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05455660v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hernandez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04534321v3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770635v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppert Vimal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04794164v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382056v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037039v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527058v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fantino" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05079499v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954391v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127913v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Paradis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4f0cc5a9cf6127197fb547f43623aff41090fba8;origin=https://gitlab.in2p3.fr/sist/anf23-geomatique;visit=swh:1:snp:64b8e2ae37e889fb4d591f1dd362fbf443fd09fb;anchor=swh:1:rev:d588a6f5b473939a83df4a3ab64e7e5eb6388bbf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128000v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9c93a25a1d30d4997f893ea2ed1e63c2f16132a7;origin=https://gitlab.in2p3.fr/sist/anf20-geomatique;visit=swh:1:snp:a028be24bd959e6956677caf63dbdf226e22a265;anchor=swh:1:rev:4514d666c2a4a8e0eca6807d142694b9f6033a77" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108149v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cbbc2f22ca72ea6237d7daa7d4ccc94abd50605f;origin=https://gitlab.in2p3.fr/driihm/ohm_imeta;visit=swh:1:snp:dec23274481f6a60d703f6a91565e7670f4270c7;anchor=swh:1:rev:2ce689c93a05c064847187830feceffe71e1e5aa" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954408v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clairet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>