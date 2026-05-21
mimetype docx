--- v2 (2026-04-28)
+++ v3 (2026-05-21)
@@ -2659,234 +2659,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan et perspectives de l’OHM Pyrénées Haut Vicdessos et Vallée des Gaves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Mazier</w:t>
+                <w:t xml:space="preserve">Principes FAIR : Jeu coopératif pour comprendre comment rendre ses données le plus FAIR possible et découvrir des bonnes pratiques de gestion et de standardisation des données et métadonnées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Carozza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+                <w:t xml:space="preserve">Chloé Vinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'OHM Pyrénées Haut Vicdessos - Restitution des projets de l’APR 2024 et préparation à l’évaluation de 2026</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GEODE (CNRS/UT2J), Nov 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Ecole thématique Data SEE-Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Ecologie &amp; Evolution, Oct 2025, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384761v1</w:t>
+                <w:t xml:space="preserve">hal-05338258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes FAIR : Jeu coopératif pour comprendre comment rendre ses données le plus FAIR possible et découvrir des bonnes pratiques de gestion et de standardisation des données et métadonnées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bilan et perspectives de l’OHM Pyrénées Haut Vicdessos et Vallée des Gaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Vinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole thématique Data SEE-Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Ecologie &amp; Evolution, Oct 2025, Sète, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l'OHM Pyrénées Haut Vicdessos - Restitution des projets de l’APR 2024 et préparation à l’évaluation de 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GEODE (CNRS/UT2J), Nov 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338258v1</w:t>
+                <w:t xml:space="preserve">hal-05384761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partager et valoriser ses données de biodiversité : l'exemple du GBIF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5011,269 +5011,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers pas vers le partage et l'ouverture des données des Observatoires Hommes-Milieux : un nécessaire accompagnement pour lever les freins psychologiques et les verrous techniques</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Baleines et dauphins : des belles espèces sentinelles à étudier dans le cadre d'un OHM littoral, mais d'un abord bien complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Coché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Madon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles de Méthodes, Analyses, Terrains, Enquêtes en Sciences Humaines et Sociales (MATE-SHS 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium of Labex DRIIHM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex DRIIHM; CNRS InEE, Sep 2021, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34972/driihm-dab5a4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03285170v1</w:t>
+                <w:t xml:space="preserve">hal-03353044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baleines et dauphins : des belles espèces sentinelles à étudier dans le cadre d'un OHM littoral, mais d'un abord bien complexe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Premiers pas vers le partage et l'ouverture des données des Observatoires Hommes-Milieux : un nécessaire accompagnement pour lever les freins psychologiques et les verrous techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of Labex DRIIHM 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Annuelles de Méthodes, Analyses, Terrains, Enquêtes en Sciences Humaines et Sociales (MATE-SHS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Jun 2021, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03353044v1</w:t>
+                <w:t xml:space="preserve">hal-03285170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision and first actions of the SO-DRIIHM open science project</w:t>
               </w:r>
@@ -7531,51 +7531,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ORRSO - Open Science Resource Finder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Martin-Mennetrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8045,51 +8045,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offre d'outils et de services communs pour la gestion et la valorisation de l'information scientifique des OHM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11910,51 +11910,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6154619F"/>
+    <w:nsid w:val="7CA80790"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12058,51 +12058,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D6AB1B1C"/>
+    <w:nsid w:val="52248861"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12206,51 +12206,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="99D83EC1"/>
+    <w:nsid w:val="CE14DD18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12354,51 +12354,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="ABE6DE33"/>
+    <w:nsid w:val="F88C87F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12502,51 +12502,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="BCE40BA7"/>
+    <w:nsid w:val="E0C0AF2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12650,51 +12650,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="74A0E0F3"/>
+    <w:nsid w:val="1C93C5C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12896,51 +12896,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-lerigoleur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0864-659X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253124867" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metiersit.dsi.cnrs.fr/index.php?page=ficheemploitype&amp;codeEmploi=D2B42&amp;idFamillePro=15&amp;codeBAP=D&amp;codeFamille=B" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114056v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berthier-Laumond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dc.15880" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615337v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Culos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ouvrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bitsch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dewost" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.12.e126097" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635563v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Claudel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.10.e76283" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779057v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Plancher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107753" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253867v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Paroissien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard&#8208;jannin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14244" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299950v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Coch&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Arnaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouveret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.9.e69022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483307v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mabile" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Specht" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Stryeck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens Thomsen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/dsj-2020-032" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895247v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jean-Charles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-120620-6-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910428v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3705-2020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02110561v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noud&#233;hou&#233;nou Lionel Jaderne Houssou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Durango-Cordero" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Bouadjio Boulic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Morin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maestripieri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.3957" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760722v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill Artigas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ancel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.01.012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02443918v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Campoy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Christmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beauvieux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Girollet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0712-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659525v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.20.3.63-87" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790201v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282652v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179594v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384761v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338258v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vinet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362412v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365041v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268772v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pergaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178877v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gibert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Escaravage" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828691v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605616v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birane Ciss&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dayre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828644v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885731v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609443v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605592v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793045v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mendy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jabea" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Massaviol" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128139v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525250v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jung" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Madon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525037v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366648v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128784v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783786v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789512v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Schwertz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-5c54de" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352535v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132332v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.com.hh0t-8e13" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117772v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.com.8f5t-4109" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291621v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sibilla" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Huy Tran" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204031v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.com.qbv3-rc28" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285170v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353044v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-dab5a4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341181v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Amal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421571v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine H&#233;non" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481268v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480092v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432335v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423562v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3592389" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311053v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373055v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Defays" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.pjt.so-driihm.zx93-ey74" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311083v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781876v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noud&#233;hou&#233;nou Jaderne Lionel Houssou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736847v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Campoy-Corbalan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Castede" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pitiot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Barreneche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1161.1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799763v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur Balsemin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741747v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin Lerigoleur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790157v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Barcet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977918v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lerigoleur" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J&#233;gou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746122v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Butac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bozhkova" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argir Zhivondov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Milosevic" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bellini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977913v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574831v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delhomme" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158157v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20229.26085" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128197v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablaye Diop" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-a7445b" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720513v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martin-Mennetrier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-e30250" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507793v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ancelet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berry" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214743v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pizzigatti Corr&#234;a" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rorie Edmunds" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4683066" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322991v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3504565" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053495v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659265v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beranger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446829v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446823v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chapotat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Houssou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792219v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blouin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295162v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnould" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Stoll" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ar&#232;nes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilia Herbet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126956v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bosque" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gil" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127818v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135176v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190861v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000652v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Clavreul" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;non Amandine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879932v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610855v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421288v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960561v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114056v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697372v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05349422v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Maria Zw&#246;lf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05505299v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hadrossek" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05455660v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hernandez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04534321v3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770635v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppert Vimal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04794164v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382056v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037039v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527058v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fantino" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05079499v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954391v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127913v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Paradis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4f0cc5a9cf6127197fb547f43623aff41090fba8;origin=https://gitlab.in2p3.fr/sist/anf23-geomatique;visit=swh:1:snp:64b8e2ae37e889fb4d591f1dd362fbf443fd09fb;anchor=swh:1:rev:d588a6f5b473939a83df4a3ab64e7e5eb6388bbf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128000v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9c93a25a1d30d4997f893ea2ed1e63c2f16132a7;origin=https://gitlab.in2p3.fr/sist/anf20-geomatique;visit=swh:1:snp:a028be24bd959e6956677caf63dbdf226e22a265;anchor=swh:1:rev:4514d666c2a4a8e0eca6807d142694b9f6033a77" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108149v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cbbc2f22ca72ea6237d7daa7d4ccc94abd50605f;origin=https://gitlab.in2p3.fr/driihm/ohm_imeta;visit=swh:1:snp:dec23274481f6a60d703f6a91565e7670f4270c7;anchor=swh:1:rev:2ce689c93a05c064847187830feceffe71e1e5aa" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954408v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clairet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-lerigoleur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0864-659X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253124867" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metiersit.dsi.cnrs.fr/index.php?page=ficheemploitype&amp;codeEmploi=D2B42&amp;idFamillePro=15&amp;codeBAP=D&amp;codeFamille=B" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114056v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berthier-Laumond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dc.15880" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615337v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Culos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ouvrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bitsch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dewost" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.12.e126097" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635563v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Claudel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.10.e76283" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779057v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Plancher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107753" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253867v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Paroissien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard&#8208;jannin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14244" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299950v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Coch&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Arnaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouveret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.9.e69022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483307v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mabile" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Specht" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Stryeck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens Thomsen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/dsj-2020-032" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895247v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jean-Charles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-120620-6-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910428v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3705-2020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02110561v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noud&#233;hou&#233;nou Lionel Jaderne Houssou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Durango-Cordero" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Bouadjio Boulic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Morin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maestripieri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.3957" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760722v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill Artigas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ancel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.01.012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02443918v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Campoy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Christmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beauvieux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Girollet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0712-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659525v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.20.3.63-87" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790201v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282652v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179594v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338258v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vinet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384761v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362412v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365041v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268772v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pergaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178877v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gibert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Escaravage" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828691v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605616v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birane Ciss&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dayre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828644v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885731v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609443v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605592v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793045v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mendy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jabea" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Massaviol" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128139v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525250v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jung" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Madon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525037v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366648v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128784v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783786v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789512v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Schwertz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-5c54de" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352535v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132332v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.com.hh0t-8e13" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117772v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.com.8f5t-4109" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291621v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sibilla" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Huy Tran" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204031v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.com.qbv3-rc28" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353044v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-dab5a4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285170v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341181v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Amal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421571v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine H&#233;non" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481268v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480092v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432335v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423562v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3592389" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311053v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373055v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Defays" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.pjt.so-driihm.zx93-ey74" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311083v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781876v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noud&#233;hou&#233;nou Jaderne Lionel Houssou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736847v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Campoy-Corbalan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Castede" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pitiot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Barreneche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1161.1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799763v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur Balsemin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741747v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin Lerigoleur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790157v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Barcet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977918v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lerigoleur" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J&#233;gou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746122v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Butac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bozhkova" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argir Zhivondov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Milosevic" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bellini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977913v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574831v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delhomme" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158157v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20229.26085" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128197v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablaye Diop" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-a7445b" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720513v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martin-Mennetrier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-e30250" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507793v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ancelet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berry" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214743v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pizzigatti Corr&#234;a" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rorie Edmunds" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4683066" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322991v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3504565" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053495v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659265v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beranger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446829v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446823v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chapotat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Houssou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792219v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blouin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295162v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnould" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Stoll" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ar&#232;nes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilia Herbet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126956v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bosque" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gil" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127818v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135176v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190861v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000652v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Clavreul" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;non Amandine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879932v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610855v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421288v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960561v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114056v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697372v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05349422v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Maria Zw&#246;lf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05505299v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hadrossek" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05455660v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hernandez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04534321v3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770635v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppert Vimal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04794164v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382056v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037039v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527058v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fantino" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05079499v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954391v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127913v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Paradis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4f0cc5a9cf6127197fb547f43623aff41090fba8;origin=https://gitlab.in2p3.fr/sist/anf23-geomatique;visit=swh:1:snp:64b8e2ae37e889fb4d591f1dd362fbf443fd09fb;anchor=swh:1:rev:d588a6f5b473939a83df4a3ab64e7e5eb6388bbf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128000v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9c93a25a1d30d4997f893ea2ed1e63c2f16132a7;origin=https://gitlab.in2p3.fr/sist/anf20-geomatique;visit=swh:1:snp:a028be24bd959e6956677caf63dbdf226e22a265;anchor=swh:1:rev:4514d666c2a4a8e0eca6807d142694b9f6033a77" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108149v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cbbc2f22ca72ea6237d7daa7d4ccc94abd50605f;origin=https://gitlab.in2p3.fr/driihm/ohm_imeta;visit=swh:1:snp:dec23274481f6a60d703f6a91565e7670f4270c7;anchor=swh:1:rev:2ce689c93a05c064847187830feceffe71e1e5aa" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954408v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clairet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>