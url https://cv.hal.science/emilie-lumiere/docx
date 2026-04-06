--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2230,277 +2230,281 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche coopérative et légitimation : une ingénierie hybride didactique au service de la didactique des langues de spécialité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques artistiques et plurilinguisme. L’art comme levier de décentrement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Lumière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">José Carlos Herreras, Christian Tremblay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le plurilinguisme entre diversité et universalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire européen du plurilinguisme, pp.317-326, 2025, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/oep.herre.2025.01.0317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausencia y omnipresencia de la familia en el teatro de la memoria de las presas del franquismo: Solo son mujeres de Carmen Domingo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Lumière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fanny Blin, Anne-Laure Feuillastre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historia familiar e historia nacional en el teatro hispánico contemporáneo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.34-41, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche coopérative et légitimation : une ingénierie hybride didactique au service de la didactique des langues de spécialité à l'Université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vanessa Desvages-vasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chaplier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Carminatti; Dominique Alvarez; Christine Ducamp; Hejer Ben Jomâa; Marie-France Carnus. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’ingénierie hybride didactique clinique coopérative, un dispositif d’un nouveau genre. Des signatures enseignantes de la maternelle à l’université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cépadues Éditions, pp.181-203, 2025</w:t>
+              <w:t xml:space="preserve">, Cépadues Éditions, pp.181-203, 2025, (L'Esperluette, éducation &amp; formation), 978-2-38395-173-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992959v1</w:t>
-              </w:r>
-[...153 lines deleted...]
-                <w:t xml:space="preserve">hal-05241217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrativa y poesía en el teatro de la memoria: Moje holka, moje holka (Mi niña, niña mía) de Amaranta Osorio e Itziar Pascual</w:t>
               </w:r>
@@ -2626,173 +2630,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Memoria de las presas del franquismo en Cautivas de Juana Escabias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lumière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Reck (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juana Escabias, una dramaturga en la trinchera del teatro español del siglo XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antígona, pp.121-139, 2022, 978-84-18119-67-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pour une spécialisation du secteur Lansad. Mise en place d’enseignements de ‘Langues et cultures de spécialité’ adossés aux programmes de formation et de recherche : cas particulier des domaines ALL-SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Beacco, O. Bertrand, J. C. Herreras et C. Tremblay (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gouvernance linguistique des universités et établissements d’enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de l’École Polytechnique, pp.329-341, 2022, 978-2-7302-1696-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708620v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03708560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Usos y abusos&amp;quot; de la memoria en Terror y miseria en el primer franquismo de José Sanchis Sinisterra y El jardín quemado de Juan Mayorga</w:t>
               </w:r>
@@ -2841,268 +2845,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Intermédialité et mise en scène de l’histoire au théâtre : Retrato de gran almirante con perros de Luis Riaza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lumière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Albert JIATSA JOKENG; Roger FOPA KUETE; François GUIYOBA. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intermédialité. Pratiques actuelles et perspectives théoriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.68-90, 2020, 9791034604623</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Teatro e historia en el siglo XXI, nuevas perspectivas: teatro de la memoria, teatro del presente, teatro metahistórico, juegos intermediáticos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. MOLANES et I. RECK (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teatro hispánico en los inicios del siglo XXI. Hibrideces, transgresiones, compromiso y disenso</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visor Libros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.137-151, 2020, 8498955335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfrentarse al pasado. Judaísmo en el pensamiento y el teatro de Juan Mayorga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Erwan Burel y Philippe Merlo-Morat (dir.): Juan Mayorga: filosofía y religión</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Grimh, pp.53-67, 2020, 978-2-86-2727-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430413v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-02922899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’histoire au défi de la mémoire dans la Trilogía americana de José Sanchis Sinisterra : El retablo de Eldorado, Lope de Aguirre, traidor, Naufragios de Álvar Núñez</w:t>
               </w:r>
@@ -3168,199 +3172,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Resino, Carmen (notice biographique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lumière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. DIDIER, A. FOUQUE et M. CALLE-GRUBER (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Dictionnaire des créatrices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édition des femmes-Antoinette Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9782721006318</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du mythique au métahistorique : l’exemple du théâtre espagnol au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ariane FERRY. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Personnage historique de théâtre de 1789 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.381-395, 2014, 978-2-8124-2971-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272947v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-02922912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guerre civile espagnole et l’enseignement de l’Histoire. De l’école du premier franquisme à son actuelle démythification</w:t>
               </w:r>
@@ -4225,51 +4229,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856769v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lumi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spanghero-Gaillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505065v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chaplier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lumi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757577v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Castellanos Rubio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garv&#237;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Massol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agatha Mohring" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.9894" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5SJG460T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442301v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442322v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#238;l&#226; Bisiaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jambrina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430343v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922884v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877767v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546397v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Corrons" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euriell Gobb&#233;-M&#233;vellec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Martinez Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1049955ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272359v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272239v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.288" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922836v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430474v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922795v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272788v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916701v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546871v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272561v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916702v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916705v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916704v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931021v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442287v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430360v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922873v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992959v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Desvages-vasselin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241228v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oep.herre.2025.01.0317" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241217v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672778v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654231v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708620v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708560v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430430v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922926v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.visor-libros.com/tienda/teatro-hispanico-en-los-inicios-del-siglo-xxi.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430413v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922899v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lucie-editions.com/book/interm-eacute-dialit-eacute-perspectives-th-eacute-oriques-et-pratiques-actuelles/86738.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922933v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4777" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272947v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-personnage-historique-de-theatre-de-1789-a-nos-jours.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922912v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.desfemmes.fr/dictionnaire-des-creatrices/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272208v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271987v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271944v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272546v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430569v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757499v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430559v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158498v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01057492v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856769v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lumi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spanghero-Gaillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505065v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chaplier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lumi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757577v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Castellanos Rubio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garv&#237;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Massol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agatha Mohring" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.9894" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5SJG460T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442301v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442322v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#238;l&#226; Bisiaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jambrina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430343v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922884v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877767v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546397v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Corrons" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euriell Gobb&#233;-M&#233;vellec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Martinez Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1049955ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272359v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272239v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.288" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922836v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430474v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922795v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272788v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916701v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546871v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272561v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916702v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916705v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916704v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931021v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442287v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430360v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922873v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241228v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oep.herre.2025.01.0317" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241217v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992959v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Desvages-vasselin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672778v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654231v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708560v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708620v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430430v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922899v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lucie-editions.com/book/interm-eacute-dialit-eacute-perspectives-th-eacute-oriques-et-pratiques-actuelles/86738.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922926v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.visor-libros.com/tienda/teatro-hispanico-en-los-inicios-del-siglo-xxi.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430413v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922933v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4777" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922912v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.desfemmes.fr/dictionnaire-des-creatrices/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272947v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-personnage-historique-de-theatre-de-1789-a-nos-jours.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272208v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271987v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271944v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272546v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430569v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757499v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430559v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158498v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01057492v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>