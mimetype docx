--- v1 (2026-04-06)
+++ v2 (2026-05-07)
@@ -2630,173 +2630,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pour une spécialisation du secteur Lansad. Mise en place d’enseignements de ‘Langues et cultures de spécialité’ adossés aux programmes de formation et de recherche : cas particulier des domaines ALL-SHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lumière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Beacco, O. Bertrand, J. C. Herreras et C. Tremblay (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gouvernance linguistique des universités et établissements d’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de l’École Polytechnique, pp.329-341, 2022, 978-2-7302-1696-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Memoria de las presas del franquismo en Cautivas de Juana Escabias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Reck (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juana Escabias, una dramaturga en la trinchera del teatro español del siglo XXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Antígona, pp.121-139, 2022, 978-84-18119-67-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708560v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03708620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Usos y abusos&amp;quot; de la memoria en Terror y miseria en el primer franquismo de José Sanchis Sinisterra y El jardín quemado de Juan Mayorga</w:t>
               </w:r>
@@ -4229,51 +4229,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856769v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lumi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spanghero-Gaillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505065v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chaplier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lumi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757577v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Castellanos Rubio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garv&#237;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Massol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agatha Mohring" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.9894" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5SJG460T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442301v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442322v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#238;l&#226; Bisiaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jambrina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430343v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922884v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877767v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546397v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Corrons" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euriell Gobb&#233;-M&#233;vellec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Martinez Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1049955ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272359v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272239v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.288" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922836v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430474v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922795v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272788v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916701v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546871v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272561v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916702v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916705v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916704v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931021v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442287v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430360v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922873v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241228v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oep.herre.2025.01.0317" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241217v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992959v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Desvages-vasselin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672778v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654231v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708560v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708620v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430430v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922899v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lucie-editions.com/book/interm-eacute-dialit-eacute-perspectives-th-eacute-oriques-et-pratiques-actuelles/86738.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922926v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.visor-libros.com/tienda/teatro-hispanico-en-los-inicios-del-siglo-xxi.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430413v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922933v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4777" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922912v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.desfemmes.fr/dictionnaire-des-creatrices/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272947v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-personnage-historique-de-theatre-de-1789-a-nos-jours.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272208v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271987v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271944v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272546v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430569v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757499v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430559v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158498v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01057492v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856769v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lumi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spanghero-Gaillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505065v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chaplier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lumi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757577v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Castellanos Rubio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garv&#237;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Massol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agatha Mohring" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.9894" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5SJG460T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442301v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442322v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#238;l&#226; Bisiaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jambrina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430343v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922884v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877767v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546397v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Corrons" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euriell Gobb&#233;-M&#233;vellec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Martinez Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1049955ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272359v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272239v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.288" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922836v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430474v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922795v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272788v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916701v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546871v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272561v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916702v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916705v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916704v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931021v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442287v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430360v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922873v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241228v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oep.herre.2025.01.0317" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241217v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992959v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Desvages-vasselin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672778v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654231v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708620v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708560v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430430v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922899v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lucie-editions.com/book/interm-eacute-dialit-eacute-perspectives-th-eacute-oriques-et-pratiques-actuelles/86738.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922926v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.visor-libros.com/tienda/teatro-hispanico-en-los-inicios-del-siglo-xxi.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430413v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922933v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4777" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922912v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.desfemmes.fr/dictionnaire-des-creatrices/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272947v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-personnage-historique-de-theatre-de-1789-a-nos-jours.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272208v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271987v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271944v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272546v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430569v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757499v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430559v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158498v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01057492v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>