--- v0 (2026-04-07)
+++ v1 (2026-05-04)
@@ -294,222 +294,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du griffonnage aux cartes mentales : les représentations (icono)graphiques dans l’enseignement-apprentissage de l’anglais</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bien-être subjectif d’élèves de CM2 : les relations au cœur des « moments spéciaux »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Necker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Rémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Magnat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élise Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/apliut.10346⟩</w:t>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.22550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281173v1</w:t>
+                <w:t xml:space="preserve">halshs-04058710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être subjectif d’élèves de CM2 : les relations au cœur des « moments spéciaux »</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du griffonnage aux cartes mentales : les représentations (icono)graphiques dans l’enseignement-apprentissage de l’anglais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Magnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/edso.22550⟩</w:t>
+              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Considérer les représentations iconographiques dans l’enseignement-apprentissage de l’anglais, 42 (1), [8 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/apliut.10346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04058710v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International students’ smartphone usage during the first Covid-19 lockdown</w:t>
               </w:r>
@@ -1221,1461 +1221,1461 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Collaborative Vocabulary Notebook as a Complementary Tool to Language Courses at the University Level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Décrire l’expérience synesthésique : apports des entretiens d’explicitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Magnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Loiseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Émilie Magnat</w:t>
+                <w:t xml:space="preserve">Lorraine Ménière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Dubreil</w:t>
+                <w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzo Simonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Lavoué</w:t>
+                <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Computer Supported Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Synesthésies et sciences du langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05024575v1</w:t>
+                <w:t xml:space="preserve">hal-05103874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explanatory interviews to study synesthetic phenomena and shed light on the dynamics of language</w:t>
+                <w:t xml:space="preserve">Potentiel des mécanismes synesthésiques en didactique des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Magnat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lorraine Ménière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIII International Conference "Synesthesia: Science and Art"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Alcala la Real, Spain</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Synesthésie &amp; Sciences du Langage"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emilie Magnat; Matthieu Quignard; Emmanuelle Prak-Derrington; Lorraine Ménière, Mar 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05317910v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05317856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciole: The Design Story of a Serious Game for Learning English Created for (and with) Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Vanbervliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Computer Supported Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSTICC, Apr 2025, Porto, Portugal. pp.380-391, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0013285900003932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décrire l’expérience synesthésique : apports des entretiens d’explicitation</w:t>
+                <w:t xml:space="preserve">Développement et pilotage d’un test de conscience phonologique utilisable en autonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorraine Ménière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Quignard</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synesthésies et sciences du langage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès de la,SAES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse - Jean Jaurès, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05103874v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiel des mécanismes synesthésiques en didactique des langues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Collaborative Vocabulary Notebook as a Complementary Tool to Language Courses at the University Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Magnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dubreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Synesthésie &amp; Sciences du Langage"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Conference on Computer Supported Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSTICC, Apr 2025, Porto, Portugal. pp.555-564, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0013428700003932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05317856v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et pilotage d’un test de conscience phonologique utilisable en autonomie</w:t>
+                <w:t xml:space="preserve">Explanatory interviews to study synesthetic phenomena and shed light on the dynamics of language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Loiseau</w:t>
+                <w:t xml:space="preserve">Lorraine Ménière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la,SAES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse - Jean Jaurès, Jun 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">VIII International Conference "Synesthesia: Science and Art"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Alcala la Real, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05104999v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05317910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spread the word! BaLex, a gamified lexical database for collaborative vocabulary learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">User Experience Design Method for an Elementary School EFL Serious Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Supported Education (CSEDU 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, France (FR), France. pp.388-395</w:t>
+              <w:t xml:space="preserve">CALICO 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Pittsburgh (PA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04510920v1</w:t>
+                <w:t xml:space="preserve">hal-04542704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User Experience Design Method for an Elementary School EFL Serious Game</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Development of an application to test young L2 learners’ phonological awareness autonomously</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Magnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CALICO 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Pittsburgh (PA), United States</w:t>
+              <w:t xml:space="preserve">EUROCALL 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Trnava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04542704v1</w:t>
+                <w:t xml:space="preserve">hal-04548413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Vocabulary Learning in University Classes through a Gamified Application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large scale experimentation of a serious game targeting oral comprehension in English as a second language for 6–8 year-olds: some lessons learned</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calico 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Carnegie Mellon University, May 2024, Pittsburgh (PA), United States</w:t>
+              <w:t xml:space="preserve">CALICO 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Pittsburgh (PA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606557v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an application to test young L2 learners’ phonological awareness autonomously</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing Vocabulary Learning in University Classes through a Gamified Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dubreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCALL 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Trnava, Slovakia</w:t>
+              <w:t xml:space="preserve">Calico 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carnegie Mellon University, May 2024, Pittsburgh (PA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548413v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale experimentation of a serious game targeting oral comprehension in English as a second language for 6–8 year-olds: some lessons learned</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trajectoire d’un dispositif de recherche : la “boîte à moments spéciaux” comme “objet-frontière”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Necker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Rémon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CALICO 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Pittsburgh (PA), United States</w:t>
+              <w:t xml:space="preserve">TRASCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRNEF, Nov 2024, ROUEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04542522v1</w:t>
+                <w:t xml:space="preserve">halshs-04809461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoire d’un dispositif de recherche : la “boîte à moments spéciaux” comme “objet-frontière”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spread the word! BaLex, a gamified lexical database for collaborative vocabulary learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Rémon</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRASCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIRNEF, Nov 2024, ROUEN, France</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Supported Education (CSEDU 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, France (FR), France. pp.388-395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04809461v1</w:t>
+                <w:t xml:space="preserve">hal-04510920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lex:gaMe — Vers la création de ressources libres pour l'apprentissage du vocabulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Driediger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RANACLES 2023 — Transition(s) dans et pour les centres de Langues et de ressources en Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RANACLES, Dec 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2694,204 +2694,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04514716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le QR code dans le jeu sérieux Luciole : lien entre virtuel et réel pour le développement de la compréhension orale en anglais à l’école</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Émilie Magnat</w:t>
+                <w:t xml:space="preserve">Espaces-langues à l’université : Appropriation de carrefours d’apprentissage ou tiers-lieux non encore conscientisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Hermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Objets pour apprendre, objets à apprendre : quelles pratiques enseignantes pour quels enjeux ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Amiens, France. https://www.u-picardie.fr/colloqueobjet2019/wp-content/uploads/2023/07/Loiseau-Payre-Ficout-Magnat-Colloque-Objets-2019.pdf</w:t>
+              <w:t xml:space="preserve">Transition(s) dans et pour les centres de Langues et de ressources en Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rassemblement National des Centres de Langues de l'Enseignement Supérieur (RANACLES), Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548855v1</w:t>
+                <w:t xml:space="preserve">hal-04363261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces-langues à l’université : Appropriation de carrefours d’apprentissage ou tiers-lieux non encore conscientisés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Magnat</w:t>
+                <w:t xml:space="preserve">Le QR code dans le jeu sérieux Luciole : lien entre virtuel et réel pour le développement de la compréhension orale en anglais à l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transition(s) dans et pour les centres de Langues et de ressources en Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rassemblement National des Centres de Langues de l'Enseignement Supérieur (RANACLES), Nov 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Objets pour apprendre, objets à apprendre : quelles pratiques enseignantes pour quels enjeux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Amiens, France. https://www.u-picardie.fr/colloqueobjet2019/wp-content/uploads/2023/07/Loiseau-Payre-Ficout-Magnat-Colloque-Objets-2019.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363261v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La “boîte à moments spéciaux” pour la recherche et la formation : recueillir les traces de l'engagement dans l'expérience scolaire</w:t>
               </w:r>
@@ -3048,51 +3048,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04059949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dématérialisation et distancialisation des supports multisensoriels pour la conscientisation phonologique : le cas de l’approche Silent Way et de la pédagogie Gattegno</w:t>
+                <w:t xml:space="preserve">Effet de la manipulation virtuelle des phonèmes pour la conscientisation phonologique chez un public adulte alpha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Magnat</w:t>
@@ -3132,75 +3132,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phonétique du FLE à visée didactique, quelles perspectives ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Catholique de Toulouse, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03935937v1</w:t>
+                <w:t xml:space="preserve">hal-03936276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la manipulation virtuelle des phonèmes pour la conscientisation phonologique chez un public adulte alpha</w:t>
+                <w:t xml:space="preserve">Dématérialisation et distancialisation des supports multisensoriels pour la conscientisation phonologique : le cas de l’approche Silent Way et de la pédagogie Gattegno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Magnat</w:t>
@@ -3240,51 +3240,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phonétique du FLE à visée didactique, quelles perspectives ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Catholique de Toulouse, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936276v1</w:t>
+                <w:t xml:space="preserve">hal-03935937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles considérations de la prise de paroles des apprenants dans un dispositif EMILE ?</w:t>
               </w:r>
@@ -3378,51 +3378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Zaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3477,51 +3477,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVASION, ELARGIR et LUCIOLE : 3 jeux tablettes du projet FLUENCE pour prévenir les difficultés d’apprentissage de la lecture et de l’anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3583,230 +3583,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluations croisées dans le cadre du projet LUCIOLE : vers une amélioration du dispositif et de la compréhension orale en anglais chez des élèves francophones de cycles 2-3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Le QR code dans le jeu sérieux “Luciole” : lien entre le monde virtuel et le monde réel pour le développement de la compréhension orale en anglais à l'école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59e congrès de la SAES — Atelier 23 : Didactique (ARDAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Aix-en-provence, France</w:t>
+              <w:t xml:space="preserve">Objets pour apprendre, objets à apprendre: Quelles pratiques enseignantes pour quels enjeux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02520635v1</w:t>
+                <w:t xml:space="preserve">hal-02520637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le QR code dans le jeu sérieux “Luciole” : lien entre le monde virtuel et le monde réel pour le développement de la compréhension orale en anglais à l'école</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Évaluations croisées dans le cadre du projet LUCIOLE : vers une amélioration du dispositif et de la compréhension orale en anglais chez des élèves francophones de cycles 2-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Objets pour apprendre, objets à apprendre: Quelles pratiques enseignantes pour quels enjeux ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Amiens, France</w:t>
+              <w:t xml:space="preserve">59e congrès de la SAES — Atelier 23 : Didactique (ARDAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Aix-en-provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02520637v1</w:t>
+                <w:t xml:space="preserve">hal-02520635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodality for foreign language learning: corpora needed to create a phoneme-colour code as a tool for reading and writing</w:t>
               </w:r>
@@ -3930,51 +3930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre tensions et optimisations dans la conception d’un espace numérique : pour le développement de compétences en langues dans le projet CONSPIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Hermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4239,165 +4239,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodality in English for Specific Purposes: input from professionals in the field to improve courses at university</w:t>
+                <w:t xml:space="preserve">Kinéphones : Multimodalité basée sur le multimédia pour la conscientisation phonologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Magnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Goudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">. GERAS, 36th International Conference: Integration in English for Specific Purposes as a ferment of intellection and innovation for research, didactics and pedagogy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque Regards pluridisciplinaires sur la créativité et l'innovation en langues étrangères (LAIRDIL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02079602v1</w:t>
+                <w:t xml:space="preserve">hal-02079888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’engagement du didacticien dans les recherches en ingénierie éducative : implications méthodologiques</w:t>
+                <w:t xml:space="preserve">Multimodality in English for Specific Purposes: input from professionals in the field to improve courses at university</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier didactique et acquisition, 55ème Congrès de la Société des anglicistes de l’Enseignement Supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Toulon, France</w:t>
+              <w:t xml:space="preserve">. GERAS, 36th International Conference: Integration in English for Specific Purposes as a ferment of intellection and innovation for research, didactics and pedagogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02079631v1</w:t>
+                <w:t xml:space="preserve">hal-02079602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d’activités numériques, quelles spécificités pour aller vers un effet durable sur la production orale en L2?</w:t>
               </w:r>
@@ -4472,109 +4485,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinéphones : Multimodalité basée sur le multimédia pour la conscientisation phonologique</w:t>
+                <w:t xml:space="preserve">L’engagement du didacticien dans les recherches en ingénierie éducative : implications méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Magnat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Goudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Regards pluridisciplinaires sur la créativité et l'innovation en langues étrangères (LAIRDIL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Atelier didactique et acquisition, 55ème Congrès de la Société des anglicistes de l’Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02079888v1</w:t>
+                <w:t xml:space="preserve">hal-02079631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la dimension systémique à des propositions innovantes pour la conception de parcours en ligne. L’exemple d’Innovalangues</w:t>
               </w:r>
@@ -4787,247 +4787,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer la conscience phonémique en anglais L2 : approche orale et kinesthésique</w:t>
+                <w:t xml:space="preserve">A multi-sensory approach to the learning of English L2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th International Conference of the Association for Language Awareness: Language Awareness for our Multicultural World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Junior Research Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Essen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02079615v1</w:t>
+                <w:t xml:space="preserve">hal-02079588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the Interactive Whiteboard to develop phonemic awareness: does the medium matter?</w:t>
+                <w:t xml:space="preserve">Développer la conscience phonémique en anglais L2 : approche orale et kinesthésique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Magnat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Raby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th International CALL Research Conference: does the medium matter?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Taichung, Taiwan</w:t>
+              <w:t xml:space="preserve">The 11th International Conference of the Association for Language Awareness: Language Awareness for our Multicultural World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02079584v1</w:t>
+                <w:t xml:space="preserve">hal-02079615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-sensory approach to the learning of English L2</w:t>
+                <w:t xml:space="preserve">Using the Interactive Whiteboard to develop phonemic awareness: does the medium matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Magnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Raby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Junior Research Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Essen, Germany</w:t>
+              <w:t xml:space="preserve">The 15th International CALL Research Conference: does the medium matter?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Taichung, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02079588v1</w:t>
+                <w:t xml:space="preserve">hal-02079584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude ergonomique sur l’utilisation du tableau blanc interactif dans le domaine de la phonologie à l’école ?</w:t>
               </w:r>
@@ -5472,77 +5472,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATFLY 2022 – Advances in Teaching Foreign Languages to Young Learners</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Wuppertal, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5737,103 +5737,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an application to test young L2 learners’ phonological awareness autonomously</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroCALL 2024: CALL for humanity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Trnava, Slovakia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -5923,51 +5923,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considérer les représentations iconographiques dans l’enseignement-apprentissage de l’anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 42 (1), [373 p.], 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6128,103 +6128,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciole l'application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Guinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les éditions Hatier, 2023, 978-2-401-10420-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6512,103 +6512,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An English listening comprehension learning game and its effect on phonological awareness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stefanie Frisch; Karen Glaser. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Early Language Education in Instructed Contexts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 62, John Benjamins Publishing Company, pp.233-258, 2025, Language Learning &amp; Language Teaching, 978 90 272 2344 9. </w:t>
@@ -6855,51 +6855,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voir les chiffres et les lettres en couleur : qu’est-ce que la synesthésie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Ménière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6973,102 +6973,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet de développement des compétences dans des modules numériques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Kinephones project: inputs from the dual-coding theory and key gestures for phonemes (perception and articulation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04349568v1</w:t>
+                <w:t xml:space="preserve">hal-02079914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de développement des compétences dans des modules numériques</w:t>
               </w:r>
@@ -7110,89 +7097,102 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Kinephones project: inputs from the dual-coding theory and key gestures for phonemes (perception and articulation)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet de développement des compétences dans des modules numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Hermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02079914v1</w:t>
+                <w:t xml:space="preserve">hal-04349568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthode Borel Maisonny et l’approche Gattegno : gestes et couleurs en didactique des langues</w:t>
               </w:r>
@@ -7677,51 +7677,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="82EE6A8F"/>
+    <w:nsid w:val="CCDCB081"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7908,51 +7908,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-magnat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8857-9405" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178526258" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150357v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Necker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Magnat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.22550" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281173v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Ouvrard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10346" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058710v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935601v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36366/frontiers.v35i1.620" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125777v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubois-Pager" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664057v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.7454" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935643v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526500v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Magnat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Goudin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915701v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Dahm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079551v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Raby" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079555v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024575v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubreil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Simonnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013428700003932" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317910v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Prak-Derrington" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine M&#233;ni&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024563v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Guinet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vanbervliet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jouannaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013285900003932" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103874v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317856v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104999v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Payre-Ficout" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510920v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542704v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606557v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548413v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542522v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04809461v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514716v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Driediger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548855v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363261v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Hermes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125759v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04059949v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935937v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coulange" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Do" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936276v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936316v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292798v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zaher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Meyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03187547v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520635v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520637v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079912v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079898v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079896v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079903v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079900v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079904v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Colletta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079602v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079631v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079625v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bernardon de Oliveira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vergara Alesandra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079888v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079635v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Othman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252035v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079607v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079615v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079584v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079588v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079640v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079643v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079854v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079857v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988088v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Boggio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Favre-Felix" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Godde" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865677v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Charles" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079908v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079594v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887372v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/eurocall2024.2024.19074" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707749v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.9393" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915703v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Leroy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04548926v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675266v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Barna" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079570v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079574v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104907v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lllt.62.11cha" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930830v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Olechny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902171.ch4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079561v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317355v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079874v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349568v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079879v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079914v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079876v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079861v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079865v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049612v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00997215v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENL005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-magnat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8857-9405" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178526258" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150357v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Necker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Magnat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.22550" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058710v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281173v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Ouvrard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10346" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935601v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36366/frontiers.v35i1.620" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125777v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubois-Pager" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664057v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.7454" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935643v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526500v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Magnat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Goudin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915701v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Dahm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079551v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Raby" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079555v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103874v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine M&#233;ni&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Prak-Derrington" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317856v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024563v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Guinet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vanbervliet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jouannaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013285900003932" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104999v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Payre-Ficout" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024575v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubreil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Simonnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013428700003932" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317910v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542704v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548413v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542522v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606557v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04809461v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510920v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514716v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Driediger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363261v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Hermes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548855v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125759v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04059949v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936276v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coulange" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Do" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935937v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936316v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292798v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zaher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Meyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03187547v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520637v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520635v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079912v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079898v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079896v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079903v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079900v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079904v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Colletta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079888v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079602v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079625v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bernardon de Oliveira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vergara Alesandra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079631v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079635v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Othman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252035v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079607v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079588v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079615v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079584v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079640v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079643v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079854v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079857v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988088v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Boggio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Favre-Felix" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Godde" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865677v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Charles" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079908v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079594v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887372v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/eurocall2024.2024.19074" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707749v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.9393" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915703v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Leroy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04548926v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675266v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Barna" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079570v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079574v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104907v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lllt.62.11cha" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930830v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Olechny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902171.ch4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079561v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317355v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079874v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079914v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079879v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349568v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079876v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079861v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079865v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049612v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00997215v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENL005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>