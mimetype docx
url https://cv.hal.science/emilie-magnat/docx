--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -294,222 +294,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être subjectif d’élèves de CM2 : les relations au cœur des « moments spéciaux »</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du griffonnage aux cartes mentales : les représentations (icono)graphiques dans l’enseignement-apprentissage de l’anglais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Magnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/edso.22550⟩</w:t>
+              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Considérer les représentations iconographiques dans l’enseignement-apprentissage de l’anglais, 42 (1), [8 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/apliut.10346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04058710v1</w:t>
+                <w:t xml:space="preserve">hal-04281173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du griffonnage aux cartes mentales : les représentations (icono)graphiques dans l’enseignement-apprentissage de l’anglais</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bien-être subjectif d’élèves de CM2 : les relations au cœur des « moments spéciaux »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Necker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Rémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Magnat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élise Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.22550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/apliut.10346⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04281173v1</w:t>
+                <w:t xml:space="preserve">halshs-04058710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International students’ smartphone usage during the first Covid-19 lockdown</w:t>
               </w:r>
@@ -1221,381 +1221,381 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décrire l’expérience synesthésique : apports des entretiens d’explicitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Luciole: The Design Story of a Serious Game for Learning English Created for (and with) Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Vanbervliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synesthésies et sciences du langage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Conference on Computer Supported Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSTICC, Apr 2025, Porto, Portugal. pp.380-391, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0013285900003932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05103874v1</w:t>
+                <w:t xml:space="preserve">hal-05024563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiel des mécanismes synesthésiques en didactique des langues</w:t>
+                <w:t xml:space="preserve">Décrire l’expérience synesthésique : apports des entretiens d’explicitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Magnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Ménière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Synesthésie &amp; Sciences du Langage"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Emilie Magnat; Matthieu Quignard; Emmanuelle Prak-Derrington; Lorraine Ménière, Mar 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Synesthésies et sciences du langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05317856v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05103874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciole: The Design Story of a Serious Game for Learning English Created for (and with) Children</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potentiel des mécanismes synesthésiques en didactique des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Computer Supported Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée d'étude "Synesthésie &amp; Sciences du Langage"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emilie Magnat; Matthieu Quignard; Emmanuelle Prak-Derrington; Lorraine Ménière, Mar 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0013285900003932⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05024563v1</w:t>
+                <w:t xml:space="preserve">hal-05317856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et pilotage d’un test de conscience phonologique utilisable en autonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1640,347 +1640,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Collaborative Vocabulary Notebook as a Complementary Tool to Language Courses at the University Level</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explanatory interviews to study synesthetic phenomena and shed light on the dynamics of language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elise Lavoué</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Ménière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Computer Supported Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VIII International Conference "Synesthesia: Science and Art"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Alcala la Real, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05024575v1</w:t>
+                <w:t xml:space="preserve">hal-05317910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explanatory interviews to study synesthetic phenomena and shed light on the dynamics of language</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Collaborative Vocabulary Notebook as a Complementary Tool to Language Courses at the University Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lorraine Ménière</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dubreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIII International Conference "Synesthesia: Science and Art"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Conference on Computer Supported Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSTICC, Apr 2025, Porto, Portugal. pp.555-564, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0013428700003932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05317910v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User Experience Design Method for an Elementary School EFL Serious Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CALICO 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Pittsburgh (PA), United States</w:t>
@@ -2003,394 +2003,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an application to test young L2 learners’ phonological awareness autonomously</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing Vocabulary Learning in University Classes through a Gamified Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dubreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCALL 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Trnava, Slovakia</w:t>
+              <w:t xml:space="preserve">Calico 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carnegie Mellon University, May 2024, Pittsburgh (PA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548413v1</w:t>
+                <w:t xml:space="preserve">hal-04606557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale experimentation of a serious game targeting oral comprehension in English as a second language for 6–8 year-olds: some lessons learned</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of an application to test young L2 learners’ phonological awareness autonomously</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Magnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CALICO 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Pittsburgh (PA), United States</w:t>
+              <w:t xml:space="preserve">EUROCALL 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Trnava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04542522v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Vocabulary Learning in University Classes through a Gamified Application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large scale experimentation of a serious game targeting oral comprehension in English as a second language for 6–8 year-olds: some lessons learned</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calico 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Carnegie Mellon University, May 2024, Pittsburgh (PA), United States</w:t>
+              <w:t xml:space="preserve">CALICO 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Pittsburgh (PA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04606557v1</w:t>
+                <w:t xml:space="preserve">hal-04542522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoire d’un dispositif de recherche : la “boîte à moments spéciaux” comme “objet-frontière”</w:t>
               </w:r>
@@ -2471,90 +2471,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spread the word! BaLex, a gamified lexical database for collaborative vocabulary learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Supported Education (CSEDU 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, France (FR), France. pp.388-395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2605,77 +2605,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Driediger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RANACLES 2023 — Transition(s) dans et pour les centres de Langues et de ressources en Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RANACLES, Dec 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3048,51 +3048,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04059949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la manipulation virtuelle des phonèmes pour la conscientisation phonologique chez un public adulte alpha</w:t>
+                <w:t xml:space="preserve">Dématérialisation et distancialisation des supports multisensoriels pour la conscientisation phonologique : le cas de l’approche Silent Way et de la pédagogie Gattegno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Magnat</w:t>
@@ -3132,75 +3132,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phonétique du FLE à visée didactique, quelles perspectives ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Catholique de Toulouse, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936276v1</w:t>
+                <w:t xml:space="preserve">hal-03935937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dématérialisation et distancialisation des supports multisensoriels pour la conscientisation phonologique : le cas de l’approche Silent Way et de la pédagogie Gattegno</w:t>
+                <w:t xml:space="preserve">Effet de la manipulation virtuelle des phonèmes pour la conscientisation phonologique chez un public adulte alpha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Magnat</w:t>
@@ -3240,51 +3240,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phonétique du FLE à visée didactique, quelles perspectives ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Catholique de Toulouse, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03935937v1</w:t>
+                <w:t xml:space="preserve">hal-03936276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles considérations de la prise de paroles des apprenants dans un dispositif EMILE ?</w:t>
               </w:r>
@@ -3697,51 +3697,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluations croisées dans le cadre du projet LUCIOLE : vers une amélioration du dispositif et de la compréhension orale en anglais chez des élèves francophones de cycles 2-3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4239,178 +4239,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinéphones : Multimodalité basée sur le multimédia pour la conscientisation phonologique</w:t>
+                <w:t xml:space="preserve">Multimodality in English for Specific Purposes: input from professionals in the field to improve courses at university</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Magnat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Goudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Regards pluridisciplinaires sur la créativité et l'innovation en langues étrangères (LAIRDIL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">. GERAS, 36th International Conference: Integration in English for Specific Purposes as a ferment of intellection and innovation for research, didactics and pedagogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02079888v1</w:t>
+                <w:t xml:space="preserve">hal-02079602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodality in English for Specific Purposes: input from professionals in the field to improve courses at university</w:t>
+                <w:t xml:space="preserve">L’engagement du didacticien dans les recherches en ingénierie éducative : implications méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">. GERAS, 36th International Conference: Integration in English for Specific Purposes as a ferment of intellection and innovation for research, didactics and pedagogy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Atelier didactique et acquisition, 55ème Congrès de la Société des anglicistes de l’Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02079602v1</w:t>
+                <w:t xml:space="preserve">hal-02079631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d’activités numériques, quelles spécificités pour aller vers un effet durable sur la production orale en L2?</w:t>
               </w:r>
@@ -4485,96 +4472,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’engagement du didacticien dans les recherches en ingénierie éducative : implications méthodologiques</w:t>
+                <w:t xml:space="preserve">Kinéphones : Multimodalité basée sur le multimédia pour la conscientisation phonologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Magnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Goudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier didactique et acquisition, 55ème Congrès de la Société des anglicistes de l’Enseignement Supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Toulon, France</w:t>
+              <w:t xml:space="preserve">Colloque Regards pluridisciplinaires sur la créativité et l'innovation en langues étrangères (LAIRDIL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02079631v1</w:t>
+                <w:t xml:space="preserve">hal-02079888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la dimension systémique à des propositions innovantes pour la conception de parcours en ligne. L’exemple d’Innovalangues</w:t>
               </w:r>
@@ -4787,247 +4787,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-sensory approach to the learning of English L2</w:t>
+                <w:t xml:space="preserve">Développer la conscience phonémique en anglais L2 : approche orale et kinesthésique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Junior Research Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Essen, Germany</w:t>
+              <w:t xml:space="preserve">The 11th International Conference of the Association for Language Awareness: Language Awareness for our Multicultural World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02079588v1</w:t>
+                <w:t xml:space="preserve">hal-02079615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer la conscience phonémique en anglais L2 : approche orale et kinesthésique</w:t>
+                <w:t xml:space="preserve">Using the Interactive Whiteboard to develop phonemic awareness: does the medium matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Magnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Raby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th International Conference of the Association for Language Awareness: Language Awareness for our Multicultural World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">The 15th International CALL Research Conference: does the medium matter?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Taichung, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02079615v1</w:t>
+                <w:t xml:space="preserve">hal-02079584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the Interactive Whiteboard to develop phonemic awareness: does the medium matter?</w:t>
+                <w:t xml:space="preserve">A multi-sensory approach to the learning of English L2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Magnat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Raby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th International CALL Research Conference: does the medium matter?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Taichung, Taiwan</w:t>
+              <w:t xml:space="preserve">Junior Research Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Essen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02079584v1</w:t>
+                <w:t xml:space="preserve">hal-02079588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude ergonomique sur l’utilisation du tableau blanc interactif dans le domaine de la phonologie à l’école ?</w:t>
               </w:r>
@@ -5472,51 +5472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5737,77 +5737,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an application to test young L2 learners’ phonological awareness autonomously</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5923,51 +5923,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considérer les représentations iconographiques dans l’enseignement-apprentissage de l’anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 42 (1), [373 p.], 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6128,51 +6128,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciole l'application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6180,51 +6180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Guinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les éditions Hatier, 2023, 978-2-401-10420-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6512,77 +6512,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An English listening comprehension learning game and its effect on phonological awareness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6855,51 +6855,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voir les chiffres et les lettres en couleur : qu’est-ce que la synesthésie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Ménière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6973,151 +6973,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Kinephones project: inputs from the dual-coding theory and key gestures for phonemes (perception and articulation)</w:t>
+                <w:t xml:space="preserve">Projet de développement des compétences dans des modules numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02079914v1</w:t>
+                <w:t xml:space="preserve">hal-02079879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet de développement des compétences dans des modules numériques</w:t>
+                <w:t xml:space="preserve">The Kinephones project: inputs from the dual-coding theory and key gestures for phonemes (perception and articulation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02079879v1</w:t>
+                <w:t xml:space="preserve">hal-02079914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de développement des compétences dans des modules numériques</w:t>
               </w:r>
@@ -7677,51 +7677,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CCDCB081"/>
+    <w:nsid w:val="DA2021D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7908,51 +7908,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-magnat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8857-9405" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178526258" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150357v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Necker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Magnat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.22550" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058710v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281173v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Ouvrard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10346" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935601v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36366/frontiers.v35i1.620" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125777v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubois-Pager" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664057v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.7454" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935643v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526500v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Magnat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Goudin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915701v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Dahm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079551v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Raby" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079555v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103874v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine M&#233;ni&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Prak-Derrington" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317856v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024563v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Guinet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vanbervliet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jouannaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013285900003932" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104999v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Payre-Ficout" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024575v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubreil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Simonnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013428700003932" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317910v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542704v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548413v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542522v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606557v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04809461v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510920v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514716v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Driediger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363261v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Hermes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548855v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125759v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04059949v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936276v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coulange" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Do" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935937v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936316v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292798v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zaher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Meyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03187547v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520637v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520635v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079912v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079898v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079896v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079903v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079900v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079904v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Colletta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079888v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079602v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079625v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bernardon de Oliveira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vergara Alesandra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079631v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079635v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Othman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252035v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079607v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079588v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079615v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079584v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079640v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079643v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079854v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079857v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988088v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Boggio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Favre-Felix" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Godde" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865677v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Charles" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079908v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079594v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887372v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/eurocall2024.2024.19074" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707749v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.9393" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915703v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Leroy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04548926v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675266v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Barna" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079570v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079574v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104907v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lllt.62.11cha" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930830v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Olechny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902171.ch4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079561v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317355v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079874v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079914v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079879v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349568v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079876v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079861v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079865v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049612v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00997215v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENL005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-magnat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8857-9405" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178526258" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150357v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Necker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Magnat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.22550" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281173v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Ouvrard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10346" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058710v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935601v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36366/frontiers.v35i1.620" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125777v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubois-Pager" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664057v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.7454" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935643v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526500v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Magnat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Goudin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915701v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Dahm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079551v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Raby" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079555v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024563v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Guinet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vanbervliet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jouannaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013285900003932" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103874v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine M&#233;ni&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Prak-Derrington" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317856v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104999v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Payre-Ficout" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317910v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024575v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubreil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Simonnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013428700003932" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542704v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606557v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548413v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542522v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04809461v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510920v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514716v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Driediger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363261v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Hermes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548855v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125759v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04059949v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935937v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coulange" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Do" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936276v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936316v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292798v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zaher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Meyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03187547v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520637v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520635v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079912v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079898v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079896v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079903v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079900v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079904v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Colletta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079602v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079631v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079625v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bernardon de Oliveira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vergara Alesandra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079888v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079635v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Othman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252035v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079607v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079615v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079584v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079588v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079640v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079643v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079854v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079857v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988088v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Boggio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Favre-Felix" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Godde" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865677v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Charles" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079908v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079594v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887372v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/eurocall2024.2024.19074" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707749v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.9393" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915703v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Leroy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04548926v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675266v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Barna" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079570v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079574v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104907v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lllt.62.11cha" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930830v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Olechny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902171.ch4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079561v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317355v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079874v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079879v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079914v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349568v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079876v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079861v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079865v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049612v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00997215v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENL005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>