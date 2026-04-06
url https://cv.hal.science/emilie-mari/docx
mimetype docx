--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -100,985 +100,998 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs d'aide préventifs et résolution de problèmes mathématiques</w:t>
+                <w:t xml:space="preserve">Dévolution et engagement dans un dispositif d'aide préventif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Millon-Faure</w:t>
+                <w:t xml:space="preserve">Karine Millon-Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dracos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution Ampiric</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">Colloque international en l’hommage à l’œuvre de Guy Brousseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. pp.53-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911176v1</w:t>
+                <w:t xml:space="preserve">hal-05422287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robotique pédagogique et développement de connaissances spatiales à l'école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire National de didactique des mathématiques hors les murs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARDM, Oct 2024, MARSEILLE, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In-service teacher training Analysis of an innovative institutional system: constellations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ponthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TEPE 2024 Conference, Innovation in teacher education: Sustainable change &amp; evaluating impact at macro, meso and micro level</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Teacher Education Policy in Europe (TEPE Network); SFERE-Provence, FED 4238, Mar 2024, AIX EN PROVENCE, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soutenir les apprentissages fondamentaux en mathématiques par des activités de robotique pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque SFERE-Provence (FED4238) / AMPIRIC - Apprentissages, stratégies et politiques éducatives. Quelles interdisciplinarités, méthodologies et perspectives internationales?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dévolution et engagement dans un dispositif d'aide préventif</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Conception d'un outil méthodologique pour l'analyse des séances de mathématiques intégrant des robots programmables : Une approche qualitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international en l’hommage à l’œuvre de Guy Brousseau</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05422287v1</w:t>
+              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30, pp.39-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15dhu⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05475886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotique pédagogique et développement de connaissances spatiales à l'école</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Programmable Floor Robots and Spatial Knowledge with 6-7-year-old Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire National de didactique des mathématiques hors les murs</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04815435v1</w:t>
+              <w:t xml:space="preserve">International Journal of Technology in Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (2), pp.87-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1564/tme_v29.2.03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-service teacher training Analysis of an innovative institutional system: constellations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">COMMENT PRÉPARER LES ÉLÈVES À ÉCRIRE UN PROGRAMME DE CONSTRUCTION ? ANALYSE DE DISPOSITIFS PRÉVENTIFS POUR DES ÉLÈVES EN DIFFICULTÉ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEPE 2024 Conference, Innovation in teacher education: Sustainable change &amp; evaluating impact at macro, meso and micro level</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04526163v1</w:t>
+              <w:t xml:space="preserve">Grand N</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 107, pp.5-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutenir les apprentissages fondamentaux en mathématiques par des activités de robotique pédagogique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effets d'un dispositif d'aide à la résolution de problèmes géométriques: un exemple avec les programmes de construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFERE-Provence (FED4238) / AMPIRIC - Apprentissages, stratégies et politiques éducatives. Quelles interdisciplinarités, méthodologies et perspectives internationales?</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03199661v1</w:t>
+              <w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), pp.433-441</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un outil méthodologique pour l'analyse des séances de mathématiques intégrant des robots programmables : Une approche qualitative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dispositifs d'aide préventifs et résolution de problèmes mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dracos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
-[...257 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Journée de restitution Ampiric</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...75 lines deleted...]
-                <w:t xml:space="preserve">hal-02424199v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1096,51 +1109,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robotique et connaissances spatiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Science Publishing. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Articulations entre les espaces sensible, graphique et géométrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, 2023, 978-1-78405-954-5</w:t>
@@ -1169,64 +1182,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting the development of basic learning in mathematics through educational robotic activities: towards the design of analysis tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1305,51 +1318,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentialités de la robotique pédagogique pour le développement de connaissances spatiales à l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Aix Marseille Université (AMU), Marseille, FRA., 2022. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1545,51 +1558,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04911176v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon-Faure" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05422287v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon-Faur&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dracos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04815435v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526163v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ponthieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199661v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475886v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dhu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03914618v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon Faure" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1564/tme_v29.2.03" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03195800v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marchand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02424199v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774073v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436659v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/9788366675841-004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-03872631v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05422287v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon-Faur&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dracos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04815435v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526163v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ponthieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199661v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon-Faure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475886v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dhu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03914618v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon Faure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1564/tme_v29.2.03" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03195800v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marchand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02424199v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04911176v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774073v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436659v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/9788366675841-004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-03872631v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>