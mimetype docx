--- v1 (2026-04-06)
+++ v2 (2026-05-25)
@@ -100,435 +100,573 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dévolution et engagement dans un dispositif d'aide préventif</w:t>
+                <w:t xml:space="preserve">Co-construction des savoirs mathématiques en constellation : analyse didactique en maternelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international en l’hommage à l’œuvre de Guy Brousseau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. pp.53-57</w:t>
+              <w:t xml:space="preserve">13ème colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIFPE Centre de recherche interuniversitaire sur la formation et la profession enseignante, May 2026, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422287v1</w:t>
+                <w:t xml:space="preserve">hal-05625289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotique pédagogique et développement de connaissances spatiales à l'école</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">De la programmation à la pensée spatiale : contributions de la robotique pédagogique à la construction de savoirs mathématiques au cycle 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire National de didactique des mathématiques hors les murs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARDM, Oct 2024, MARSEILLE, France</w:t>
+              <w:t xml:space="preserve">Programmer à l’école : quelles finalités? Entre curriculum et pratiques enseignantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS, May 2026, Trois-Rivieres, QC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815435v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05625298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-service teacher training Analysis of an innovative institutional system: constellations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Brière</w:t>
+                <w:t xml:space="preserve">Dévolution et engagement dans un dispositif d'aide préventif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ponthieu</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon-Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dracos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEPE 2024 Conference, Innovation in teacher education: Sustainable change &amp; evaluating impact at macro, meso and micro level</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Teacher Education Policy in Europe (TEPE Network); SFERE-Provence, FED 4238, Mar 2024, AIX EN PROVENCE, France</w:t>
+              <w:t xml:space="preserve">Colloque international en l’hommage à l’œuvre de Guy Brousseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. pp.53-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526163v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">In-service teacher training Analysis of an innovative institutional system: constellations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ponthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TEPE 2024 Conference, Innovation in teacher education: Sustainable change &amp; evaluating impact at macro, meso and micro level</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Teacher Education Policy in Europe (TEPE Network); SFERE-Provence, FED 4238, Mar 2024, AIX EN PROVENCE, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robotique pédagogique et développement de connaissances spatiales à l'école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire National de didactique des mathématiques hors les murs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARDM, Oct 2024, MARSEILLE, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Soutenir les apprentissages fondamentaux en mathématiques par des activités de robotique pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Mari</w:t>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFERE-Provence (FED4238) / AMPIRIC - Apprentissages, stratégies et politiques éducatives. Quelles interdisciplinarités, méthodologies et perspectives internationales?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -538,414 +676,414 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un outil méthodologique pour l'analyse des séances de mathématiques intégrant des robots programmables : Une approche qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 30, pp.39-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15dhu⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmable Floor Robots and Spatial Knowledge with 6-7-year-old Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Technology in Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 29 (2), pp.87-95. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1564/tme_v29.2.03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03914618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMMENT PRÉPARER LES ÉLÈVES À ÉCRIRE UN PROGRAMME DE CONSTRUCTION ? ANALYSE DE DISPOSITIFS PRÉVENTIFS POUR DES ÉLÈVES EN DIFFICULTÉ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand N</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 107, pp.5-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d'un dispositif d'aide à la résolution de problèmes géométriques: un exemple avec les programmes de construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6 (1), pp.433-441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -955,137 +1093,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs d'aide préventifs et résolution de problèmes mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dracos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de restitution Ampiric</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1095,206 +1233,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robotique et connaissances spatiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Science Publishing. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Articulations entre les espaces sensible, graphique et géométrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, 2023, 978-1-78405-954-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting the development of basic learning in mathematics through educational robotic activities: towards the design of analysis tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd SFERE-Provence/AMPIRIC conference on Education, 30 and 31 March 2021, Marseille, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciendo, pp.22-30, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2478/9788366675841-004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1304,114 +1442,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentialités de la robotique pédagogique pour le développement de connaissances spatiales à l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Aix Marseille Université (AMU), Marseille, FRA., 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03872631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId34"/>
+      <w:footerReference w:type="default" r:id="rId36"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1558,51 +1696,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05422287v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon-Faur&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dracos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04815435v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526163v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ponthieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199661v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon-Faure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475886v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dhu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03914618v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon Faure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1564/tme_v29.2.03" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03195800v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marchand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02424199v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04911176v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774073v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436659v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/9788366675841-004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-03872631v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05625289v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05625298v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05422287v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon-Faur&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dracos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526163v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ponthieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04815435v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199661v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon-Faure" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475886v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dhu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03914618v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon Faure" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1564/tme_v29.2.03" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03195800v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marchand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02424199v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04911176v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774073v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04436659v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/9788366675841-004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-03872631v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>