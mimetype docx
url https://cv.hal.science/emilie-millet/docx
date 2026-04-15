--- v0 (2026-03-16)
+++ v1 (2026-04-15)
@@ -66,3297 +66,3297 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Logiciel (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">statgenHTP: High Throughput Phenotyping (HTP) Data Analysis</w:t>
+                <w:t xml:space="preserve">Combining ecophysiological and genetic modeling to identify new breeding targets for water stress tolerance in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fabien Tirado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emilie J. Millet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIXth EUCARPIA Biometrics in Plant Breeding Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Edinburgh, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EXploring PhenOtypic SpacE for mining genotypes and alleles in Maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Hilgert</w:t>
+                <w:t xml:space="preserve">Emilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...1 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. European Maize Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Regensburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic control of stomatal conductance in maize and conditional effects to water deficit and evaporative demand as revealed by phenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Alvarez Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60. Maize Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A genome-wide approach combining field and platform phenotyping to investigate plant responses to drought and high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:5f1831a8767fe2010b387b1ef6213ccacb33934f;origin=https://hal.archives-ouvertes.fr/hal-04977360;visit=swh:1:snp:9717d21afd26aad92a9f62bd8b504ba845f31f32;anchor=swh:1:rel:d555c74353628f95065936a8419bafe1326720f5;path=/⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04977360v1</w:t>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Alvarez Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsu Wei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interdrought V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Hyderabad, India. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phenotyping for the response to drought and high temperatures in a diversity of scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Alvarez Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interdrought V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Hyderabad, India. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring QTLxE in a network of fields: identification of QTLs associated with scenarios of heat and drought for predicting yields in future climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Kruijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Charcosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interdrought V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Hyderabad, India. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic variability of plant responses to evaporative demand and water deficit, a forward integration from phenotyping to simulation of plant performances in the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Alvarez Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interdrought V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Hyderabad, India. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of High-Throughput Genotyping Technologies in Maize: Increase in number of regions detected in association genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Silvia Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Kruijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Madur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recent progress in drought tolerance from genetics to modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reaction norm for flowering time plasticity reveals physiological footprints of maize adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Drouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Palaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie J Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (7), pp.jkaf095. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/g3journal/jkaf095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05183660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publisher Correction: Crop traits and production under drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vadez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelia Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Laplaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s43017-024-00636-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop traits and production under drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vadez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelia Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Laplaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s43017-023-00514-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-stage approach for the spatio-temporal analysis of high-throughput phenotyping data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Pérez-Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Rodríguez-Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Kronenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.3177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-022-06935-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A European perspective on opportunities and demands for field-based crop phenotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlijn Morisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren M Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merlijn Morisse</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilie J Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morten Lillemo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Fahrner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Crops Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 276, pp.108371. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fcr.2021.108371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological adaptive traits are a potential allele reservoir for maize genetic progress under challenging conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Abusamra Spencer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Turc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ítalo Stefanine Correia Granato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.3225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-022-30872-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03709268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating the effect of flowering time on maize individual leaf area in contrasting environmental scenarios</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
+                <w:t xml:space="preserve">Semantic concept schema of the linear mixed model of experimental observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Ćwiek-Kupczyńska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Filipiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustyn Markiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rocca-Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra N Gonzalez-Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraa278⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), pp.70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-020-0409-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02869593v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic concept schema of the linear mixed model of experimental observations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alejandra N Gonzalez-Beltran</w:t>
+                <w:t xml:space="preserve">Simulating the effect of flowering time on maize individual leaf area in contrasting environmental scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lacube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-020-0409-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (18), pp.5577-5588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151050v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotyping-by-sequencing and SNP-arrays are complementary for detecting quantitative trait loci by tagging different haplotypes in association studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Silvia Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12870-019-1926-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic prediction of maize yield across European environmental conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Modelling strategies for assessing and increasing the effectiveness of new phenotyping techniques in plant breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred van Eeuwijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Bustos-Korts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie J. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Boer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willem Kruijer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41588-019-0414-y⟩</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 282, pp.23-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618545v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling strategies for assessing and increasing the effectiveness of new phenotyping techniques in plant breeding</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Genomic prediction of maize yield across European environmental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willem Kruijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Alvarez Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.06.018⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (6), pp.952-956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41588-019-0414-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628300v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of thermal time in plant studies has a sound theoretical basis provided that confounding effects are avoided</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie J. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 70 (9), pp.2359-2370. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/ery402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomics allows identification of genomic regions affecting maize stomatal conductance with conditional effects of water deficit and evaporative demand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Alvarez Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie J Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 41 (2), pp.314-326. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/pce.13083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct controls of leaf widening and elongation by light and evaporative demand in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lacube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Palaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie J. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 40 (9), pp.2017-2028. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/pce.13005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01548684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide analysis of yield in Europe: allelic effects as functions of drought and heat scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willem Kruijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 172 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.16.00621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosières-près-Troyes &amp;quot;Zone industrielle&amp;quot; (Aube) : une nécropole du premier âge du Fer en haute vallée de la Seine et son contexte sud-champenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie J. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Paresys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 105 (n°4), pp.05-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02202257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (8)</w:t>
+        <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining ecophysiological and genetic modeling to identify new breeding targets for water stress tolerance in tomato</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">statgenHTP: High Throughput Phenotyping (HTP) Data Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie J. Millet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...117 lines deleted...]
-                <w:t xml:space="preserve">François Tardieu</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Xose Rodriguez-Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Marcela Perez Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Hilgert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...442 lines deleted...]
-            </w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:5f1831a8767fe2010b387b1ef6213ccacb33934f;origin=https://hal.archives-ouvertes.fr/hal-04977360;visit=swh:1:snp:9717d21afd26aad92a9f62bd8b504ba845f31f32;anchor=swh:1:rel:d555c74353628f95065936a8419bafe1326720f5;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Kruijer</w:t>
-[...325 lines deleted...]
-                <w:t xml:space="preserve">hal-01535330v1</w:t>
+                <w:t xml:space="preserve">hal-04977360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3374,103 +3374,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring phenotypic space for mining genotypes and alleles in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology Europe meeting PEB 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Marseille, France</w:t>
@@ -3493,984 +3493,984 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying G×E to dissect plant responses to environmental changes: integration of methods and data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andreas Hund</w:t>
+                <w:t xml:space="preserve">Caractériser la diversité génétique et application à l’étude de caractères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariagela Arca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Diaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Eucarpia Biometrics in Plant Breeding Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hans-Peter Piepho; Laurence Moreau; Tristan Mary-Huard, Sep 2022, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">1. Carrefour de la sélection du Maïs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pro Maïs; INRAE, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154352v1</w:t>
+                <w:t xml:space="preserve">hal-04808039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser la diversité génétique et application à l’étude de caractères</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romane Guilbaud</w:t>
+                <w:t xml:space="preserve">Phenomic data analysis and management: example in the European community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie J. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Pérez-Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Boer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Rodríguez-Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Carrefour de la sélection du Maïs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pro Maïs; INRAE, Nov 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">7. International Plant Phenotyping Symposium (IPPS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WUR, Sep 2022, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808039v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomic data analysis and management: example in the European community</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Studying G×E to dissect plant responses to environmental changes: integration of methods and data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie J Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Pérez-Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Rodríguez-Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">María Rodríguez-Álvarez</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Plant Phenotyping Symposium (IPPS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WUR, Sep 2022, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">18. Eucarpia Biometrics in Plant Breeding Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hans-Peter Piepho; Laurence Moreau; Tristan Mary-Huard, Sep 2022, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154403v1</w:t>
+                <w:t xml:space="preserve">hal-04154352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotyping-by-sequencing and SNP-arrays are complementary for detecting quantitative trait loci by tagging different haplotypes in association studies</w:t>
+                <w:t xml:space="preserve">Genotyping-by-sequencing and SNP arrays are complementary for detecting quantitative trait loci by tagging different haplotypes in association studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Stéphane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European maize meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">24. Eucarpia Maize and Sorghum Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Freising, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788231v1</w:t>
+                <w:t xml:space="preserve">hal-03368737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotyping-by-sequencing and SNP arrays are complementary for detecting quantitative trait loci by tagging different haplotypes in association studies</w:t>
+                <w:t xml:space="preserve">Using metabolomic data to predict Maize yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Nicolas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bauland</w:t>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Eucarpia Maize and Sorghum Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Freising, Germany</w:t>
+              <w:t xml:space="preserve">JOBIM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France. pp.151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368737v1</w:t>
+                <w:t xml:space="preserve">hal-02565229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using metabolomic data to predict Maize yield</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annick Moing</w:t>
+                <w:t xml:space="preserve">Dissecting G×E and QTL×E of maize yield in contrasting scenarios of light, heat and water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie J. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willem Kruijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Alvarez Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nantes, France. pp.151</w:t>
+              <w:t xml:space="preserve">24. Eucarpia Maize and Sorghum Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TUM School of Life Sciences Weihenstephan, Oct 2019, Freising, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565229v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting G×E and QTL×E of maize yield in contrasting scenarios of light, heat and water deficit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+                <w:t xml:space="preserve">Genotyping-by-sequencing and SNP-arrays are complementary for detecting quantitative trait loci by tagging different haplotypes in association studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Silvia Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Madur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Eucarpia Maize and Sorghum Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TUM School of Life Sciences Weihenstephan, Oct 2019, Freising, Germany</w:t>
+              <w:t xml:space="preserve">European maize meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154261v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought tolerance: which mechanisms, traits and alleles for which drought scenarios?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Alvarez Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lacube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60. Maize Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t>
@@ -4499,103 +4499,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability of the sensitivity of grain number to drought and high temperature in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Silvia Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willem Kruijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred van Eeuwijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent progress in drought tolerance from genetics to modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
@@ -4656,64 +4656,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D2.6 Integration procedures and software for data from multiple platform and field experiments, with different but overlapping sets of genotypes, across scales of plant organization, traits and management conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred van Eeuwijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie J. Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EPPN2020. 2021, https://cordis.europa.eu/project/id/731013/results/fr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4725,493 +4725,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D2.5 Statistical designs for single and multiple platform experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">D2.3 Statistical methods and software for analysis of single and multiple platform experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie J. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred van Eeuwijk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">EU project n° : 731013, EPPN2020. 2020, https://cordis.europa.eu/project/id/731013/results/fr</w:t>
+              <w:t xml:space="preserve">EU project n° 731013, EPPN2020. 2020, https://cordis.europa.eu/project/id/731013/results/fr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05305466v1</w:t>
+                <w:t xml:space="preserve">hal-05305391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D2.3 Statistical methods and software for analysis of single and multiple platform experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">D2.4. Methodology and software for integration and standardization for platform data, based on explicit environmental characterization, dynamic biological models and statistical methods for analysis of single and multiple trials.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie J. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fred van Eeuwijk</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Draye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred A. van Eeuwijk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EU project n° 731013, EPPN2020. 2020, https://cordis.europa.eu/project/id/731013/results/fr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05305391v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D2.4. Methodology and software for integration and standardization for platform data, based on explicit environmental characterization, dynamic biological models and statistical methods for analysis of single and multiple trials.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">D2.5 Statistical designs for single and multiple platform experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie J. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Draye</w:t>
+                <w:t xml:space="preserve">Robert Horne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fred A. van Eeuwijk</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">EU project n° 731013, EPPN2020. 2020, https://cordis.europa.eu/project/id/731013/results/fr</w:t>
+                <w:t xml:space="preserve">Darren Murray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred van Eeuwijk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EU project n° : 731013, EPPN2020. 2020, https://cordis.europa.eu/project/id/731013/results/fr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05305434v1</w:t>
+                <w:t xml:space="preserve">hal-05305466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D2.2 Quality annotation protocols for phenotypic platform data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">D2.1 Quality control of experimental design for phenotyping platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred van Eeuwijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie J. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">D2.2, EPPN2020. 2019, 15p</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren Murray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EPPN2020. 2019, https://cordis.europa.eu/project/id/731013/results/fr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04976453v1</w:t>
+                <w:t xml:space="preserve">hal-05305370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D2.1 Quality control of experimental design for phenotyping platforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">D2.2 Quality annotation protocols for phenotypic platform data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Hilgert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie J. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred van Eeuwijk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">EPPN2020. 2019, https://cordis.europa.eu/project/id/731013/results/fr</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D2.2, EPPN2020. 2019, 15p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05305370v1</w:t>
+                <w:t xml:space="preserve">hal-04976453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5229,103 +5229,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant metabolomics and breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Metabolomics in full swing</w:t>
@@ -5399,103 +5399,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotyping-by-sequencing and microarrays are complementary for detecting quantitative trait loci by tagging different haplotypes in association studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Silvia Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5553,51 +5553,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability of maize grain yield as affected by drought and heat : analysis of a multi-site network of experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vegetal Biology. Institut National d'Etudes Supérieures Agronomiques de Montpellier, 2016. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5793,51 +5793,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04977360v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie J. Millet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Xose Rodriguez-Alvarez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Marcela Perez Valencia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5f1831a8767fe2010b387b1ef6213ccacb33934f;origin=https://hal.archives-ouvertes.fr/hal-04977360;visit=swh:1:snp:9717d21afd26aad92a9f62bd8b504ba845f31f32;anchor=swh:1:rel:d555c74353628f95065936a8419bafe1326720f5;path=/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05183660v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Drouault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie J Millet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Rodriguez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkaf095" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906525v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vadez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Henry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laplaze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-024-00636-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481498v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-023-00514-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612467v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana P&#233;rez-Valencia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Rodr&#237;guez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Kronenberg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hund" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-06935-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510452v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlijn Morisse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren M Wells" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Lillemo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Fahrner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2021.108371" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03709268v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Abusamra Spencer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;talo Stefanine Correia Granato" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chapuis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30872-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869593v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lacube" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Manceau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gouesnard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa278" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151050v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna &#262;wiek-Kupczy&#324;ska" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Filipiak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustyn Markiewicz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rocca-Serra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra N Gonzalez-Beltran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0409-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627073v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Silvia Negro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Combes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1926-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618545v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Kruijer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alvarez Prado" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0414-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628300v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred van Eeuwijk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bustos-Korts" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.06.018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627686v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Parent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery402" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621284v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Grau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13083" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548684v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362496v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Negro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00621" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202257v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grisard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Paresys" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306366v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tirado" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154374v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tardieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736327v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607538v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607348v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsu Wei Chen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605102v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kruijer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607461v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535330v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157374v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154352v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808039v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagela Arca" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Diaw" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154403v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788231v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368737v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565229v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154261v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737312v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740735v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305914v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305466v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Horne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Murray" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305391v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305434v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Draye" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred A. van Eeuwijk" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04976453v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305370v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150312v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2020.09.020" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786986v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02799422v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306366v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tirado" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie J. Millet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154374v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Parent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tardieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736327v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alvarez Prado" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Grau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607348v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsu Wei Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607538v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605102v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kruijer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607461v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535330v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Silvia Negro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05183660v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Drouault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie J Millet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Rodriguez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkaf095" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906525v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vadez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Henry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laplaze" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-024-00636-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481498v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-023-00514-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612467v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana P&#233;rez-Valencia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Rodr&#237;guez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Kronenberg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hund" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-06935-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510452v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlijn Morisse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren M Wells" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Lillemo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Fahrner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2021.108371" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03709268v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Abusamra Spencer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;talo Stefanine Correia Granato" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chapuis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30872-w" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151050v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna &#262;wiek-Kupczy&#324;ska" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Filipiak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustyn Markiewicz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rocca-Serra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra N Gonzalez-Beltran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0409-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869593v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lacube" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Manceau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gouesnard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa278" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627073v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Combes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1926-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628300v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred van Eeuwijk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bustos-Korts" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Kruijer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.06.018" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618545v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0414-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627686v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery402" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621284v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13083" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548684v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362496v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Negro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00621" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202257v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grisard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Paresys" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04977360v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Xose Rodriguez-Alvarez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Marcela Perez Valencia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5f1831a8767fe2010b387b1ef6213ccacb33934f;origin=https://hal.archives-ouvertes.fr/hal-04977360;visit=swh:1:snp:9717d21afd26aad92a9f62bd8b504ba845f31f32;anchor=swh:1:rel:d555c74353628f95065936a8419bafe1326720f5;path=/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157374v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808039v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagela Arca" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Diaw" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154403v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154352v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368737v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565229v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154261v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788231v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737312v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740735v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305914v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305391v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305434v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Draye" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred A. van Eeuwijk" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305466v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Horne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Murray" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305370v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04976453v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150312v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2020.09.020" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786986v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02799422v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>