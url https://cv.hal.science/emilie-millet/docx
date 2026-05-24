--- v1 (2026-04-15)
+++ v2 (2026-05-24)
@@ -66,3297 +66,3297 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (8)</w:t>
+        <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining ecophysiological and genetic modeling to identify new breeding targets for water stress tolerance in tomato</w:t>
+                <w:t xml:space="preserve">statgenHTP: High Throughput Phenotyping (HTP) Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Tirado</w:t>
+                <w:t xml:space="preserve">Emilie J. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Causse</w:t>
+                <w:t xml:space="preserve">Maria Xose Rodriguez-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie J. Millet</w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+                <w:t xml:space="preserve">Diana Marcela Perez Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Hilgert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:5f1831a8767fe2010b387b1ef6213ccacb33934f;origin=https://hal.archives-ouvertes.fr/hal-04977360;visit=swh:1:snp:9717d21afd26aad92a9f62bd8b504ba845f31f32;anchor=swh:1:rel:d555c74353628f95065936a8419bafe1326720f5;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05306366v1</w:t>
-[...874 lines deleted...]
-                <w:t xml:space="preserve">hal-01535330v1</w:t>
+                <w:t xml:space="preserve">hal-04977360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reaction norm for flowering time plasticity reveals physiological footprints of maize adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Drouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Palaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie J Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (7), pp.jkaf095. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/g3journal/jkaf095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05183660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publisher Correction: Crop traits and production under drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vadez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelia Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Laplaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s43017-024-00636-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop traits and production under drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vadez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelia Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Laplaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s43017-023-00514-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-stage approach for the spatio-temporal analysis of high-throughput phenotyping data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Pérez-Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Rodríguez-Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Kronenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.3177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-022-06935-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A European perspective on opportunities and demands for field-based crop phenotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merlijn Morisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darren M Wells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie J Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morten Lillemo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Fahrner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Crops Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 276, pp.108371. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fcr.2021.108371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological adaptive traits are a potential allele reservoir for maize genetic progress under challenging conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Abusamra Spencer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Turc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ítalo Stefanine Correia Granato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.3225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-022-30872-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03709268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic concept schema of the linear mixed model of experimental observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Ćwiek-Kupczyńska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Filipiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustyn Markiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rocca-Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra N Gonzalez-Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (1), pp.70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-020-0409-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating the effect of flowering time on maize individual leaf area in contrasting environmental scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lacube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 71 (18), pp.5577-5588. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/eraa278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02869593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotyping-by-sequencing and SNP-arrays are complementary for detecting quantitative trait loci by tagging different haplotypes in association studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Silvia Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12870-019-1926-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling strategies for assessing and increasing the effectiveness of new phenotyping techniques in plant breeding</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Genomic prediction of maize yield across European environmental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willem Kruijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Alvarez Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.06.018⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (6), pp.952-956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41588-019-0414-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628300v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic prediction of maize yield across European environmental conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Modelling strategies for assessing and increasing the effectiveness of new phenotyping techniques in plant breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred van Eeuwijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Bustos-Korts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie J. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Boer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willem Kruijer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41588-019-0414-y⟩</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 282, pp.23-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618545v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of thermal time in plant studies has a sound theoretical basis provided that confounding effects are avoided</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie J. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 70 (9), pp.2359-2370. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/ery402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomics allows identification of genomic regions affecting maize stomatal conductance with conditional effects of water deficit and evaporative demand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Alvarez Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie J Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 41 (2), pp.314-326. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/pce.13083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct controls of leaf widening and elongation by light and evaporative demand in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lacube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Palaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie J. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 40 (9), pp.2017-2028. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/pce.13005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01548684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide analysis of yield in Europe: allelic effects as functions of drought and heat scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willem Kruijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 172 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.16.00621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosières-près-Troyes &amp;quot;Zone industrielle&amp;quot; (Aube) : une nécropole du premier âge du Fer en haute vallée de la Seine et son contexte sud-champenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie J. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Paresys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 105 (n°4), pp.05-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02202257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Logiciel (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">statgenHTP: High Throughput Phenotyping (HTP) Data Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Combining ecophysiological and genetic modeling to identify new breeding targets for water stress tolerance in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Tirado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie J. Millet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIXth EUCARPIA Biometrics in Plant Breeding Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Edinburgh, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EXploring PhenOtypic SpacE for mining genotypes and alleles in Maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. European Maize Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Regensburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic control of stomatal conductance in maize and conditional effects to water deficit and evaporative demand as revealed by phenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Alvarez Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60. Maize Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phenotyping for the response to drought and high temperatures in a diversity of scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Alvarez Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interdrought V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Hyderabad, India. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring QTLxE in a network of fields: identification of QTLs associated with scenarios of heat and drought for predicting yields in future climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Kruijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Charcosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interdrought V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Hyderabad, India. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Maria Xose Rodriguez-Alvarez</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A genome-wide approach combining field and platform phenotyping to investigate plant responses to drought and high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Alvarez Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Marcela Perez Valencia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tsu Wei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interdrought V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Hyderabad, India. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic variability of plant responses to evaporative demand and water deficit, a forward integration from phenotyping to simulation of plant performances in the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Alvarez Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interdrought V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Hyderabad, India. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Nadine Hilgert</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of High-Throughput Genotyping Technologies in Maize: Increase in number of regions detected in association genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Silvia Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Kruijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Madur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...27 lines deleted...]
-                <w:t xml:space="preserve">hal-04977360v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recent progress in drought tolerance from genetics to modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3374,103 +3374,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring phenotypic space for mining genotypes and alleles in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology Europe meeting PEB 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Marseille, France</w:t>
@@ -3499,51 +3499,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractériser la diversité génétique et application à l’étude de caractères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariagela Arca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3624,103 +3624,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomic data analysis and management: example in the European community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie J. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Pérez-Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Rodríguez-Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Plant Phenotyping Symposium (IPPS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WUR, Sep 2022, Wageningen, Netherlands</w:t>
@@ -3749,103 +3749,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying G×E to dissect plant responses to environmental changes: integration of methods and data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie J Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Pérez-Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Rodríguez-Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Eucarpia Biometrics in Plant Breeding Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hans-Peter Piepho; Laurence Moreau; Tristan Mary-Huard, Sep 2022, Gif-sur-Yvette, France</w:t>
@@ -3887,90 +3887,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotyping-by-sequencing and SNP arrays are complementary for detecting quantitative trait loci by tagging different haplotypes in association studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Eucarpia Maize and Sorghum Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Freising, Germany</w:t>
@@ -4124,103 +4124,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissecting G×E and QTL×E of maize yield in contrasting scenarios of light, heat and water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie J. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willem Kruijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Alvarez Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Eucarpia Maize and Sorghum Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TUM School of Life Sciences Weihenstephan, Oct 2019, Freising, Germany</w:t>
@@ -4262,90 +4262,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotyping-by-sequencing and SNP-arrays are complementary for detecting quantitative trait loci by tagging different haplotypes in association studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Silvia Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European maize meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
@@ -4374,103 +4374,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought tolerance: which mechanisms, traits and alleles for which drought scenarios?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Alvarez Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lacube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60. Maize Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t>
@@ -4499,889 +4499,889 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability of the sensitivity of grain number to drought and high temperature in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Silvia Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willem Kruijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred van Eeuwijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent progress in drought tolerance from genetics to modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plant metabolomics and breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsevier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Metabolomics in full swing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 98, 2021, Advances in Botanical Research, 978-0-12-821688-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.abr.2020.09.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D2.6 Integration procedures and software for data from multiple platform and field experiments, with different but overlapping sets of genotypes, across scales of plant organization, traits and management conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred van Eeuwijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie J. Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EPPN2020. 2021, https://cordis.europa.eu/project/id/731013/results/fr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D2.3 Statistical methods and software for analysis of single and multiple platform experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie J. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred van Eeuwijk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EU project n° 731013, EPPN2020. 2020, https://cordis.europa.eu/project/id/731013/results/fr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D2.4. Methodology and software for integration and standardization for platform data, based on explicit environmental characterization, dynamic biological models and statistical methods for analysis of single and multiple trials.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie J. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Draye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred A. van Eeuwijk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EU project n° 731013, EPPN2020. 2020, https://cordis.europa.eu/project/id/731013/results/fr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D2.5 Statistical designs for single and multiple platform experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie J. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Horne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darren Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred van Eeuwijk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EU project n° : 731013, EPPN2020. 2020, https://cordis.europa.eu/project/id/731013/results/fr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D2.1 Quality control of experimental design for phenotyping platforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">D2.2 Quality annotation protocols for phenotypic platform data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Hilgert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie J. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred van Eeuwijk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">EPPN2020. 2019, https://cordis.europa.eu/project/id/731013/results/fr</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D2.2, EPPN2020. 2019, 15p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05305370v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D2.2 Quality annotation protocols for phenotypic platform data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">D2.1 Quality control of experimental design for phenotyping platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred van Eeuwijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie J. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">D2.2, EPPN2020. 2019, 15p</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren Murray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EPPN2020. 2019, https://cordis.europa.eu/project/id/731013/results/fr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...149 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/bs.abr.2020.09.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03150312v1</w:t>
+                <w:t xml:space="preserve">hal-05305370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5399,103 +5399,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotyping-by-sequencing and microarrays are complementary for detecting quantitative trait loci by tagging different haplotypes in association studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Silvia Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5553,51 +5553,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability of maize grain yield as affected by drought and heat : analysis of a multi-site network of experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vegetal Biology. Institut National d'Etudes Supérieures Agronomiques de Montpellier, 2016. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5793,51 +5793,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306366v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tirado" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie J. Millet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154374v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Parent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tardieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736327v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alvarez Prado" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Grau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607348v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsu Wei Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607538v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605102v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kruijer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607461v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535330v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Silvia Negro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05183660v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Drouault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie J Millet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Rodriguez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkaf095" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906525v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vadez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Henry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laplaze" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-024-00636-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481498v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-023-00514-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612467v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana P&#233;rez-Valencia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Rodr&#237;guez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Kronenberg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hund" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-06935-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510452v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlijn Morisse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren M Wells" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Lillemo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Fahrner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2021.108371" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03709268v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Abusamra Spencer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;talo Stefanine Correia Granato" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chapuis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30872-w" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151050v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna &#262;wiek-Kupczy&#324;ska" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Filipiak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustyn Markiewicz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rocca-Serra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra N Gonzalez-Beltran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0409-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869593v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lacube" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Manceau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gouesnard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa278" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627073v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Combes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1926-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628300v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred van Eeuwijk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bustos-Korts" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Kruijer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.06.018" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618545v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0414-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627686v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery402" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621284v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13083" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548684v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362496v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Negro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00621" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202257v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grisard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Paresys" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04977360v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Xose Rodriguez-Alvarez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Marcela Perez Valencia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5f1831a8767fe2010b387b1ef6213ccacb33934f;origin=https://hal.archives-ouvertes.fr/hal-04977360;visit=swh:1:snp:9717d21afd26aad92a9f62bd8b504ba845f31f32;anchor=swh:1:rel:d555c74353628f95065936a8419bafe1326720f5;path=/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157374v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808039v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagela Arca" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Diaw" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154403v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154352v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368737v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565229v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154261v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788231v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737312v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740735v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305914v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305391v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305434v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Draye" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred A. van Eeuwijk" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305466v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Horne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Murray" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305370v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04976453v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150312v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2020.09.020" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786986v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02799422v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04977360v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie J. Millet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Xose Rodriguez-Alvarez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Marcela Perez Valencia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5f1831a8767fe2010b387b1ef6213ccacb33934f;origin=https://hal.archives-ouvertes.fr/hal-04977360;visit=swh:1:snp:9717d21afd26aad92a9f62bd8b504ba845f31f32;anchor=swh:1:rel:d555c74353628f95065936a8419bafe1326720f5;path=/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05183660v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Drouault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie J Millet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Rodriguez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkaf095" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906525v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vadez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Henry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laplaze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-024-00636-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481498v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-023-00514-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612467v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana P&#233;rez-Valencia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Rodr&#237;guez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Kronenberg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hund" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-06935-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510452v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlijn Morisse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren M Wells" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Lillemo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Fahrner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2021.108371" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03709268v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Abusamra Spencer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;talo Stefanine Correia Granato" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chapuis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30872-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna &#262;wiek-Kupczy&#324;ska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Filipiak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustyn Markiewicz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rocca-Serra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra N Gonzalez-Beltran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0409-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869593v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lacube" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Manceau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gouesnard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa278" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627073v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Silvia Negro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Combes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1926-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618545v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Kruijer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alvarez Prado" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0414-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628300v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred van Eeuwijk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bustos-Korts" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.06.018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627686v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Parent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery402" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621284v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Grau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13083" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548684v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362496v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Negro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00621" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202257v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grisard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Paresys" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306366v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tirado" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154374v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tardieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736327v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607538v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605102v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kruijer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607348v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsu Wei Chen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607461v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535330v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157374v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808039v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagela Arca" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Diaw" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154403v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154352v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368737v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565229v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154261v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788231v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737312v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740735v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150312v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2020.09.020" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305914v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305391v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305434v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Draye" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred A. van Eeuwijk" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305466v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Horne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Murray" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04976453v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305370v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786986v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02799422v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>