--- v0 (2026-03-23)
+++ v1 (2026-05-13)
@@ -605,2163 +605,2163 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le budget participatif : solution miracle ou miroir aux alouettes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International journal of open governments - Revue Internationale des gouvernements ouverts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quels enseignements des observations définitives de Cour des comptes sur l’impôt sur la fortune immobilière (exercice 2018-2022) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels enseignements tirer du rapport de la formation inter-chambres de la Cour des comptes portant sur la prise en compte de l’environnement dans le budget et les comptes de l’État sur les exercices 2020-2023 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les activités non contentieuses de la Cour des comptes et des chambres régionales et territoriales des comptes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Damarey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moysan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pehau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, La Semaine Juridique. Administrations et collectivités territoriales, 3, pp.9-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Damarey</w:t>
+                <w:t xml:space="preserve">hal-04477285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité du premier semestre universitaire 2023-2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité du second semestre universitaire 2023-2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le budget sensible au genre - Entre objet juridique balbutiant et pratique raffermie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moysan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Heintz</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Gourbier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/gfp.2023.5.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos conclusifs : Sortie de crise financière et enjeux écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 63533</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur un malentendu juridique : le pouvoir fiscal local en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Moysan</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Wichegrod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne et internationale de droit fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dotation de solidarité communautaire : point de situation et interrogations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pehau</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Wichegrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, La Semaine Juridique. Administrations et collectivités territoriales, 3, pp.9-19</w:t>
+              <w:t xml:space="preserve">, 2023, 49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation citoyenne et budgets locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Gourbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Moysan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (6)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The greening of financial public law in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prawo Budzetowe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.9-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12775/PBPS.2022.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une révision des critères de convergence peut être envisagée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acteurs Publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 63533</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edito de la chronique de jurisprudence des juridictions financières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Réflexions sur un malentendu juridique : le pouvoir fiscal local en France</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The balance of public finances and the health crisis in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prawo Budzetowe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.13-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle opéré par le Tribunal des conflits sur la durée excessive d’une procédure juridictionnelle – Les premiers jalons posés par la décision du 9 décembre 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91, pp.13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle des parlementaires dans les centres de détention et crise sanitaire. Quels enseignements tirer de l’ordonnance du juge des référés du tribunal administratif de Lille du 16 avril 2020 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local finances in France : What place ? What challenges ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prawo Budzetowe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (2), pp.9-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les marges de manœuvre offertes par l’arrêt de la Cour des comptes du 19 décembre 2019 en matière de contrôle hiérarchisé de la dépense publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Wichegrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue européenne et internationale de droit fiscal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2</w:t>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 179, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La dotation de solidarité communautaire : point de situation et interrogations</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle pragmatique du juge sur les recours en annulation formés par les associations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legal writing style</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 49</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une ambiguïté constitutionnelle : l’ordre du jour parlementaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (6)</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’illusoire abrogation du statut des parlementaires en mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les questions écrites des parlementaires : un dispositif aux pieds d’argile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.22</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les compétences fiscales locales : réflexions sur un paradoxe du système financier public français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bank- en Financiewezen - Revue bancaire et financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Edito de la chronique de jurisprudence des juridictions financières</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’anonymisation des dossiers contentieux en droit administratif. Commentaire de l’avis du collège de déontologie du 17 novembre 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (1), pp.13-24</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles perspectives d’avenir pour les finances locales ? Questions à Philippe Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 18</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exercice du pouvoir disciplinaire au sein des juridictions financières : entre tradition et modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (2), pp.9-19</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’obstruction parlementaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...784 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456653v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05456668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réforme des conseils départementaux, quels enjeux financiers ? Interview de présidents de conseils départementaux</w:t>
               </w:r>
@@ -3118,2472 +3118,2472 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Table ronde n° 2 : Les pouvoirs financiers des parlements diminués face à l'endettement public ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica Acurio Vásconez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Hellermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etat des lieux franco-allemands d'une jurisprudence exceptionnelle. La décision du 15 novembre 2023 du tribunal constitutionnel allemand sur le frein à l'endettement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, journée d'études organisée par l'IRENEE, sous la dir. de Raphaël Déchaux et Jérôme Germain, Nov 2025, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fiscalité et mobilités : un verdissement sous contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilités et changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, François Cafarelli, Louis de Fontenelle, Sébastien Martin, Jun 2025, Clermont-ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde n° 3 : Le financement des investissements d'avenir sera-t-il constitutionnel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica Acurio Vásconez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Johannes Hellermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etat des lieux franco-allemands d'une jurisprudence exceptionnelle. La décision du 15 novembre 2023 du tribunal constitutionnel allemand sur le frein à l'endettement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, journée d'études organisée par l'IRENEE, sous la dir. de Raphaël Déchaux et Jérôme Germain, Nov 2025, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde n° 1 : Quelle légitimité du contrôle juridictionnel des règles budgétaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Verónica Acurio Vásconez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Meinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Hellermann</w:t>
+                <w:t xml:space="preserve">Frédéric Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Allemand</w:t>
+                <w:t xml:space="preserve">Clothilde Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etat des lieux franco-allemands d'une jurisprudence exceptionnelle. La décision du 15 novembre 2023 du tribunal constitutionnel allemand sur le frein à l'endettement</w:t>
+              <w:t xml:space="preserve">Etat des lieux franco-allemands d'une jurisprudence exceptionnelle ? La décision du 15 novembre 2023 du tribunal constitutionnel allemand sur le frein à l'endettement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, journée d'études organisée par l'IRENEE, sous la dir. de Raphaël Déchaux et Jérôme Germain, Nov 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...112 lines deleted...]
-              <w:t xml:space="preserve">, journée d'études organisée par l'IRENEE, sous la dir. de Raphaël Déchaux et Jérôme Germain, Nov 2025, Metz, France</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animatrice de table-ronde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cumul des sanctions en matière fiscale : dualité ou complémentarité ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emilie Moysan et Alexandre Lucidarme, Dec 2024, Laval / France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...112 lines deleted...]
-              <w:t xml:space="preserve">, journée d'études organisée par l'IRENEE, sous la dir. de Raphaël Déchaux et Jérôme Germain, Nov 2025, Metz, France</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport d’ouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelle rôle pour la fiscalité dans la transition agro-environnementale ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emilie Moysan, Apr 2024, Laval France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Emilie Moysan, Apr 2024, Laval France, France</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préservation des ressources naturelles et agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le foncier agricole. Des enjeux concurrents ou complémentaires ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Laval France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Emilie Moysan et Alexandre Lucidarme, Dec 2024, Laval / France, France</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’adaptation de la fiscalité locale à la diversité des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2003-2023 : Bilan et perspectives du droit constitutionnel local</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lille (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Lille (FR), France</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux et perspectives des budgets participatifs locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème Journées universitaires sur les enjeux des gouvernements ouverts et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris 1 Panthéon Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris 1 Panthéon Sorbonne, France</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débattante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Que reste-t-il de la fiscalité locale ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Le Mans Le Mans Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Le Mans Le Mans Université, France</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un élément perturbateur dans la cour des principes budgétaires : le budget vert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les finances publiques : quel rôle dans la transition écologique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emilie Moysan, Feb 2023, Laval, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Emilie Moysan, Feb 2023, Laval, France, France</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réputation de l’entreprise et droit fiscal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réputation de l’entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Angers (France), France</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La préservation de la qualité de l’eau, potable et non potable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assemblée générale de la SAFER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAFER Pays de la Loire, Jun 2023, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, SAFER Pays de la Loire, Jun 2023, Angers (France), France</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les budgets participatifs, approche juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Budgets publics et participation citoyenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Laval France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Laval France, France</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport introductif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gouvernance financière publique après 2022 : rupture ou continuité ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Laval France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation au débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grand débat de la rédaction : Finances publiques : sortir par le haut du quoi qu’il en coûte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acteurs publics, Jul 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’équilibre des finances publiques : un vœu pieux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La résilience des finances publiques face à la crise sanitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Laval France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diffusion de la législation fiscale et de son interprétation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur la qualité de la législation fiscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Benjamin Ricou, Nov 2021, Le Mans Le Mans Université, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discutante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Élections municipales 2020 : quels enjeux juridiques et financiers ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Laval France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le numérique et la fiscalité locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fiscalité du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan et enjeux de la fiscalité locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème séance du cercle des finances publiques de FONDAFIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondafip, May 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport introductif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La gouvernance financière publique après 2022 : rupture ou continuité ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Laval France, France</w:t>
+              <w:t xml:space="preserve">L’an I des métropoles. Retour sur la loi MAPTAM et contribution au projet de loi portant nouvelle organisation territoriale de la République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brest Métropole Océane et FONDAFIP, Oct 2014, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Laval France, France</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intercommunalité, quelles logiques, quels enjeux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 20 ans de la communauté de communes de la presqu’île de Crozon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Communauté de communes de la presqu’île de Crozon, Sep 2014, Crozon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Acteurs publics, Jul 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fiscalité locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cycle de formation organisée par l’UNAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNAF, Jan 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Laval France, France</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels outils de gestion financière locale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’État territorial au Maroc et en France : Quelles synergies entre les finances de l’État et les finances des collectivités territoriales ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FONDAFIP et le ministère de l’économie et des finances du Maroc, Sep 2014, Rabat (Maroc), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Benjamin Ricou, Nov 2021, Le Mans Le Mans Université, France</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dotations de l’État aux collectivités territoriales en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international sur les finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, par FONDAFIP et l’Université Centrale des Finances et d’Économie de Pékin, Oct 2014, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Laval France, France</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évaluation des politiques publiques et les indicateurs de performance en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque internationale sur les finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, par FONDAFIP et l’Université Centrale des Finances et d’Économie de Pékin, Oct 2014, Pekin (Chine), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Rouen, France</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dotations de l’État aux collectivités territoriales en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réformes budgétaires publiques et défis pour le XXIème siècle : une perspective internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, le Centre d’Administration publique de Chine, l’Université de Sun Yat-Sen, le GERFIP et FONDAFIP, May 2013, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fondafip, May 2015, Paris, France</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la gestion de la dette publique locale en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enjeux des finances publiques en Italie et en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, la Faculté de droit de Bologne, le GERFIP et FONDAFIP, Feb 2013, Bologne (ITA), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Communauté de communes de la presqu’île de Crozon, Sep 2014, Crozon, France</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle stratégie au regard du partage du pouvoir financier entre l’État et les collectivités territoriales en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quel pilotage des réformes en finances publiques au Maroc et en France ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FONDAFIP et le ministère de l’économie et des finances du Maroc, Sep 2013, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UNAF, Jan 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Existe-t-il une politique fiscale locale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Que deviennent les politiques fiscales ? État et lieu et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Faculté de droit de Poitiers, le GERFIP et FONDAFIP, Apr 2013, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, FONDAFIP et le ministère de l’économie et des finances du Maroc, Sep 2014, Rabat (Maroc), Morocco</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évaluation des politiques publiques et les indicateurs de performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réformes budgétaires publiques et défis pour le XXIème siècle : une perspective internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, le Centre d’Administration publique de Chine, l’Université de Sun Yat-Sen, le GERFIP et FONDAFIP, May 2013, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, par FONDAFIP et l’Université Centrale des Finances et d’Économie de Pékin, Oct 2014, Pékin, China</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion de la dette publique en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moysan-Jeannard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réformes budgétaires publiques et défis pour le XXIème siècle : une perspective internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, le Centre d’Administration publique de Chine, l’Université de Sun Yat-Sen, le GERFIP et FONDAFIP, May 2013, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...413 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457003v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-05457005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la société d’économie mixte à la société publique locale</w:t>
               </w:r>
@@ -7921,51 +7921,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BCE301FF"/>
+    <w:nsid w:val="F84B90A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8152,51 +8152,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-moysan-jeannard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0688-468X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188244883" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499171v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Moysan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456576v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Moysan-Jeannard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456555v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456499v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456602v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456594v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456622v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04612440v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04477285v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Damarey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Heintz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pehau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456613v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456603v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456595v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04612502v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04612467v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wichegrod" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04612446v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312490v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Gourbier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2023.5.008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011025v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Gourbier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Moysan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04612523v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12775/PBPS.2022.008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04612544v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456632v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04612558v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04614393v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04614381v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04614377v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04614387v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456638v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456641v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cottin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456645v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456647v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456670v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456658v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456655v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456653v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456668v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456671v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456682v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456681v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456684v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456683v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456701v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05368905v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Acurio V&#225;sconez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hellermann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allemand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Melin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05368926v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Didier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05368879v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meinel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456719v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456709v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456729v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456737v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456744v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456746v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456725v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456738v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456740v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456750v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456749v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456773v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456776v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456764v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456781v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456790v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456786v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456799v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456801v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456991v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456986v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456984v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456793v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456994v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457013v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456804v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457003v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457008v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457005v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456822v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456811v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456820v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456814v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456824v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04612414v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04612421v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04612424v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04612430v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04612428v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456567v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456588v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456574v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456564v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456559v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456609v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456625v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456528v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Moysan-Jeannard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/legi.gicqu.2024.01.0371" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456607v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456616v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456599v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04612449v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04612469v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04612514v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04614362v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456667v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456662v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456677v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456584v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05456414v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05458860v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-moysan-jeannard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0688-468X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188244883" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499171v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Moysan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456576v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Moysan-Jeannard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456555v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456499v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456602v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456594v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456595v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456622v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04612440v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04477285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Damarey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Heintz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pehau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456613v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456603v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312490v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Gourbier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2023.5.008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04612502v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04612467v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wichegrod" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04612446v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011025v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Gourbier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Moysan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04612523v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12775/PBPS.2022.008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04612544v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456632v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04612558v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04614387v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04614393v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04614381v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04614377v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456638v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456641v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cottin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456645v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456647v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456668v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456670v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456658v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456655v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456653v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456671v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456682v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456681v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456684v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456683v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05368905v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Acurio V&#225;sconez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hellermann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allemand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Melin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456701v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05368926v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Didier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05368879v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meinel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456709v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456719v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456740v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456729v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456737v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456744v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456746v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456725v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456738v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456749v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456750v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456773v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456776v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456764v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456781v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456790v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456786v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456793v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456799v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456801v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456991v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456986v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456984v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457005v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457013v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456994v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456804v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457008v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457003v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456822v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456811v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456820v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456814v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456824v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04612414v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04612421v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04612424v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04612430v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04612428v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456567v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456588v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456574v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456564v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456559v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456609v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456625v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456528v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Moysan-Jeannard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/legi.gicqu.2024.01.0371" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456607v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456616v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456599v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04612449v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04612469v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04612514v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04614362v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456667v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456662v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456677v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456584v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05456414v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05458860v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>