--- v0 (2026-03-22)
+++ v1 (2026-04-15)
@@ -195,209 +195,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04588120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rapport scientifique à l’université Paris Nanterre (1970-2018) : émergence, institutionnalisation et transformation d’un genre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Nous&amp;lt;/i&amp;gt; dans les « rapports d’autoévaluation » de la recherche : un révélateur de logiques disciplinaires et institutionnelles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lethier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Née</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Lehmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 78, </w:t>
+              <w:t xml:space="preserve">, 2022, Le roi disait « nous voulons » : usages et fonctions du ‘nous’ dans le discours politique, 77, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/praxematique.8256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/praxematique.7858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04087509v1</w:t>
+                <w:t xml:space="preserve">hal-03890030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Nous&amp;lt;/i&amp;gt; dans les « rapports d’autoévaluation » de la recherche : un révélateur de logiques disciplinaires et institutionnelles ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le rapport scientifique à l’université Paris Nanterre (1970-2018) : émergence, institutionnalisation et transformation d’un genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Née</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lehmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Le roi disait « nous voulons » : usages et fonctions du ‘nous’ dans le discours politique, 77, </w:t>
+              <w:t xml:space="preserve">, 2022, 78, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/praxematique.7858⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/praxematique.8256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890030v1</w:t>
+                <w:t xml:space="preserve">hal-04087509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structurer, encadrer et lisser l’évaluation : les écrits de l’AERES/HCERES</w:t>
               </w:r>
@@ -977,709 +977,709 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du discours à la machine, de la machine à la textualité. Dialogues et frictions entre Pêcheux et la textométrie</w:t>
+                <w:t xml:space="preserve">Des dynamiques entre un genre de discours et un agencement textuel : le cas de la liste dans les rapports d'activité de laboratoire (1970-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Née</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Premat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Actualité de Michel Pêcheux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Nanterre; Université Paris-Est Créteil, Feb 2025, Nanterre, France</w:t>
+              <w:t xml:space="preserve">10e Congrès mondial de la linguistique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire UR4521 GRAMMATICA, Université d'Artois, Jul 2026, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05012022v1</w:t>
+                <w:t xml:space="preserve">hal-05569445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction discursive de l'ethos dans les rapports de laboratoire de l'université de Nanterre (1970-1984): analyse comparative de deux profils énonciatifs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Facq-Mellet</w:t>
+                <w:t xml:space="preserve">Du discours à la machine, de la machine à la textualité. Dialogues et frictions entre Pêcheux et la textométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Née</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabine Lehmann</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Premat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marqueurs modaux, énonciation et argumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERLICO, May 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque international « Actualité de Michel Pêcheux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Nanterre; Université Paris-Est Créteil, Feb 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004847v1</w:t>
+                <w:t xml:space="preserve">hal-05012022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Exploration textométrique d’un corpus annoté et analyse discursive des évolutions du genre compte rendu de conseils de réunion en diachronie »</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederique Sitri</w:t>
+                <w:t xml:space="preserve">La construction discursive de l'ethos dans les rapports de laboratoire de l'université de Nanterre (1970-1984): analyse comparative de deux profils énonciatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Facq-Mellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Née</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ilaine Wang</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lehmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Journée Linguistique de Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Université Paris Est Créteil, France</w:t>
+              <w:t xml:space="preserve">Marqueurs modaux, énonciation et argumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERLICO, May 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286353v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Balisage en XML-TEI d’un corpus diachronique de compte-rendu de conseils d’universités et de rapports de laboratoires : principes et méthodes »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Exploration textométrique d’un corpus annoté et analyse discursive des évolutions du genre compte rendu de conseils de réunion en diachronie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frederique Sitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Née</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Grigoriy Manucharian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederique Sitri</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaine Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études Élaboration d’outils pour l’histoire du livre, de l’écrit et de la lecture à l’ère du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Université Paris Est Créteil, France</w:t>
+              <w:t xml:space="preserve">11e Journée Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Université Paris Est Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286306v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les transformations de l’ESR au prisme de l’analyse discursive des comptes rendus de conseils et des rapports scientifiques »</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">« Balisage en XML-TEI d’un corpus diachronique de compte-rendu de conseils d’universités et de rapports de laboratoires : principes et méthodes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigoriy Manucharian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Née</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grigoriy Manucharian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Née</w:t>
+                <w:t xml:space="preserve">Frederique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e colloque du RESUP : Fin d'un monde, nouveau monde ? Penser les changements des systèmes d'enseignement supérieur et de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RESUP, Oct 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées d’études Élaboration d’outils pour l’histoire du livre, de l’écrit et de la lecture à l’ère du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Université Paris Est Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286278v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Du macro-genre rapport au genre de discours rapport de laboratoire (université de Nanterre, 1970-auj.) : un éclairage par le format »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Les transformations de l’ESR au prisme de l’analyse discursive des comptes rendus de conseils et des rapports scientifiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lethier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigoriy Manucharian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Née</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études Les formes d’écriture comme interfaces entre supports et genres de discours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEDITEC, Apr 2022, Université Paris Est Créteil, France</w:t>
+              <w:t xml:space="preserve">5e colloque du RESUP : Fin d'un monde, nouveau monde ? Penser les changements des systèmes d'enseignement supérieur et de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RESUP, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286422v1</w:t>
+                <w:t xml:space="preserve">hal-04286278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Caractériser les logiques disciplinaires et institutionnelles dans les rapports d’autoévaluation »</w:t>
               </w:r>
@@ -1691,51 +1691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Née</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque FRACTEXT : Identification des textes et analyse multifractale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Marne-la-vallée, UPEM, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1754,952 +1754,1047 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser les logiques disciplinaires et institutionnelles dans les rapports d’autoévaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Du macro-genre rapport au genre de discours rapport de laboratoire (université de Nanterre, 1970-auj.) : un éclairage par le format »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Née</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT 2022: Proceedings of the 16th international conference on statistical analysis of textual data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Naples, Italie</w:t>
+              <w:t xml:space="preserve">Journée d’études Les formes d’écriture comme interfaces entre supports et genres de discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEDITEC, Apr 2022, Université Paris Est Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889970v1</w:t>
+                <w:t xml:space="preserve">hal-04286422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’emploi des personnes dans les rapports d’activité de laboratoire de l’université de Nanterre, ses évolutions et ses variations (1970-auj.). Le cas du pronom « nous »</w:t>
+                <w:t xml:space="preserve">Caractériser les logiques disciplinaires et institutionnelles dans les rapports d’autoévaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Née</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Roi disait : « Nous voulons ». Usages et fonctions du nous dans le discours politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 7320 Bases, Corpus, Langage; UMR 5267 Praxilling, Dec 2021, Nice, France</w:t>
+              <w:t xml:space="preserve">JADT 2022: Proceedings of the 16th international conference on statistical analysis of textual data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Naples, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522044v1</w:t>
+                <w:t xml:space="preserve">hal-03889970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Représenter &amp;quot;ce que la presse n’aurait jamais dû cesser d’être&amp;quot;. Le discours d’une avant-garde journalistique »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Ferron</w:t>
+                <w:t xml:space="preserve">L’emploi des personnes dans les rapports d’activité de laboratoire de l’université de Nanterre, ses évolutions et ses variations (1970-auj.). Le cas du pronom « nous »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Née</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXe Congrès de l’Association Française de Sociologie, Session 6 du RT1-Rhétorique professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Le Roi disait : « Nous voulons ». Usages et fonctions du nous dans le discours politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 7320 Bases, Corpus, Langage; UMR 5267 Praxilling, Dec 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285808v1</w:t>
+                <w:t xml:space="preserve">hal-03522044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pouvoir du discours, pouvoir de l’informatique, quelle(s) rencontre(s) ? (conférence plénière)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Représenter &amp;quot;ce que la presse n’aurait jamais dû cesser d’être&amp;quot;. Le discours d’une avant-garde journalistique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Née</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DN23 - Discourse, power and mind - between reason and emotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Bergame, Italie</w:t>
+              <w:t xml:space="preserve">IXe Congrès de l’Association Française de Sociologie, Session 6 du RT1-Rhétorique professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151731v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La textométrie peut-elle casser des briques ? »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pouvoir du discours, pouvoir de l’informatique, quelle(s) rencontre(s) ? (conférence plénière)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Née</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Les sciences sociales du langage face aux enjeux politiques et économiques contemporains. Théorie, méthode, institutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">DN23 - Discourse, power and mind - between reason and emotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bergame, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286532v1</w:t>
+                <w:t xml:space="preserve">hal-02151731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Analyse du discours et activités professionnelles : la médiation par les genres »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« La textométrie peut-elle casser des briques ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïse Bilat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Née</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Travail et langage : une approche interdisciplinaire, Sophiapol (philosophie politique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Université Paris Nanterre, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude Les sciences sociales du langage face aux enjeux politiques et économiques contemporains. Théorie, méthode, institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286584v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Produire un rapport d’activité scientifique à l’Université Paris Nanterre : émergence, institutionnalisation et transformations d’un genre », Sitri F., Née E., 2019 : organisation du panel « AD et Archives numériques : le projet ARchivU »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Analyse du discours et activités professionnelles : la médiation par les genres »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Née</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Congrès DiscoursNet/ALED DNC3-ALED Savoir et pouvoir dans un monde polycentrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Université de Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">Colloque Travail et langage : une approche interdisciplinaire, Sophiapol (philosophie politique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Université Paris Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286484v1</w:t>
+                <w:t xml:space="preserve">hal-04286584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Des données et des outils numériques pour quoi faire ? Le cas de l’analyse du discours »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Produire un rapport d’activité scientifique à l’Université Paris Nanterre : émergence, institutionnalisation et transformations d’un genre », Sitri F., Née E., 2019 : organisation du panel « AD et Archives numériques : le projet ARchivU »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Née</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Langue 2.0 : Recherche, développement et exploitation du numérique en linguistique appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Lille/Rennes, France</w:t>
+              <w:t xml:space="preserve">3e Congrès DiscoursNet/ALED DNC3-ALED Savoir et pouvoir dans un monde polycentrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Université de Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286498v1</w:t>
+                <w:t xml:space="preserve">hal-04286484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balisage et annotation d'un corpus diachronique de comptes rendus universitaires (1964 à nos jours)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Des données et des outils numériques pour quoi faire ? Le cas de l’analyse du discours »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Née</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NACLA2 - Corpus et textes de représentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude Langue 2.0 : Recherche, développement et exploitation du numérique en linguistique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lille/Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04081021v1</w:t>
+                <w:t xml:space="preserve">hal-04286498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« AD engagée, AD critique, ou AD réaliste ? »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Balisage et annotation d'un corpus diachronique de comptes rendus universitaires (1964 à nos jours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaine Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Née</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude L’analyse du discours, entre description et geste critique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, resp. S. Bikialo et P. Brunner, Oct 2018, Poitiers, France</w:t>
+              <w:t xml:space="preserve">NACLA2 - Corpus et textes de représentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286599v1</w:t>
+                <w:t xml:space="preserve">hal-04081021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'annotation du pronom &amp;quot; nous &amp;quot; dans un corpus de rapports éducatifs. Objectifs, méthodes, résultats</w:t>
+                <w:t xml:space="preserve">« AD engagée, AD critique, ou AD réaliste ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Née</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.495-506</w:t>
+              <w:t xml:space="preserve">Journée d’étude L’analyse du discours, entre description et geste critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, resp. S. Bikialo et P. Brunner, Oct 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070623v1</w:t>
+                <w:t xml:space="preserve">hal-04286599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'annotation du pronom &amp;quot; nous &amp;quot; dans un corpus de rapports éducatifs. Objectifs, méthodes, résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Née</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JADT 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.495-506</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pour une approche des routines discursives dans les écrits professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Née</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2711,70 +2806,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Veniard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne. http://dx.doi.org/10.1051/shsconf/20140801195, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20140801195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01052318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2784,51 +2879,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours post-attentats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérôme Truc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2847,174 +2942,174 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Née</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 118, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.23571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rapport : opérativité d’un genre hétérogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Née</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 114, pp.9-24, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mots.22752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3024,359 +3119,359 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donner la parole aux « sans-voix » ? Construction sociale et mise en discours d’un problème public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Née</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">334 p., 2022, Res publica, 978-2-753-58308-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'insécurité en campagne électorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Née</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Honoré Champion, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’insécurité en campagne électorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Née</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Honoré Champion, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01150019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’acte de nommer. Une dynamique entre langue et discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgeta Cislaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morim Katia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Née</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cislaru Georgeta; Guérin Olivia; Morim Katia; Née Emilie; Pagnier Thierry; Veniard Marie. Presses Sorbonne Nouvelle, 240 p., 2007, Sciences du langage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3386,449 +3481,449 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Mise en discours des problèmes publics et mise en problème des discours publics »</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Oger</w:t>
+                <w:t xml:space="preserve">Caractériser les logiques disciplinaires et institutionnelles dans les rapports d’autoévaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Née</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michelangelo Misuraca; Germana Scepi; Maria Spano. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Donner la parole aux « sans-voix » ? Construction sociale et mise en discours d’un problème public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.283-328, 2022, 978-2-7535-8308-5</w:t>
+              <w:t xml:space="preserve">JADT 2022: Proceedings of the 16th international conference on statistical analysis of textual data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadistat Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.544-551, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285777v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser les logiques disciplinaires et institutionnelles dans les rapports d’autoévaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Lethier</w:t>
+                <w:t xml:space="preserve">« Mise en discours des problèmes publics et mise en problème des discours publics »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Née</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT 2022: Proceedings of the 16th international conference on statistical analysis of textual data</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.544-551, 2022</w:t>
+              <w:t xml:space="preserve">Donner la parole aux « sans-voix » ? Construction sociale et mise en discours d’un problème public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.283-328, 2022, 978-2-7535-8308-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889991v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compter dans les textes, quelles unités ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Leblanc</w:t>
+                <w:t xml:space="preserve">Méthodes et outils informatiques pour l’analyse des discours (chapitres)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Née</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthodes et outils informatiques pour l'analyse des discours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUR, 2017</w:t>
+              <w:t xml:space="preserve">Méthodes et outils informatiques pour l’analyse des discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01970186v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes et outils informatiques pour l’analyse des discours (chapitres)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Barats</w:t>
+                <w:t xml:space="preserve">Compter dans les textes, quelles unités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Née</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthodes et outils informatiques pour l’analyse des discours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2017</w:t>
+              <w:t xml:space="preserve">Méthodes et outils informatiques pour l'analyse des discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884293v1</w:t>
+                <w:t xml:space="preserve">hal-01970186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels outils logiciels et pour quoi faire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3843,180 +3938,180 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes et outils informatiques pour l'analyse des discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgeta Cislaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Morim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Née</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Cislaru; O. Guérin; K. Morim; E. Née; T. Pagnier; M. Veniard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'acte de nommer. Une dynamique entre langue et discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de la Sorbonne Nouvelle, pp.7-8, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4026,205 +4121,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résistance qui n'ose pas se déclarer&amp;quot; in Donner la parole aux « sans-voix » ? Construction sociale et mise en discours d’un problème public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Née</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Escutar o outro dito &amp;quot;excluído&amp;quot;. Uma análise de entrevistas com pessoas sem domicílio fixo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Née</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmann Fernando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pugniere-Saavedra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03751095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4234,176 +4329,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Soignant(s) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Née</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Laurence Rosier, De l’insulte… aux femmes, 180° éditions, 2018, 180 p. »-Compte rendu de lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Née</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.127. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/clcd.008.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId90"/>
+      <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4550,51 +4645,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04588120v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lehmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie N&#233;e" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04087509v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.8256" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890030v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.7858" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884179v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.203.0005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230925v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Truc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Bart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.23683" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782198v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Veniard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2880" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971184v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gournay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3218" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349646v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3939" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187266v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012022v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Premat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004847v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Facq-Mellet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286353v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Sitri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoriy Manucharian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286306v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dumoulin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286278v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286422v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286385v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889970v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522044v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04285808v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ferron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151731v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286532v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Bilat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286584v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286484v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286498v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04081021v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286599v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070623v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052318v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801195" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04285561v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.23571" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047831v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.22752" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04244899v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364709v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150019v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098337v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guerin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morim Katia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pagnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04285777v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889991v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vadistat.org/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970186v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884293v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970193v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152760v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Morim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04244947v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751095v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmann Fernando" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pugniere-Saavedra" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286667v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286640v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.008.0127" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04588120v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lehmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie N&#233;e" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890030v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.7858" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04087509v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.8256" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884179v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.203.0005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230925v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Truc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Bart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.23683" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782198v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Veniard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2880" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971184v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gournay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3218" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349646v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3939" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187266v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569445v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Premat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012022v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004847v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Facq-Mellet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286353v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Sitri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoriy Manucharian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286306v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dumoulin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286278v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286385v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286422v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889970v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522044v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04285808v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ferron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151731v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286532v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Bilat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286584v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286484v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286498v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04081021v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286599v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070623v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052318v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801195" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04285561v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.23571" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047831v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.22752" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04244899v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364709v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150019v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098337v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guerin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morim Katia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pagnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889991v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vadistat.org/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04285777v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884293v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970186v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970193v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152760v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Morim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04244947v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751095v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmann Fernando" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pugniere-Saavedra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286667v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286640v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.008.0127" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>