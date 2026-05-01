--- v0 (2026-03-17)
+++ v1 (2026-05-01)
@@ -999,217 +999,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pratique de la cuisine au collège comme objet d’autonomisation des jeunes en matière d’alimentation. Eléments de réflexion à partir du projet de recherche-intervention « Arts de Faire Culinaires au Collège ».</w:t>
+                <w:t xml:space="preserve">La pratique de la cuisine au collège comme objet d’autonomisation des jeunes en matière d’alimentation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Orliange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie-Inès de La Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie-Inés de la Ville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lavelle Christophe</w:t>
+                <w:t xml:space="preserve">Christophe Lavelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Food History and Cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Européen d'Histoire et des Cultures de l'Alimentation (IEHCA), May 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">Deuxième Conférence Internationale d’Histoire et des Cultures de l’Alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEHCA Institut Européen d'Histoire et des Cultures de l'Alimentation, May 2016, TOURS France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01416188v1</w:t>
+                <w:t xml:space="preserve">hal-01323554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pratique de la cuisine au collège comme objet d’autonomisation des jeunes en matière d’alimentation.</w:t>
+                <w:t xml:space="preserve">La pratique de la cuisine au collège comme objet d’autonomisation des jeunes en matière d’alimentation. Eléments de réflexion à partir du projet de recherche-intervention « Arts de Faire Culinaires au Collège ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Orliange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie-Inès de La Ville</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie-Inés de la Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lavelle</w:t>
+                <w:t xml:space="preserve">Lavelle Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième Conférence Internationale d’Histoire et des Cultures de l’Alimentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEHCA Institut Européen d'Histoire et des Cultures de l'Alimentation, May 2016, TOURS France</w:t>
+              <w:t xml:space="preserve">Second International Conference on Food History and Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Européen d'Histoire et des Cultures de l'Alimentation (IEHCA), May 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323554v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on améliorer l’alimentation des collégiens par une initiation aux « arts de faire culinaires ?</w:t>
               </w:r>
@@ -2016,51 +2016,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C8E3B0A"/>
+    <w:nsid w:val="C2685D2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2247,51 +2247,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-orliange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253129915" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calameo.com/read/00307272853c16bc86bf4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360286v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Orliange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Darrigrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019017v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529360v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400762v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308300v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#232;s de La Ville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Huc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278822v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290517v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cuisinier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Raillat-Rouet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377876v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519711v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519716v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416188v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#233;s de la Ville" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavelle Christophe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323554v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401465v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966100v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Colin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cadiou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293782v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222158v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491975v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=65350" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348552v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bayle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01280366v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-orliange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253129915" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calameo.com/read/00307272853c16bc86bf4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360286v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Orliange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Darrigrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019017v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529360v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400762v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308300v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#232;s de La Ville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Huc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278822v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290517v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cuisinier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Raillat-Rouet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377876v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519711v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519716v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323554v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416188v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#233;s de la Ville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavelle Christophe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401465v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966100v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Colin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cadiou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293782v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222158v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491975v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=65350" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348552v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bayle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01280366v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>