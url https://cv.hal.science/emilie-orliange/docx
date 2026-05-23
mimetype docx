--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -419,355 +419,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01529360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment faire évoluer les comportements et les habitudes alimentaires des adolescents (avec des exemples d'enseignements pratiques interdisciplinaires). Éducation à l'alimentation : &amp;quot;Arts de faire culinaires au collège</w:t>
+                <w:t xml:space="preserve">La mise en pratique culinaire comme projet d'autonomisation des jeunes apprentis-consommateurs en matière d'alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Orliange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie-Inès de La Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Numéro 5: Laïcité : Un héritage républicain à défendre, pp.34-43. Pédagogie et Didactique: Education à l'alimentation</w:t>
+              <w:t xml:space="preserve">L'Information diététique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Information Diététique. Alimentation et Santé Publique: Projet de recherche-intervention "Arts de Faire Culinaires au Collège", N°1 Janvier/Février/Mars 2016, pp.10-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400762v1</w:t>
+                <w:t xml:space="preserve">hal-01308300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en pratique culinaire comme projet d'autonomisation des jeunes apprentis-consommateurs en matière d'alimentation</w:t>
+                <w:t xml:space="preserve">Accompagner les adolescents en quête d'autonomie dans les pratiques culinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Orliange</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Line Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Information diététique </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Information Diététique. Alimentation et Santé Publique: Projet de recherche-intervention "Arts de Faire Culinaires au Collège", N°1 Janvier/Février/Mars 2016, pp.10-25</w:t>
+              <w:t xml:space="preserve">Education Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 320, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308300v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner les adolescents en quête d'autonomie dans les pratiques culinaires</w:t>
+                <w:t xml:space="preserve">De bonnes recettes d'EPI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Orliange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Raillat-Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 320, 10 p</w:t>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Mettre en oeuvre les EPI, 528, pp.23-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01278822v1</w:t>
+                <w:t xml:space="preserve">hal-01290517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De bonnes recettes d'EPI</w:t>
+                <w:t xml:space="preserve">Comment faire évoluer les comportements et les habitudes alimentaires des adolescents (avec des exemples d'enseignements pratiques interdisciplinaires). Éducation à l'alimentation : &amp;quot;Arts de faire culinaires au collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Orliange</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Raillat-Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Mettre en oeuvre les EPI, 528, pp.23-24</w:t>
+              <w:t xml:space="preserve">Revue de l'Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Numéro 5: Laïcité : Un héritage républicain à défendre, pp.34-43. Pédagogie et Didactique: Education à l'alimentation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290517v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -936,51 +936,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le processus d’autonomisation des adolescents en matière de pratiques culinaires: une approche par les « parcours cheminatoires »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Orliange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie-Inès de La Ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">85e congrés de l'ACFAS: section 609 - Qu’est-ce qu’ils mangent? Construction des pratiques alimentaires à l’adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACFAS (Association Francophone pour le Savoir); Laboratoire ComSanté; Université McGill, May 2017, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -999,260 +999,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pratique de la cuisine au collège comme objet d’autonomisation des jeunes en matière d’alimentation.</w:t>
+                <w:t xml:space="preserve">La pratique de la cuisine au collège comme objet d’autonomisation des jeunes en matière d’alimentation. Eléments de réflexion à partir du projet de recherche-intervention « Arts de Faire Culinaires au Collège ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Orliange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie-Inès de La Ville</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie-Inés de la Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lavelle</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavelle Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième Conférence Internationale d’Histoire et des Cultures de l’Alimentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEHCA Institut Européen d'Histoire et des Cultures de l'Alimentation, May 2016, TOURS France</w:t>
+              <w:t xml:space="preserve">Second International Conference on Food History and Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Européen d'Histoire et des Cultures de l'Alimentation (IEHCA), May 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323554v1</w:t>
+                <w:t xml:space="preserve">hal-01416188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pratique de la cuisine au collège comme objet d’autonomisation des jeunes en matière d’alimentation. Eléments de réflexion à partir du projet de recherche-intervention « Arts de Faire Culinaires au Collège ».</w:t>
+                <w:t xml:space="preserve">La pratique de la cuisine au collège comme objet d’autonomisation des jeunes en matière d’alimentation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Orliange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie-Inés de la Ville</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie-Inès de La Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavelle Christophe</w:t>
+                <w:t xml:space="preserve">Christophe Lavelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Food History and Cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Européen d'Histoire et des Cultures de l'Alimentation (IEHCA), May 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">Deuxième Conférence Internationale d’Histoire et des Cultures de l’Alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEHCA Institut Européen d'Histoire et des Cultures de l'Alimentation, May 2016, TOURS France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416188v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on améliorer l’alimentation des collégiens par une initiation aux « arts de faire culinaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Orliange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 13e Ateliers de Nutrition: L'adolescent, son corps et son assiette</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Pasteur de Lille, Nov 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1348,51 +1348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58e journées d'études de l'AFDN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Les Sables d'Olonne, France. , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1600,51 +1600,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les adolescents vers la pratique culinaire en développant leur réflexivité sur les techniques du marketing agro-alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Orliange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie-Inès de La Ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le marketing culinaire et alimentaire face aux défis du XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1740,77 +1740,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Orliange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Raillat-Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 1, Direction Générale de l'Alimentation; Direction régionale de l'Alimentation, de l'Agriculture et de la Forêt Nouvelle Aquitaine; Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -2016,51 +2016,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C2685D2C"/>
+    <w:nsid w:val="547D62B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2247,51 +2247,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-orliange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253129915" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calameo.com/read/00307272853c16bc86bf4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360286v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Orliange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Darrigrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019017v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529360v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400762v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308300v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#232;s de La Ville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Huc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278822v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290517v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cuisinier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Raillat-Rouet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377876v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519711v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519716v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323554v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416188v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#233;s de la Ville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavelle Christophe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401465v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966100v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Colin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cadiou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293782v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222158v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491975v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=65350" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348552v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bayle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01280366v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-orliange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253129915" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calameo.com/read/00307272853c16bc86bf4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360286v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Orliange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Darrigrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019017v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529360v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308300v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#232;s de La Ville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Huc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278822v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290517v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cuisinier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Raillat-Rouet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400762v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377876v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519711v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519716v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416188v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#233;s de la Ville" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavelle Christophe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323554v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401465v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966100v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Colin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cadiou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293782v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222158v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491975v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=65350" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348552v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bayle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01280366v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>