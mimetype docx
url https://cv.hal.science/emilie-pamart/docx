--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150.58823529412px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emilie Pamart </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">* Maîtresse de conférence en Sciences de l'information et de la communication </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emilie-pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-6243-9457</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">169011984</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Pamart est maîtresse de conférences en Sciences de l’information et de la communication à Avignon Université.Chercheure au Centre Norbert Elias (UMR 8562), elle est chargée de la co-animation de la thématique &amp;quot;Cultures et médiations&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches portent sur les mutations de la culture et le processus d’institutionnalisation des formes culturelles. Ses travaux s’articulent autour de 4 thématiques :(1) numérisation de la culture & plateformisation du spectacle vivant,(2) tiers lieux culturels & transitions socio-écologiques de l’art et la culture,(3) pratiques des publics de la culture (spectacle vivant, institutions culturelles, Tiers-lieux culturels, évaluation des politiques publiques)(4) politiques culturelles et évaluation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle occupe également la fonction de chargé de mission Stratégie de communication pour la Présidence d'Avignon Université.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est membre du réseau CREAMED de chercheurs en SHS – Sciences de l’information et de la communication, sociologie et Sciences de gestion - CNE, SICLAB, IMSIC  </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://creamed.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est membre du Groupe de recherche THEMIS coordonné par Volny Fages (ENS Paris Saclay) du PEPR ICCARE.</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://pepr-iccare.fr/team-member/emilie-pamart/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Dossier thématique: Des « nouveaux territoires de l’art » aux tiers-lieux culturels, vingt ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier-Thieriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45, pp.18-31. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/141cg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05475757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tiers lieux culturels as place-based cultural infrastructure and their support in French public policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier-Thieriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42, pp.100640. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ccs.2025.100640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communs urbains comme formes renouvelées de la participation : Le cas des tiers-lieux culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magkou Matina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/154e9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur le Off d'Avignon, festival en « open access »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier-Thieriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mieux connaître, reconnaître et apprendre » par la mise en récit des expériences de ratage au sein des arts dans l’espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Le ratage : quand l’expérience culturelle est contrariée, 44, pp.52-74. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12svo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trente ans d’affiches. La Fête de la science comme dispositif visuel de communication scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Marchis-Mouren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 197, pp.26-33. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ocim.4580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ré-enchantement des danses et musiques populaires. Le cas du festival de Martigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N° 181 (3), pp.33-51. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comla.181.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04957326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuer le Festival d’Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Malinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pourquier-Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Roth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, N° 173 (3), pp.129-138. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0336150012013099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04957342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformisation numérique dans le spectacle vivant. Promesse de transformation d’un modèle de diffusion à bout de souffle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFSIC Rennes 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des Sciences de l'Information et de la Communication, Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement public des tiers-lieux culturels en faveur des transitions pour se démarquer et renouveler les mondes de l’art.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recheche TopoLogiques de l’Institut de Recherche en Études Théâtrales a le plaisir de vous inviter à la séance de son séminaire Théâtre(s) en transition(s) :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Par Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’informer, se former, de la connaissance à l’expérience. Table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déranger l'écriture #1 TEMPS FORT SUR UNE CRÉATION PARTAGÉE,France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Chartreuse, centre national des écritures du spectacle,, Jul 2025, Villeneuve les avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadres conceptuels et opérationnels mobilisés pour l’accompagnement et la transformation des pratiques des acteurs des mondes de l’art en faveur de la transition socio-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études : regards croisés sur les enjeux socio-écologiques du spectacle vivant et des festivals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Avignon Université, laboratoire Identité culturelle, textes et théâtralité (ICTT), le Centre Norbert Elias (UMR 8562), la SFR Agorantic et l’Association nationale de recherche et d’action théâtrale (ANRAT),; Coordinatrices : Antonia Amo Sanchez (PU, AU, ICTT) &amp; Emilie Pamart (MCF, AU, CNE UMR 8562), Nov 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de l’engagement public des tiers-lieux culturels en faveur de la transition socio-écologique : de la promesse à la déclinaison d’actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études : Regards croisés sur les enjeux socio-écologiques du spectacle vivant et des festivals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Avignon Université, laboratoire Identité culturelle, textes et théâtralité (ICTT), le Centre Norbert Elias (UMR 8562), la SFR Agorantic et l’Association nationale de recherche et d’action théâtrale (ANRAT),; Coordinatrices : Antonia Amo Sanchez (PU, AU, ICTT) &amp; Emilie Pamart (MCF, AU, CNE UMR 8562), Nov 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la plateformisation de la filière spectacle vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l’Observatoire des Industries Culturelles et Créatives Région Sud Réseaux &amp; Résidences "Les données culturelles des terrains de recherche"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus des Métiers et des Qualifications d'Excellence Industries Culturelles et Créatives - Provence-Alpes-Côte d'Azur, Jul 2025, Villeneuve les Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers-lieux culturels, chefs de file d’un “changement de culture” sans transition ? Étude de cas comparée de projets de transformation des pratiques professionnelles dans les arts et la culture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La « transition écologique » dans les arts et la culture En partenariat avec le RT38 “Sociologie de l’environnement et des risques“</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau thématique RT14 Association française de sociologie, Nov 2024, Site Pouchet, salle de conférences, 59-61 rue Pouchet, 75017 Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session Méthodologies de Recherche - Epistémologies alternatives : comment travailler la question du lieu hybride et autogéré dans le cadre d'une thèse en création - recherche en arts plastiques ? - discutante - Olga Panella, doctorante au sein du laboratoire de recherche en audiovisuel, savoirs, praxis et poIétiques en art à l’Université Toulouse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Doctoriales de la Recherche sur les Tiers-Lieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Tiers-Lieux, L'Observatoire, comité d'organisation des Doctoriales, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche généalogique de la catégorie &amp;quot;Tiers-lieux culturel&amp;quot; Table ronde &amp;quot;Familles et typologies de tiers-lieux : quelques repères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tiers-lieux dans la cité Journée d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des publics et des pratiques de la culture, Oct 2024, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données « publics » et billetterie dans les scènes subventionnées : pratiques de communication et relation aux publics à l’âge des mutations numériques du spectacle vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la SFSIC - Axe 2. Culture(s), création et innovation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC en partenariat avec le MICA, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes d’engagement en direction de la transition écologique : vers une typologie des tiers lieux culturels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ÈME CONGRÈS DU RIODD, Imaginer, expérimenter et pérenniser la soutenabilité forte.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICHEC BRUSSELS MANAGEMENT SCHOOL – BELGIQUE - RIODD, Sep 2024, Bruxelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Familles et typologies de tiers-lieux : quelques repères »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude. Tiers- lieux dans la cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Observatoire des publics et des pratiques de la culture, MESOPOLHIS,, 2024, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier participatif. Tiers-lieux culturels, ESS et territoire : enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Tiers-Lieux Culturels, communs et ESS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Creamed, Jul 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers-lieux culturels comme laboratoire d'expérimentation des communs à l'échelle du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres du RIUESS "Le développement territorial à la lumière de l’ESS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Inter-Universitaire de l'Economie Sociale et Solidaire (RIUESS), May 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier participatif. Tiers-lieux culturels, laboratoires d'expérimentation des transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Tiers-Lieux Culturels, communs et ESS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Creamed, Jul 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutante au sein de la session thématique &amp;quot;Méthodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Doctoriales de la Recherche sur les Tiers-Lieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Tiers-Lieux, L'Observatoire, comité d'organisation des Doctoriales, Jun 2023, Paris, Césure, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers-Lieux culturels : lieux d’accompagnement de l’écosystème artistique et culturel à la transition culturelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Makgou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e congrès du RIODD "Changer ou s'effondrer"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde #3 - Tiers-lieux culturels, communs et ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème édition du PAM Festival</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ancoats; Pioche; Le Sample, Oct 2023, Bagnolet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers-lieux culturels et participation : étude de cas de trois tiers-lieux culturels luxembourgeois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMCR Lyon 23 – International association for media and Communication Research, Panel. INhabiting the planet : Challenges for media, communication and beyond. PCR Section, https://iamcr.org/lyon2023/cfp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers-lieux culturels comme dispositifs de création, de critique et de sociabilité dans la société numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billel Aroufoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la SFSIC "La numérisation des sociétés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation dans les tiers-lieux culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Villatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale, Université d’été, Plateforme Luxembourgeoise de la Démocratie participative, partenariat Université du Luxembourg, Sciences Po Bordeaux, Université Laval, Université Libre de Bruxelles, 19 mai 2022, https://pldp.lu/project/ecole-dete-participation-democratie/.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enjeux et défis dans l’organisation de dispositifs entre espaces scientifiques et espaces artistiques ». PANEL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Congrès de la SFSIC, https://www.sfsic.org/wp-inside/uploads/2021/05/congres-sfsic-2021-programme-panels.pdf.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, 2021, Grenoble - en distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les lieux culturels intermédiaires ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Forum du Patrimoine, thème du Patrimoine pour tous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction de l’action culturelle et patrimoniale., Sep 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En-quête d’identité : La Kulturfabrik, un tiers lieux culturel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études - Tiers-lieux culturels - Port des Créateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREAMED, 2021, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The internationalization process of cities in Europe: stakes within the territorial cultural governance of a city designated European Capital of Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vilatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W.L. Derhy Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Congrès de la SFSICCultural policies. What’s new?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03186117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parité dans le spectacle vivant - le cas des techniciennes du spectacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Observer activement : la place des femmes dans le spectacle vivant »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arcade, Région Sud, 2019, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement discursif des techniciens du spectacle dans le travail créatif : le cas des régisseurs généraux et des directeurs techniques d’entreprises du spectacle vivant en formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourbonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales en SIC FR AGORANTIC CREAMED ECC (CNE). PANEL « TRAVAIL CRÉATIF »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREAMED - AGORANTIC, 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les observatoires des publics et des pratiques culturelles : des dispositifs sociotechniques d’enregistrement et d’évaluation de la créativité au prisme des SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimello-Mesplomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création, créativité et médiation : XXIe Congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des sciences de l'information et de la communication; MSH Paris Nord; Labsic, Jun 2018, Saint Denis, France. pp.316-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01941570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des « nouveaux territoires de l’art » aux tiers-lieux culturels, 20 ans après.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, volume 45, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le souffle du Off sur Avignon. Théâtres, publics, compagnies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires d'Avignon. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires d'Avignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Passion du patrimoine, 978-2-35768-184-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers lieux culturels. Expérimenter, vivre et travailler autrement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billel Aroufoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">épi-revel. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.252, 2024, Communication et civilisation, 978-2-336-44491-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mauvaise presse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiming Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires D'Avignon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Souffle du Off sur Avignon : Théâtres, publics, compagnies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Passion Du Patrimoine, pp.113-146, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration du concept de &amp;quot;tiers-lieu culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Gauthier; Rémy Seiller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de la recherche sur les tiers-lieux en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bord de l'eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Cahiers de recherche de France Tiers-Lieux, 978-2-38519-136-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers-lieux culturels : des espèces d’espaces à haut potentiel heuristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billel Aroufoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Billel Aroufoune; Matina Magkou; Emilie Pamart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tiers lieux culturels. Expérimenter, vivre et travailler autrement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-33, 2024, 978-2-336-44491-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers-lieux culturels et participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Billel Aroufoune; Matina Magkou; Emilie Pamart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tiers lieux culturels. Expérimenter, vivre et travailler autrement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-33, 2024, 978-2-336-44491-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du marché dérégulé à la plateformisation structurante, une mutation du Off ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CREAMED; Avignon Université. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes des publics de la Garance, Scène nationale de Cavaillon. Approche quantitative et qualitative.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avignon Université; Scène nationale de Cavaillon. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des publics et non publics de la culture sur le territoire de la ville d’Esch-sur-Alzette, Luxembourg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Villatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avignon Université; Ville d'Esch-sur-Alzette. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’image de la Kulturfabrik par ses Ambassadeurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Villatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Marchis-Mouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avignon Université; KulturFabrik. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur le public du Kufa Summer Bar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Villatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Marchis-Mouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avignon Université; KulturFabrik. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Marseillais, la culture et la lecture. Rapport d'enquête pour la Direction de l'Action Culturelle de la Ville de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimello-Mesplomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ville de Marseille. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01941600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialisation culturelle et poïétique d'un espace intercommunal : Le cas d’Ouest Provence et la régie culturelle Scènes et Cinés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université d'Avignon; Université du Québec à Montréal, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012AVIG1106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00818880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId105"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150.58823529412px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emilie Pamart </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">* Maîtresse de conférence en Sciences de l'information et de la communication </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emilie-pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-6243-9457</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">169011984</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Pamart est maîtresse de conférences en Sciences de l’information et de la communication à Avignon Université.Chercheure au Centre Norbert Elias (UMR 8562), elle est chargée de la co-animation de la thématique &amp;quot;Cultures et médiations&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches portent sur les mutations de la culture et le processus d’institutionnalisation des formes culturelles. Ses travaux s’articulent autour de 4 thématiques :(1) numérisation de la culture & plateformisation du spectacle vivant,(2) tiers lieux culturels & transitions socio-écologiques de l’art et la culture,(3) pratiques des publics de la culture (spectacle vivant, institutions culturelles, Tiers-lieux culturels, évaluation des politiques publiques)(4) politiques culturelles et évaluation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle occupe également la fonction de chargé de mission Stratégie de communication pour la Présidence d'Avignon Université.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est membre du réseau CREAMED de chercheurs en SHS – Sciences de l’information et de la communication, sociologie et Sciences de gestion - CNE, SICLAB, IMSIC  </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://creamed.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est membre du Groupe de recherche THEMIS coordonné par Volny Fages (ENS Paris Saclay) du PEPR ICCARE.</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://pepr-iccare.fr/team-member/emilie-pamart/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Dossier thématique: Des « nouveaux territoires de l’art » aux tiers-lieux culturels, vingt ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier-Thieriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45, pp.18-31. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/141cg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05475757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tiers lieux culturels as place-based cultural infrastructure and their support in French public policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier-Thieriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42, pp.100640. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ccs.2025.100640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communs urbains comme formes renouvelées de la participation : Le cas des tiers-lieux culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magkou Matina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/154e9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur le Off d'Avignon, festival en « open access »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier-Thieriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mieux connaître, reconnaître et apprendre » par la mise en récit des expériences de ratage au sein des arts dans l’espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Le ratage : quand l’expérience culturelle est contrariée, 44, pp.52-74. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12svo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trente ans d’affiches. La Fête de la science comme dispositif visuel de communication scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Marchis-Mouren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 197, pp.26-33. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ocim.4580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ré-enchantement des danses et musiques populaires. Le cas du festival de Martigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N° 181 (3), pp.33-51. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comla.181.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04957326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuer le Festival d’Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Malinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pourquier-Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Roth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, N° 173 (3), pp.129-138. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0336150012013099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04957342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformisation numérique dans le spectacle vivant. Promesse de transformation d’un modèle de diffusion à bout de souffle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFSIC Rennes 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des Sciences de l'Information et de la Communication, Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement public des tiers-lieux culturels en faveur des transitions pour se démarquer et renouveler les mondes de l’art.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recheche TopoLogiques de l’Institut de Recherche en Études Théâtrales a le plaisir de vous inviter à la séance de son séminaire Théâtre(s) en transition(s) :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Par Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’informer, se former, de la connaissance à l’expérience. Table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déranger l'écriture #1 TEMPS FORT SUR UNE CRÉATION PARTAGÉE,France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Chartreuse, centre national des écritures du spectacle,, Jul 2025, Villeneuve les avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadres conceptuels et opérationnels mobilisés pour l’accompagnement et la transformation des pratiques des acteurs des mondes de l’art en faveur de la transition socio-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études : regards croisés sur les enjeux socio-écologiques du spectacle vivant et des festivals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Avignon Université, laboratoire Identité culturelle, textes et théâtralité (ICTT), le Centre Norbert Elias (UMR 8562), la SFR Agorantic et l’Association nationale de recherche et d’action théâtrale (ANRAT),; Coordinatrices : Antonia Amo Sanchez (PU, AU, ICTT) &amp; Emilie Pamart (MCF, AU, CNE UMR 8562), Nov 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de l’engagement public des tiers-lieux culturels en faveur de la transition socio-écologique : de la promesse à la déclinaison d’actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études : Regards croisés sur les enjeux socio-écologiques du spectacle vivant et des festivals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Avignon Université, laboratoire Identité culturelle, textes et théâtralité (ICTT), le Centre Norbert Elias (UMR 8562), la SFR Agorantic et l’Association nationale de recherche et d’action théâtrale (ANRAT),; Coordinatrices : Antonia Amo Sanchez (PU, AU, ICTT) &amp; Emilie Pamart (MCF, AU, CNE UMR 8562), Nov 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la plateformisation de la filière spectacle vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l’Observatoire des Industries Culturelles et Créatives Région Sud Réseaux &amp; Résidences "Les données culturelles des terrains de recherche"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus des Métiers et des Qualifications d'Excellence Industries Culturelles et Créatives - Provence-Alpes-Côte d'Azur, Jul 2025, Villeneuve les Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers-lieux culturels, chefs de file d’un “changement de culture” sans transition ? Étude de cas comparée de projets de transformation des pratiques professionnelles dans les arts et la culture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La « transition écologique » dans les arts et la culture En partenariat avec le RT38 “Sociologie de l’environnement et des risques“</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau thématique RT14 Association française de sociologie, Nov 2024, Site Pouchet, salle de conférences, 59-61 rue Pouchet, 75017 Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche généalogique de la catégorie &amp;quot;Tiers-lieux culturel&amp;quot; Table ronde &amp;quot;Familles et typologies de tiers-lieux : quelques repères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tiers-lieux dans la cité Journée d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des publics et des pratiques de la culture, Oct 2024, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session Méthodologies de Recherche - Epistémologies alternatives : comment travailler la question du lieu hybride et autogéré dans le cadre d'une thèse en création - recherche en arts plastiques ? - discutante - Olga Panella, doctorante au sein du laboratoire de recherche en audiovisuel, savoirs, praxis et poIétiques en art à l’Université Toulouse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Doctoriales de la Recherche sur les Tiers-Lieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Tiers-Lieux, L'Observatoire, comité d'organisation des Doctoriales, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes d’engagement en direction de la transition écologique : vers une typologie des tiers lieux culturels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ÈME CONGRÈS DU RIODD, Imaginer, expérimenter et pérenniser la soutenabilité forte.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICHEC BRUSSELS MANAGEMENT SCHOOL – BELGIQUE - RIODD, Sep 2024, Bruxelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données « publics » et billetterie dans les scènes subventionnées : pratiques de communication et relation aux publics à l’âge des mutations numériques du spectacle vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la SFSIC - Axe 2. Culture(s), création et innovation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC en partenariat avec le MICA, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Familles et typologies de tiers-lieux : quelques repères »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude. Tiers- lieux dans la cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Observatoire des publics et des pratiques de la culture, MESOPOLHIS,, 2024, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier participatif. Tiers-lieux culturels, ESS et territoire : enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Tiers-Lieux Culturels, communs et ESS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Creamed, Jul 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers-lieux culturels comme laboratoire d'expérimentation des communs à l'échelle du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres du RIUESS "Le développement territorial à la lumière de l’ESS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Inter-Universitaire de l'Economie Sociale et Solidaire (RIUESS), May 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier participatif. Tiers-lieux culturels, laboratoires d'expérimentation des transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Tiers-Lieux Culturels, communs et ESS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Creamed, Jul 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutante au sein de la session thématique &amp;quot;Méthodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Doctoriales de la Recherche sur les Tiers-Lieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Tiers-Lieux, L'Observatoire, comité d'organisation des Doctoriales, Jun 2023, Paris, Césure, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers-Lieux culturels : lieux d’accompagnement de l’écosystème artistique et culturel à la transition culturelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Makgou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e congrès du RIODD "Changer ou s'effondrer"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers-lieux culturels et participation : étude de cas de trois tiers-lieux culturels luxembourgeois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMCR Lyon 23 – International association for media and Communication Research, Panel. INhabiting the planet : Challenges for media, communication and beyond. PCR Section, https://iamcr.org/lyon2023/cfp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde #3 - Tiers-lieux culturels, communs et ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème édition du PAM Festival</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ancoats; Pioche; Le Sample, Oct 2023, Bagnolet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers-lieux culturels comme dispositifs de création, de critique et de sociabilité dans la société numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billel Aroufoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la SFSIC "La numérisation des sociétés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation dans les tiers-lieux culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Villatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale, Université d’été, Plateforme Luxembourgeoise de la Démocratie participative, partenariat Université du Luxembourg, Sciences Po Bordeaux, Université Laval, Université Libre de Bruxelles, 19 mai 2022, https://pldp.lu/project/ecole-dete-participation-democratie/.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enjeux et défis dans l’organisation de dispositifs entre espaces scientifiques et espaces artistiques ». PANEL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Congrès de la SFSIC, https://www.sfsic.org/wp-inside/uploads/2021/05/congres-sfsic-2021-programme-panels.pdf.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, 2021, Grenoble - en distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les lieux culturels intermédiaires ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Forum du Patrimoine, thème du Patrimoine pour tous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction de l’action culturelle et patrimoniale., Sep 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En-quête d’identité : La Kulturfabrik, un tiers lieux culturel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études - Tiers-lieux culturels - Port des Créateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREAMED, 2021, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The internationalization process of cities in Europe: stakes within the territorial cultural governance of a city designated European Capital of Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vilatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W.L. Derhy Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Congrès de la SFSICCultural policies. What’s new?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03186117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parité dans le spectacle vivant - le cas des techniciennes du spectacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Observer activement : la place des femmes dans le spectacle vivant »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arcade, Région Sud, 2019, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement discursif des techniciens du spectacle dans le travail créatif : le cas des régisseurs généraux et des directeurs techniques d’entreprises du spectacle vivant en formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourbonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales en SIC FR AGORANTIC CREAMED ECC (CNE). PANEL « TRAVAIL CRÉATIF »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREAMED - AGORANTIC, 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les observatoires des publics et des pratiques culturelles : des dispositifs sociotechniques d’enregistrement et d’évaluation de la créativité au prisme des SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimello-Mesplomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création, créativité et médiation : XXIe Congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des sciences de l'information et de la communication; MSH Paris Nord; Labsic, Jun 2018, Saint Denis, France. pp.316-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01941570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des « nouveaux territoires de l’art » aux tiers-lieux culturels, 20 ans après.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, volume 45, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le souffle du Off sur Avignon. Théâtres, publics, compagnies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires d'Avignon. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires d'Avignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Passion du patrimoine, 978-2-35768-184-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers lieux culturels. Expérimenter, vivre et travailler autrement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billel Aroufoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">épi-revel. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.252, 2024, Communication et civilisation, 978-2-336-44491-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mauvaise presse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiming Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires D'Avignon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Souffle du Off sur Avignon : Théâtres, publics, compagnies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Passion Du Patrimoine, pp.113-146, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration du concept de &amp;quot;tiers-lieu culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Gauthier; Rémy Seiller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de la recherche sur les tiers-lieux en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bord de l'eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Cahiers de recherche de France Tiers-Lieux, 978-2-38519-136-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers-lieux culturels : des espèces d’espaces à haut potentiel heuristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billel Aroufoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Billel Aroufoune; Matina Magkou; Emilie Pamart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tiers lieux culturels. Expérimenter, vivre et travailler autrement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-33, 2024, 978-2-336-44491-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers-lieux culturels et participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Billel Aroufoune; Matina Magkou; Emilie Pamart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tiers lieux culturels. Expérimenter, vivre et travailler autrement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-33, 2024, 978-2-336-44491-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du marché dérégulé à la plateformisation structurante, une mutation du Off ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes des publics de la Garance, Scène nationale de Cavaillon. Approche quantitative et qualitative.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avignon Université; Scène nationale de Cavaillon. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des publics et non publics de la culture sur le territoire de la ville d’Esch-sur-Alzette, Luxembourg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Villatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avignon Université; Ville d'Esch-sur-Alzette. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’image de la Kulturfabrik par ses Ambassadeurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Villatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Marchis-Mouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avignon Université; KulturFabrik. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur le public du Kufa Summer Bar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Villatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Marchis-Mouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avignon Université; KulturFabrik. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Marseillais, la culture et la lecture. Rapport d'enquête pour la Direction de l'Action Culturelle de la Ville de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimello-Mesplomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ville de Marseille. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01941600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialisation culturelle et poïétique d'un espace intercommunal : Le cas d’Ouest Provence et la régie culturelle Scènes et Cinés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université d'Avignon; Université du Québec à Montréal, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012AVIG1106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00818880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId105"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07B6AB3B"/>
+    <w:nsid w:val="FFBC0B31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-pamart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6243-9457" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169011984" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creamed.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pepr-iccare.fr/team-member/emilie-pamart/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475757v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pamart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier-Thieriot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renucci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141cg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027028v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccs.2025.100640" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414167v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magkou Matina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154e9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955178v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042970v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matina Magkou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12svo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954257v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Marchis-Mouren" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.4580" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957326v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla.181.0033" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957342v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Malinas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pourquier-Jacquin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Roth" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150012013099" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037108v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379371v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184996v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379398v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379384v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184970v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936407v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pamart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189555v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954357v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952143v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Quidu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189477v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189438v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405334v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404608v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405338v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954338v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953103v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dechamp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matina Makgou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397572v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Roussel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189463v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402919v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rasse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Aroufoune" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ferrari-Giovanangeli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lambert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189427v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Villatte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schall" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189508v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189393v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189407v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonneau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186117v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vilatte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W.L. Derhy Kurtz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189383v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189486v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourbonnaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941570v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimello-Mesplomb" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041329v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041336v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/eua/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484671v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_tiers_lieux_culturels_tome_2_experimenter_vivre_et_travailler_autrement_maud_pelissier_billel_aroufoune_matina_magkou_emile_pamart-9782336444918-79399.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187411v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiming Shen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037098v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/panorama-de-la-recherche-sur-les-tiers-lieux-en-france/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484689v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epi-revel.univ-cotedazur.fr/publication/tlc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986747v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-tiers-lieux-culturels/16264?srsltid=AfmBOoon_ZeXJp17GkU5zeNMmjNkUXc8M-11Q4P_uyjfdVXph3RvqmTW" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184906v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189322v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189345v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189367v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189357v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941600v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sevin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00818880v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AVIG1106" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-pamart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6243-9457" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169011984" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creamed.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pepr-iccare.fr/team-member/emilie-pamart/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475757v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pamart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier-Thieriot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renucci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141cg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027028v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccs.2025.100640" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414167v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magkou Matina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154e9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955178v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042970v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matina Magkou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12svo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954257v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Marchis-Mouren" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.4580" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957326v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla.181.0033" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957342v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Malinas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pourquier-Jacquin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Roth" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150012013099" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037108v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379371v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184996v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379398v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379384v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184970v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936407v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pamart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954357v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189555v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189477v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952143v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Quidu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189438v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405334v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404608v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405338v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954338v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953103v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dechamp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matina Makgou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189463v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397572v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Roussel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402919v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rasse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Aroufoune" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ferrari-Giovanangeli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lambert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189427v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Villatte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schall" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189508v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189393v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189407v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonneau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186117v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vilatte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W.L. Derhy Kurtz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189383v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189486v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourbonnaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941570v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimello-Mesplomb" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041329v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041336v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/eua/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484671v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_tiers_lieux_culturels_tome_2_experimenter_vivre_et_travailler_autrement_maud_pelissier_billel_aroufoune_matina_magkou_emile_pamart-9782336444918-79399.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187411v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiming Shen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037098v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/panorama-de-la-recherche-sur-les-tiers-lieux-en-france/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484689v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epi-revel.univ-cotedazur.fr/publication/tlc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986747v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-tiers-lieux-culturels/16264?srsltid=AfmBOoon_ZeXJp17GkU5zeNMmjNkUXc8M-11Q4P_uyjfdVXph3RvqmTW" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184906v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189322v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189345v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189367v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189357v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941600v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sevin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00818880v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AVIG1106" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>