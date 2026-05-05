--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150.58823529412px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emilie Pamart </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">* Maîtresse de conférence en Sciences de l'information et de la communication </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emilie-pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-6243-9457</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">169011984</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Pamart est maîtresse de conférences en Sciences de l’information et de la communication à Avignon Université.Chercheure au Centre Norbert Elias (UMR 8562), elle est chargée de la co-animation de la thématique &amp;quot;Cultures et médiations&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches portent sur les mutations de la culture et le processus d’institutionnalisation des formes culturelles. Ses travaux s’articulent autour de 4 thématiques :(1) numérisation de la culture & plateformisation du spectacle vivant,(2) tiers lieux culturels & transitions socio-écologiques de l’art et la culture,(3) pratiques des publics de la culture (spectacle vivant, institutions culturelles, Tiers-lieux culturels, évaluation des politiques publiques)(4) politiques culturelles et évaluation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle occupe également la fonction de chargé de mission Stratégie de communication pour la Présidence d'Avignon Université.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est membre du réseau CREAMED de chercheurs en SHS – Sciences de l’information et de la communication, sociologie et Sciences de gestion - CNE, SICLAB, IMSIC  </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://creamed.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est membre du Groupe de recherche THEMIS coordonné par Volny Fages (ENS Paris Saclay) du PEPR ICCARE.</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://pepr-iccare.fr/team-member/emilie-pamart/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Dossier thématique: Des « nouveaux territoires de l’art » aux tiers-lieux culturels, vingt ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier-Thieriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45, pp.18-31. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/141cg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05475757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tiers lieux culturels as place-based cultural infrastructure and their support in French public policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier-Thieriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42, pp.100640. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ccs.2025.100640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communs urbains comme formes renouvelées de la participation : Le cas des tiers-lieux culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magkou Matina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/154e9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur le Off d'Avignon, festival en « open access »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier-Thieriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mieux connaître, reconnaître et apprendre » par la mise en récit des expériences de ratage au sein des arts dans l’espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Le ratage : quand l’expérience culturelle est contrariée, 44, pp.52-74. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12svo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trente ans d’affiches. La Fête de la science comme dispositif visuel de communication scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Marchis-Mouren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 197, pp.26-33. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ocim.4580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ré-enchantement des danses et musiques populaires. Le cas du festival de Martigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N° 181 (3), pp.33-51. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comla.181.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04957326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuer le Festival d’Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Malinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pourquier-Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Roth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, N° 173 (3), pp.129-138. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0336150012013099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04957342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformisation numérique dans le spectacle vivant. Promesse de transformation d’un modèle de diffusion à bout de souffle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFSIC Rennes 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des Sciences de l'Information et de la Communication, Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement public des tiers-lieux culturels en faveur des transitions pour se démarquer et renouveler les mondes de l’art.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recheche TopoLogiques de l’Institut de Recherche en Études Théâtrales a le plaisir de vous inviter à la séance de son séminaire Théâtre(s) en transition(s) :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Par Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’informer, se former, de la connaissance à l’expérience. Table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déranger l'écriture #1 TEMPS FORT SUR UNE CRÉATION PARTAGÉE,France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Chartreuse, centre national des écritures du spectacle,, Jul 2025, Villeneuve les avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadres conceptuels et opérationnels mobilisés pour l’accompagnement et la transformation des pratiques des acteurs des mondes de l’art en faveur de la transition socio-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études : regards croisés sur les enjeux socio-écologiques du spectacle vivant et des festivals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Avignon Université, laboratoire Identité culturelle, textes et théâtralité (ICTT), le Centre Norbert Elias (UMR 8562), la SFR Agorantic et l’Association nationale de recherche et d’action théâtrale (ANRAT),; Coordinatrices : Antonia Amo Sanchez (PU, AU, ICTT) &amp; Emilie Pamart (MCF, AU, CNE UMR 8562), Nov 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de l’engagement public des tiers-lieux culturels en faveur de la transition socio-écologique : de la promesse à la déclinaison d’actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études : Regards croisés sur les enjeux socio-écologiques du spectacle vivant et des festivals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Avignon Université, laboratoire Identité culturelle, textes et théâtralité (ICTT), le Centre Norbert Elias (UMR 8562), la SFR Agorantic et l’Association nationale de recherche et d’action théâtrale (ANRAT),; Coordinatrices : Antonia Amo Sanchez (PU, AU, ICTT) &amp; Emilie Pamart (MCF, AU, CNE UMR 8562), Nov 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la plateformisation de la filière spectacle vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l’Observatoire des Industries Culturelles et Créatives Région Sud Réseaux &amp; Résidences "Les données culturelles des terrains de recherche"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus des Métiers et des Qualifications d'Excellence Industries Culturelles et Créatives - Provence-Alpes-Côte d'Azur, Jul 2025, Villeneuve les Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers-lieux culturels, chefs de file d’un “changement de culture” sans transition ? Étude de cas comparée de projets de transformation des pratiques professionnelles dans les arts et la culture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La « transition écologique » dans les arts et la culture En partenariat avec le RT38 “Sociologie de l’environnement et des risques“</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau thématique RT14 Association française de sociologie, Nov 2024, Site Pouchet, salle de conférences, 59-61 rue Pouchet, 75017 Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche généalogique de la catégorie &amp;quot;Tiers-lieux culturel&amp;quot; Table ronde &amp;quot;Familles et typologies de tiers-lieux : quelques repères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tiers-lieux dans la cité Journée d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des publics et des pratiques de la culture, Oct 2024, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session Méthodologies de Recherche - Epistémologies alternatives : comment travailler la question du lieu hybride et autogéré dans le cadre d'une thèse en création - recherche en arts plastiques ? - discutante - Olga Panella, doctorante au sein du laboratoire de recherche en audiovisuel, savoirs, praxis et poIétiques en art à l’Université Toulouse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Doctoriales de la Recherche sur les Tiers-Lieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Tiers-Lieux, L'Observatoire, comité d'organisation des Doctoriales, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes d’engagement en direction de la transition écologique : vers une typologie des tiers lieux culturels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ÈME CONGRÈS DU RIODD, Imaginer, expérimenter et pérenniser la soutenabilité forte.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICHEC BRUSSELS MANAGEMENT SCHOOL – BELGIQUE - RIODD, Sep 2024, Bruxelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données « publics » et billetterie dans les scènes subventionnées : pratiques de communication et relation aux publics à l’âge des mutations numériques du spectacle vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la SFSIC - Axe 2. Culture(s), création et innovation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC en partenariat avec le MICA, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Familles et typologies de tiers-lieux : quelques repères »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude. Tiers- lieux dans la cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Observatoire des publics et des pratiques de la culture, MESOPOLHIS,, 2024, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier participatif. Tiers-lieux culturels, ESS et territoire : enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Tiers-Lieux Culturels, communs et ESS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Creamed, Jul 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers-lieux culturels comme laboratoire d'expérimentation des communs à l'échelle du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres du RIUESS "Le développement territorial à la lumière de l’ESS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Inter-Universitaire de l'Economie Sociale et Solidaire (RIUESS), May 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier participatif. Tiers-lieux culturels, laboratoires d'expérimentation des transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Tiers-Lieux Culturels, communs et ESS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Creamed, Jul 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutante au sein de la session thématique &amp;quot;Méthodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Doctoriales de la Recherche sur les Tiers-Lieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Tiers-Lieux, L'Observatoire, comité d'organisation des Doctoriales, Jun 2023, Paris, Césure, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers-Lieux culturels : lieux d’accompagnement de l’écosystème artistique et culturel à la transition culturelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Makgou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e congrès du RIODD "Changer ou s'effondrer"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers-lieux culturels et participation : étude de cas de trois tiers-lieux culturels luxembourgeois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMCR Lyon 23 – International association for media and Communication Research, Panel. INhabiting the planet : Challenges for media, communication and beyond. PCR Section, https://iamcr.org/lyon2023/cfp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde #3 - Tiers-lieux culturels, communs et ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème édition du PAM Festival</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ancoats; Pioche; Le Sample, Oct 2023, Bagnolet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers-lieux culturels comme dispositifs de création, de critique et de sociabilité dans la société numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billel Aroufoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la SFSIC "La numérisation des sociétés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation dans les tiers-lieux culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Villatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale, Université d’été, Plateforme Luxembourgeoise de la Démocratie participative, partenariat Université du Luxembourg, Sciences Po Bordeaux, Université Laval, Université Libre de Bruxelles, 19 mai 2022, https://pldp.lu/project/ecole-dete-participation-democratie/.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enjeux et défis dans l’organisation de dispositifs entre espaces scientifiques et espaces artistiques ». PANEL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Congrès de la SFSIC, https://www.sfsic.org/wp-inside/uploads/2021/05/congres-sfsic-2021-programme-panels.pdf.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, 2021, Grenoble - en distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les lieux culturels intermédiaires ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Forum du Patrimoine, thème du Patrimoine pour tous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction de l’action culturelle et patrimoniale., Sep 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En-quête d’identité : La Kulturfabrik, un tiers lieux culturel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études - Tiers-lieux culturels - Port des Créateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREAMED, 2021, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The internationalization process of cities in Europe: stakes within the territorial cultural governance of a city designated European Capital of Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vilatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W.L. Derhy Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Congrès de la SFSICCultural policies. What’s new?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03186117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parité dans le spectacle vivant - le cas des techniciennes du spectacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Observer activement : la place des femmes dans le spectacle vivant »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arcade, Région Sud, 2019, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement discursif des techniciens du spectacle dans le travail créatif : le cas des régisseurs généraux et des directeurs techniques d’entreprises du spectacle vivant en formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourbonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales en SIC FR AGORANTIC CREAMED ECC (CNE). PANEL « TRAVAIL CRÉATIF »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREAMED - AGORANTIC, 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les observatoires des publics et des pratiques culturelles : des dispositifs sociotechniques d’enregistrement et d’évaluation de la créativité au prisme des SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimello-Mesplomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création, créativité et médiation : XXIe Congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des sciences de l'information et de la communication; MSH Paris Nord; Labsic, Jun 2018, Saint Denis, France. pp.316-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01941570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des « nouveaux territoires de l’art » aux tiers-lieux culturels, 20 ans après.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, volume 45, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le souffle du Off sur Avignon. Théâtres, publics, compagnies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires d'Avignon. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires d'Avignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Passion du patrimoine, 978-2-35768-184-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers lieux culturels. Expérimenter, vivre et travailler autrement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billel Aroufoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">épi-revel. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.252, 2024, Communication et civilisation, 978-2-336-44491-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mauvaise presse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiming Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires D'Avignon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Souffle du Off sur Avignon : Théâtres, publics, compagnies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Passion Du Patrimoine, pp.113-146, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration du concept de &amp;quot;tiers-lieu culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Gauthier; Rémy Seiller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de la recherche sur les tiers-lieux en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bord de l'eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Cahiers de recherche de France Tiers-Lieux, 978-2-38519-136-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers-lieux culturels : des espèces d’espaces à haut potentiel heuristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billel Aroufoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Billel Aroufoune; Matina Magkou; Emilie Pamart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tiers lieux culturels. Expérimenter, vivre et travailler autrement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-33, 2024, 978-2-336-44491-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers-lieux culturels et participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Billel Aroufoune; Matina Magkou; Emilie Pamart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tiers lieux culturels. Expérimenter, vivre et travailler autrement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-33, 2024, 978-2-336-44491-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du marché dérégulé à la plateformisation structurante, une mutation du Off ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes des publics de la Garance, Scène nationale de Cavaillon. Approche quantitative et qualitative.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avignon Université; Scène nationale de Cavaillon. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des publics et non publics de la culture sur le territoire de la ville d’Esch-sur-Alzette, Luxembourg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Villatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avignon Université; Ville d'Esch-sur-Alzette. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’image de la Kulturfabrik par ses Ambassadeurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Villatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Marchis-Mouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avignon Université; KulturFabrik. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur le public du Kufa Summer Bar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Villatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Marchis-Mouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avignon Université; KulturFabrik. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Marseillais, la culture et la lecture. Rapport d'enquête pour la Direction de l'Action Culturelle de la Ville de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimello-Mesplomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ville de Marseille. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01941600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialisation culturelle et poïétique d'un espace intercommunal : Le cas d’Ouest Provence et la régie culturelle Scènes et Cinés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université d'Avignon; Université du Québec à Montréal, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012AVIG1106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00818880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId105"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150.58823529412px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emilie Pamart </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">* Maîtresse de conférence en Sciences de l'information et de la communication </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emilie-pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-6243-9457</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">169011984</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Pamart est maîtresse de conférences en Sciences de l’information et de la communication à Avignon Université.Chercheure au Centre Norbert Elias (UMR 8562), elle est chargée de la co-animation de la thématique &amp;quot;Cultures et médiations&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches portent sur les mutations de la culture et le processus d’institutionnalisation des formes culturelles. Ses travaux s’articulent autour de 4 thématiques :(1) numérisation de la culture & plateformisation du spectacle vivant,(2) tiers lieux culturels & transitions socio-écologiques de l’art et la culture,(3) pratiques des publics de la culture (spectacle vivant, institutions culturelles, Tiers-lieux culturels, évaluation des politiques publiques)(4) politiques culturelles et évaluation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle occupe également la fonction de chargé de mission Stratégie de communication pour la Présidence d'Avignon Université.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est membre du réseau CREAMED de chercheurs en SHS – Sciences de l’information et de la communication, sociologie et Sciences de gestion - CNE, SICLAB, IMSIC  </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://creamed.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est membre du Groupe de recherche THEMIS coordonné par Volny Fages (ENS Paris Saclay) du PEPR ICCARE.</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://pepr-iccare.fr/team-member/emilie-pamart/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Dossier thématique: Des « nouveaux territoires de l’art » aux tiers-lieux culturels, vingt ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier-Thieriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45, pp.18-31. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/141cg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05475757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communs urbains comme formes renouvelées de la participation : Le cas des tiers-lieux culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magkou Matina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/154e9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tiers lieux culturels as place-based cultural infrastructure and their support in French public policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier-Thieriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42, pp.100640. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ccs.2025.100640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur le Off d'Avignon, festival en « open access »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier-Thieriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mieux connaître, reconnaître et apprendre » par la mise en récit des expériences de ratage au sein des arts dans l’espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Le ratage : quand l’expérience culturelle est contrariée, 44, pp.52-74. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12svo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trente ans d’affiches. La Fête de la science comme dispositif visuel de communication scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Marchis-Mouren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 197, pp.26-33. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ocim.4580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ré-enchantement des danses et musiques populaires. Le cas du festival de Martigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N° 181 (3), pp.33-51. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comla.181.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04957326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuer le Festival d’Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Malinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pourquier-Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Roth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, N° 173 (3), pp.129-138. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0336150012013099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04957342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductif, conférence &amp;quot;Comme par hasard&amp;quot; de Macha Makeïeff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres culturelles "Université, lieu de création"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Avignon Université, Apr 2026, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformisation numérique dans le spectacle vivant. Promesse de transformation d’un modèle de diffusion à bout de souffle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFSIC Rennes 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des Sciences de l'Information et de la Communication, Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement public des tiers-lieux culturels en faveur des transitions pour se démarquer et renouveler les mondes de l’art.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recheche TopoLogiques de l’Institut de Recherche en Études Théâtrales a le plaisir de vous inviter à la séance de son séminaire Théâtre(s) en transition(s) :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Par Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’informer, se former, de la connaissance à l’expérience. Table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déranger l'écriture #1 TEMPS FORT SUR UNE CRÉATION PARTAGÉE,France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Chartreuse, centre national des écritures du spectacle,, Jul 2025, Villeneuve les avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadres conceptuels et opérationnels mobilisés pour l’accompagnement et la transformation des pratiques des acteurs des mondes de l’art en faveur de la transition socio-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études : regards croisés sur les enjeux socio-écologiques du spectacle vivant et des festivals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Avignon Université, laboratoire Identité culturelle, textes et théâtralité (ICTT), le Centre Norbert Elias (UMR 8562), la SFR Agorantic et l’Association nationale de recherche et d’action théâtrale (ANRAT),; Coordinatrices : Antonia Amo Sanchez (PU, AU, ICTT) &amp; Emilie Pamart (MCF, AU, CNE UMR 8562), Nov 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de l’engagement public des tiers-lieux culturels en faveur de la transition socio-écologique : de la promesse à la déclinaison d’actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études : Regards croisés sur les enjeux socio-écologiques du spectacle vivant et des festivals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Avignon Université, laboratoire Identité culturelle, textes et théâtralité (ICTT), le Centre Norbert Elias (UMR 8562), la SFR Agorantic et l’Association nationale de recherche et d’action théâtrale (ANRAT),; Coordinatrices : Antonia Amo Sanchez (PU, AU, ICTT) &amp; Emilie Pamart (MCF, AU, CNE UMR 8562), Nov 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la plateformisation de la filière spectacle vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l’Observatoire des Industries Culturelles et Créatives Région Sud Réseaux &amp; Résidences "Les données culturelles des terrains de recherche"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus des Métiers et des Qualifications d'Excellence Industries Culturelles et Créatives - Provence-Alpes-Côte d'Azur, Jul 2025, Villeneuve les Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers-lieux culturels, chefs de file d’un “changement de culture” sans transition ? Étude de cas comparée de projets de transformation des pratiques professionnelles dans les arts et la culture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La « transition écologique » dans les arts et la culture En partenariat avec le RT38 “Sociologie de l’environnement et des risques“</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau thématique RT14 Association française de sociologie, Nov 2024, Site Pouchet, salle de conférences, 59-61 rue Pouchet, 75017 Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche généalogique de la catégorie &amp;quot;Tiers-lieux culturel&amp;quot; Table ronde &amp;quot;Familles et typologies de tiers-lieux : quelques repères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tiers-lieux dans la cité Journée d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des publics et des pratiques de la culture, Oct 2024, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session Méthodologies de Recherche - Epistémologies alternatives : comment travailler la question du lieu hybride et autogéré dans le cadre d'une thèse en création - recherche en arts plastiques ? - discutante - Olga Panella, doctorante au sein du laboratoire de recherche en audiovisuel, savoirs, praxis et poIétiques en art à l’Université Toulouse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Doctoriales de la Recherche sur les Tiers-Lieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Tiers-Lieux, L'Observatoire, comité d'organisation des Doctoriales, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes d’engagement en direction de la transition écologique : vers une typologie des tiers lieux culturels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ÈME CONGRÈS DU RIODD, Imaginer, expérimenter et pérenniser la soutenabilité forte.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICHEC BRUSSELS MANAGEMENT SCHOOL – BELGIQUE - RIODD, Sep 2024, Bruxelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données « publics » et billetterie dans les scènes subventionnées : pratiques de communication et relation aux publics à l’âge des mutations numériques du spectacle vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la SFSIC - Axe 2. Culture(s), création et innovation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC en partenariat avec le MICA, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Familles et typologies de tiers-lieux : quelques repères »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude. Tiers- lieux dans la cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Observatoire des publics et des pratiques de la culture, MESOPOLHIS,, 2024, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier participatif. Tiers-lieux culturels, ESS et territoire : enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Tiers-Lieux Culturels, communs et ESS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Creamed, Jul 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers-lieux culturels comme laboratoire d'expérimentation des communs à l'échelle du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres du RIUESS "Le développement territorial à la lumière de l’ESS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Inter-Universitaire de l'Economie Sociale et Solidaire (RIUESS), May 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier participatif. Tiers-lieux culturels, laboratoires d'expérimentation des transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Tiers-Lieux Culturels, communs et ESS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Creamed, Jul 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers-Lieux culturels : lieux d’accompagnement de l’écosystème artistique et culturel à la transition culturelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Makgou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e congrès du RIODD "Changer ou s'effondrer"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutante au sein de la session thématique &amp;quot;Méthodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Doctoriales de la Recherche sur les Tiers-Lieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Tiers-Lieux, L'Observatoire, comité d'organisation des Doctoriales, Jun 2023, Paris, Césure, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde #3 - Tiers-lieux culturels, communs et ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème édition du PAM Festival</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ancoats; Pioche; Le Sample, Oct 2023, Bagnolet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers-lieux culturels comme dispositifs de création, de critique et de sociabilité dans la société numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billel Aroufoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la SFSIC "La numérisation des sociétés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers-lieux culturels et participation : étude de cas de trois tiers-lieux culturels luxembourgeois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMCR Lyon 23 – International association for media and Communication Research, Panel. INhabiting the planet : Challenges for media, communication and beyond. PCR Section, https://iamcr.org/lyon2023/cfp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation dans les tiers-lieux culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Villatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale, Université d’été, Plateforme Luxembourgeoise de la Démocratie participative, partenariat Université du Luxembourg, Sciences Po Bordeaux, Université Laval, Université Libre de Bruxelles, 19 mai 2022, https://pldp.lu/project/ecole-dete-participation-democratie/.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enjeux et défis dans l’organisation de dispositifs entre espaces scientifiques et espaces artistiques ». PANEL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Congrès de la SFSIC, https://www.sfsic.org/wp-inside/uploads/2021/05/congres-sfsic-2021-programme-panels.pdf.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, 2021, Grenoble - en distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les lieux culturels intermédiaires ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Forum du Patrimoine, thème du Patrimoine pour tous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction de l’action culturelle et patrimoniale., Sep 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En-quête d’identité : La Kulturfabrik, un tiers lieux culturel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études - Tiers-lieux culturels - Port des Créateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREAMED, 2021, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The internationalization process of cities in Europe: stakes within the territorial cultural governance of a city designated European Capital of Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vilatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W.L. Derhy Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Congrès de la SFSICCultural policies. What’s new?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03186117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parité dans le spectacle vivant - le cas des techniciennes du spectacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Observer activement : la place des femmes dans le spectacle vivant »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arcade, Région Sud, 2019, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement discursif des techniciens du spectacle dans le travail créatif : le cas des régisseurs généraux et des directeurs techniques d’entreprises du spectacle vivant en formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourbonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales en SIC FR AGORANTIC CREAMED ECC (CNE). PANEL « TRAVAIL CRÉATIF »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREAMED - AGORANTIC, 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les observatoires des publics et des pratiques culturelles : des dispositifs sociotechniques d’enregistrement et d’évaluation de la créativité au prisme des SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimello-Mesplomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création, créativité et médiation : XXIe Congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des sciences de l'information et de la communication; MSH Paris Nord; Labsic, Jun 2018, Saint Denis, France. pp.316-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01941570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des « nouveaux territoires de l’art » aux tiers-lieux culturels, 20 ans après.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, volume 45, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le souffle du Off sur Avignon. Théâtres, publics, compagnies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires d'Avignon. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires d'Avignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Passion du patrimoine, 978-2-35768-184-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers lieux culturels. Expérimenter, vivre et travailler autrement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billel Aroufoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">épi-revel. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.252, 2024, Communication et civilisation, 978-2-336-44491-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mauvaise presse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiming Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires D'Avignon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Souffle du Off sur Avignon : Théâtres, publics, compagnies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Passion Du Patrimoine, pp.113-146, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration du concept de &amp;quot;tiers-lieu culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Gauthier; Rémy Seiller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de la recherche sur les tiers-lieux en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bord de l'eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Cahiers de recherche de France Tiers-Lieux, 978-2-38519-136-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers-lieux culturels : des espèces d’espaces à haut potentiel heuristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billel Aroufoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Billel Aroufoune; Matina Magkou; Emilie Pamart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tiers lieux culturels. Expérimenter, vivre et travailler autrement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-33, 2024, 978-2-336-44491-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers-lieux culturels et participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Billel Aroufoune; Matina Magkou; Emilie Pamart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tiers lieux culturels. Expérimenter, vivre et travailler autrement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-33, 2024, 978-2-336-44491-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du marché dérégulé à la plateformisation structurante, une mutation du Off ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes des publics de la Garance, Scène nationale de Cavaillon. Approche quantitative et qualitative.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avignon Université; Scène nationale de Cavaillon. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des publics et non publics de la culture sur le territoire de la ville d’Esch-sur-Alzette, Luxembourg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Villatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avignon Université; Ville d'Esch-sur-Alzette. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’image de la Kulturfabrik par ses Ambassadeurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Villatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Marchis-Mouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avignon Université; KulturFabrik. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur le public du Kufa Summer Bar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Villatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Marchis-Mouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avignon Université; KulturFabrik. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Marseillais, la culture et la lecture. Rapport d'enquête pour la Direction de l'Action Culturelle de la Ville de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimello-Mesplomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ville de Marseille. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01941600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialisation culturelle et poïétique d'un espace intercommunal : Le cas d’Ouest Provence et la régie culturelle Scènes et Cinés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université d'Avignon; Université du Québec à Montréal, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012AVIG1106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00818880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId106"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FFBC0B31"/>
+    <w:nsid w:val="13869315"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-pamart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6243-9457" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169011984" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creamed.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pepr-iccare.fr/team-member/emilie-pamart/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475757v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pamart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier-Thieriot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renucci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141cg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027028v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccs.2025.100640" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414167v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magkou Matina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154e9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955178v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042970v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matina Magkou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12svo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954257v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Marchis-Mouren" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.4580" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957326v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla.181.0033" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957342v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Malinas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pourquier-Jacquin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Roth" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150012013099" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037108v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379371v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184996v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379398v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379384v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184970v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936407v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pamart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954357v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189555v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189477v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952143v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Quidu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189438v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405334v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404608v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405338v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954338v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953103v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dechamp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matina Makgou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189463v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397572v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Roussel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402919v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rasse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Aroufoune" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ferrari-Giovanangeli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lambert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189427v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Villatte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schall" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189508v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189393v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189407v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonneau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186117v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vilatte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W.L. Derhy Kurtz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189383v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189486v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourbonnaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941570v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimello-Mesplomb" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041329v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041336v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/eua/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484671v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_tiers_lieux_culturels_tome_2_experimenter_vivre_et_travailler_autrement_maud_pelissier_billel_aroufoune_matina_magkou_emile_pamart-9782336444918-79399.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187411v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiming Shen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037098v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/panorama-de-la-recherche-sur-les-tiers-lieux-en-france/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484689v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epi-revel.univ-cotedazur.fr/publication/tlc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986747v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-tiers-lieux-culturels/16264?srsltid=AfmBOoon_ZeXJp17GkU5zeNMmjNkUXc8M-11Q4P_uyjfdVXph3RvqmTW" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184906v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189322v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189345v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189367v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189357v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941600v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sevin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00818880v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AVIG1106" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-pamart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6243-9457" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169011984" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creamed.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pepr-iccare.fr/team-member/emilie-pamart/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475757v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pamart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier-Thieriot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renucci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141cg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414167v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magkou Matina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154e9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027028v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccs.2025.100640" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955178v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042970v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matina Magkou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12svo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954257v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Marchis-Mouren" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.4580" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957326v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla.181.0033" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957342v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Malinas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pourquier-Jacquin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Roth" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150012013099" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601348v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037108v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379371v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184996v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379398v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379384v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184970v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936407v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pamart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954357v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189555v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189477v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952143v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Quidu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189438v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405334v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404608v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405338v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953103v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dechamp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matina Makgou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954338v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397572v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Roussel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402919v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rasse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Aroufoune" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ferrari-Giovanangeli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lambert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189463v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189427v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Villatte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schall" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189508v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189393v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189407v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonneau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186117v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vilatte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W.L. Derhy Kurtz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189383v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189486v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourbonnaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941570v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimello-Mesplomb" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041329v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041336v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/eua/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484671v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_tiers_lieux_culturels_tome_2_experimenter_vivre_et_travailler_autrement_maud_pelissier_billel_aroufoune_matina_magkou_emile_pamart-9782336444918-79399.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187411v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiming Shen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037098v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/panorama-de-la-recherche-sur-les-tiers-lieux-en-france/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484689v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epi-revel.univ-cotedazur.fr/publication/tlc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986747v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-tiers-lieux-culturels/16264?srsltid=AfmBOoon_ZeXJp17GkU5zeNMmjNkUXc8M-11Q4P_uyjfdVXph3RvqmTW" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184906v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189322v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189345v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189367v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189357v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941600v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sevin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00818880v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AVIG1106" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>