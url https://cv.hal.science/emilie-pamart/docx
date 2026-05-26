--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150.58823529412px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emilie Pamart </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">* Maîtresse de conférence en Sciences de l'information et de la communication </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emilie-pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-6243-9457</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">169011984</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Pamart est maîtresse de conférences en Sciences de l’information et de la communication à Avignon Université.Chercheure au Centre Norbert Elias (UMR 8562), elle est chargée de la co-animation de la thématique &amp;quot;Cultures et médiations&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches portent sur les mutations de la culture et le processus d’institutionnalisation des formes culturelles. Ses travaux s’articulent autour de 4 thématiques :(1) numérisation de la culture & plateformisation du spectacle vivant,(2) tiers lieux culturels & transitions socio-écologiques de l’art et la culture,(3) pratiques des publics de la culture (spectacle vivant, institutions culturelles, Tiers-lieux culturels, évaluation des politiques publiques)(4) politiques culturelles et évaluation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle occupe également la fonction de chargé de mission Stratégie de communication pour la Présidence d'Avignon Université.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est membre du réseau CREAMED de chercheurs en SHS – Sciences de l’information et de la communication, sociologie et Sciences de gestion - CNE, SICLAB, IMSIC  </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://creamed.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est membre du Groupe de recherche THEMIS coordonné par Volny Fages (ENS Paris Saclay) du PEPR ICCARE.</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://pepr-iccare.fr/team-member/emilie-pamart/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Dossier thématique: Des « nouveaux territoires de l’art » aux tiers-lieux culturels, vingt ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier-Thieriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45, pp.18-31. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/141cg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05475757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communs urbains comme formes renouvelées de la participation : Le cas des tiers-lieux culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magkou Matina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/154e9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tiers lieux culturels as place-based cultural infrastructure and their support in French public policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier-Thieriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42, pp.100640. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ccs.2025.100640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur le Off d'Avignon, festival en « open access »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier-Thieriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mieux connaître, reconnaître et apprendre » par la mise en récit des expériences de ratage au sein des arts dans l’espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Le ratage : quand l’expérience culturelle est contrariée, 44, pp.52-74. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12svo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trente ans d’affiches. La Fête de la science comme dispositif visuel de communication scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Marchis-Mouren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 197, pp.26-33. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ocim.4580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ré-enchantement des danses et musiques populaires. Le cas du festival de Martigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N° 181 (3), pp.33-51. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comla.181.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04957326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuer le Festival d’Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Malinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pourquier-Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Roth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, N° 173 (3), pp.129-138. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0336150012013099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04957342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductif, conférence &amp;quot;Comme par hasard&amp;quot; de Macha Makeïeff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres culturelles "Université, lieu de création"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Avignon Université, Apr 2026, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformisation numérique dans le spectacle vivant. Promesse de transformation d’un modèle de diffusion à bout de souffle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFSIC Rennes 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des Sciences de l'Information et de la Communication, Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement public des tiers-lieux culturels en faveur des transitions pour se démarquer et renouveler les mondes de l’art.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recheche TopoLogiques de l’Institut de Recherche en Études Théâtrales a le plaisir de vous inviter à la séance de son séminaire Théâtre(s) en transition(s) :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Par Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’informer, se former, de la connaissance à l’expérience. Table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déranger l'écriture #1 TEMPS FORT SUR UNE CRÉATION PARTAGÉE,France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Chartreuse, centre national des écritures du spectacle,, Jul 2025, Villeneuve les avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadres conceptuels et opérationnels mobilisés pour l’accompagnement et la transformation des pratiques des acteurs des mondes de l’art en faveur de la transition socio-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études : regards croisés sur les enjeux socio-écologiques du spectacle vivant et des festivals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Avignon Université, laboratoire Identité culturelle, textes et théâtralité (ICTT), le Centre Norbert Elias (UMR 8562), la SFR Agorantic et l’Association nationale de recherche et d’action théâtrale (ANRAT),; Coordinatrices : Antonia Amo Sanchez (PU, AU, ICTT) &amp; Emilie Pamart (MCF, AU, CNE UMR 8562), Nov 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de l’engagement public des tiers-lieux culturels en faveur de la transition socio-écologique : de la promesse à la déclinaison d’actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études : Regards croisés sur les enjeux socio-écologiques du spectacle vivant et des festivals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Avignon Université, laboratoire Identité culturelle, textes et théâtralité (ICTT), le Centre Norbert Elias (UMR 8562), la SFR Agorantic et l’Association nationale de recherche et d’action théâtrale (ANRAT),; Coordinatrices : Antonia Amo Sanchez (PU, AU, ICTT) &amp; Emilie Pamart (MCF, AU, CNE UMR 8562), Nov 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la plateformisation de la filière spectacle vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l’Observatoire des Industries Culturelles et Créatives Région Sud Réseaux &amp; Résidences "Les données culturelles des terrains de recherche"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus des Métiers et des Qualifications d'Excellence Industries Culturelles et Créatives - Provence-Alpes-Côte d'Azur, Jul 2025, Villeneuve les Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers-lieux culturels, chefs de file d’un “changement de culture” sans transition ? Étude de cas comparée de projets de transformation des pratiques professionnelles dans les arts et la culture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La « transition écologique » dans les arts et la culture En partenariat avec le RT38 “Sociologie de l’environnement et des risques“</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau thématique RT14 Association française de sociologie, Nov 2024, Site Pouchet, salle de conférences, 59-61 rue Pouchet, 75017 Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche généalogique de la catégorie &amp;quot;Tiers-lieux culturel&amp;quot; Table ronde &amp;quot;Familles et typologies de tiers-lieux : quelques repères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tiers-lieux dans la cité Journée d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des publics et des pratiques de la culture, Oct 2024, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session Méthodologies de Recherche - Epistémologies alternatives : comment travailler la question du lieu hybride et autogéré dans le cadre d'une thèse en création - recherche en arts plastiques ? - discutante - Olga Panella, doctorante au sein du laboratoire de recherche en audiovisuel, savoirs, praxis et poIétiques en art à l’Université Toulouse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Doctoriales de la Recherche sur les Tiers-Lieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Tiers-Lieux, L'Observatoire, comité d'organisation des Doctoriales, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes d’engagement en direction de la transition écologique : vers une typologie des tiers lieux culturels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ÈME CONGRÈS DU RIODD, Imaginer, expérimenter et pérenniser la soutenabilité forte.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICHEC BRUSSELS MANAGEMENT SCHOOL – BELGIQUE - RIODD, Sep 2024, Bruxelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données « publics » et billetterie dans les scènes subventionnées : pratiques de communication et relation aux publics à l’âge des mutations numériques du spectacle vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la SFSIC - Axe 2. Culture(s), création et innovation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC en partenariat avec le MICA, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Familles et typologies de tiers-lieux : quelques repères »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude. Tiers- lieux dans la cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Observatoire des publics et des pratiques de la culture, MESOPOLHIS,, 2024, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier participatif. Tiers-lieux culturels, ESS et territoire : enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Tiers-Lieux Culturels, communs et ESS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Creamed, Jul 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers-lieux culturels comme laboratoire d'expérimentation des communs à l'échelle du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres du RIUESS "Le développement territorial à la lumière de l’ESS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Inter-Universitaire de l'Economie Sociale et Solidaire (RIUESS), May 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier participatif. Tiers-lieux culturels, laboratoires d'expérimentation des transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Tiers-Lieux Culturels, communs et ESS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Creamed, Jul 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers-Lieux culturels : lieux d’accompagnement de l’écosystème artistique et culturel à la transition culturelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Makgou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e congrès du RIODD "Changer ou s'effondrer"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutante au sein de la session thématique &amp;quot;Méthodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Doctoriales de la Recherche sur les Tiers-Lieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Tiers-Lieux, L'Observatoire, comité d'organisation des Doctoriales, Jun 2023, Paris, Césure, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde #3 - Tiers-lieux culturels, communs et ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème édition du PAM Festival</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ancoats; Pioche; Le Sample, Oct 2023, Bagnolet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers-lieux culturels comme dispositifs de création, de critique et de sociabilité dans la société numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billel Aroufoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la SFSIC "La numérisation des sociétés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers-lieux culturels et participation : étude de cas de trois tiers-lieux culturels luxembourgeois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMCR Lyon 23 – International association for media and Communication Research, Panel. INhabiting the planet : Challenges for media, communication and beyond. PCR Section, https://iamcr.org/lyon2023/cfp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation dans les tiers-lieux culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Villatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale, Université d’été, Plateforme Luxembourgeoise de la Démocratie participative, partenariat Université du Luxembourg, Sciences Po Bordeaux, Université Laval, Université Libre de Bruxelles, 19 mai 2022, https://pldp.lu/project/ecole-dete-participation-democratie/.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enjeux et défis dans l’organisation de dispositifs entre espaces scientifiques et espaces artistiques ». PANEL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Congrès de la SFSIC, https://www.sfsic.org/wp-inside/uploads/2021/05/congres-sfsic-2021-programme-panels.pdf.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, 2021, Grenoble - en distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les lieux culturels intermédiaires ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Forum du Patrimoine, thème du Patrimoine pour tous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction de l’action culturelle et patrimoniale., Sep 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En-quête d’identité : La Kulturfabrik, un tiers lieux culturel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études - Tiers-lieux culturels - Port des Créateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREAMED, 2021, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The internationalization process of cities in Europe: stakes within the territorial cultural governance of a city designated European Capital of Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vilatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W.L. Derhy Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Congrès de la SFSICCultural policies. What’s new?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03186117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parité dans le spectacle vivant - le cas des techniciennes du spectacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Observer activement : la place des femmes dans le spectacle vivant »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arcade, Région Sud, 2019, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement discursif des techniciens du spectacle dans le travail créatif : le cas des régisseurs généraux et des directeurs techniques d’entreprises du spectacle vivant en formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourbonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales en SIC FR AGORANTIC CREAMED ECC (CNE). PANEL « TRAVAIL CRÉATIF »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREAMED - AGORANTIC, 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les observatoires des publics et des pratiques culturelles : des dispositifs sociotechniques d’enregistrement et d’évaluation de la créativité au prisme des SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimello-Mesplomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création, créativité et médiation : XXIe Congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des sciences de l'information et de la communication; MSH Paris Nord; Labsic, Jun 2018, Saint Denis, France. pp.316-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01941570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des « nouveaux territoires de l’art » aux tiers-lieux culturels, 20 ans après.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, volume 45, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le souffle du Off sur Avignon. Théâtres, publics, compagnies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires d'Avignon. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires d'Avignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Passion du patrimoine, 978-2-35768-184-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers lieux culturels. Expérimenter, vivre et travailler autrement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billel Aroufoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">épi-revel. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.252, 2024, Communication et civilisation, 978-2-336-44491-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mauvaise presse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiming Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires D'Avignon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Souffle du Off sur Avignon : Théâtres, publics, compagnies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Passion Du Patrimoine, pp.113-146, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration du concept de &amp;quot;tiers-lieu culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Gauthier; Rémy Seiller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de la recherche sur les tiers-lieux en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bord de l'eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Cahiers de recherche de France Tiers-Lieux, 978-2-38519-136-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers-lieux culturels : des espèces d’espaces à haut potentiel heuristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billel Aroufoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Billel Aroufoune; Matina Magkou; Emilie Pamart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tiers lieux culturels. Expérimenter, vivre et travailler autrement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-33, 2024, 978-2-336-44491-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers-lieux culturels et participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Billel Aroufoune; Matina Magkou; Emilie Pamart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tiers lieux culturels. Expérimenter, vivre et travailler autrement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-33, 2024, 978-2-336-44491-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du marché dérégulé à la plateformisation structurante, une mutation du Off ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes des publics de la Garance, Scène nationale de Cavaillon. Approche quantitative et qualitative.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avignon Université; Scène nationale de Cavaillon. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des publics et non publics de la culture sur le territoire de la ville d’Esch-sur-Alzette, Luxembourg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Villatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avignon Université; Ville d'Esch-sur-Alzette. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’image de la Kulturfabrik par ses Ambassadeurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Villatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Marchis-Mouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avignon Université; KulturFabrik. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur le public du Kufa Summer Bar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Villatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Marchis-Mouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avignon Université; KulturFabrik. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Marseillais, la culture et la lecture. Rapport d'enquête pour la Direction de l'Action Culturelle de la Ville de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimello-Mesplomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ville de Marseille. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01941600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialisation culturelle et poïétique d'un espace intercommunal : Le cas d’Ouest Provence et la régie culturelle Scènes et Cinés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université d'Avignon; Université du Québec à Montréal, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012AVIG1106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00818880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId106"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150.58823529412px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emilie Pamart </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">* Maîtresse de conférence en Sciences de l'information et de la communication </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emilie-pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-6243-9457</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">169011984</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Pamart est maîtresse de conférences en Sciences de l’information et de la communication à Avignon Université.Chercheure au Centre Norbert Elias (UMR 8562), elle est chargée de la co-animation de la thématique &amp;quot;Cultures et médiations&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches portent sur les mutations de la culture et le processus d’institutionnalisation des formes culturelles. Ses travaux s’articulent autour de 4 thématiques :(1) numérisation de la culture & plateformisation du spectacle vivant,(2) tiers lieux culturels & transitions socio-écologiques de l’art et la culture,(3) pratiques des publics de la culture (spectacle vivant, institutions culturelles, Tiers-lieux culturels, évaluation des politiques publiques)(4) politiques culturelles et évaluation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle occupe également la fonction de chargé de mission Stratégie de communication pour la Présidence d'Avignon Université.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est membre du réseau CREAMED de chercheurs en SHS – Sciences de l’information et de la communication, sociologie et Sciences de gestion - CNE, SICLAB, IMSIC  </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://creamed.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est membre du Groupe de recherche THEMIS coordonné par Volny Fages (ENS Paris Saclay) du PEPR ICCARE.</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://pepr-iccare.fr/team-member/emilie-pamart/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tiers lieux culturels as place-based cultural infrastructure and their support in French public policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier-Thieriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42, pp.100640. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ccs.2025.100640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communs urbains comme formes renouvelées de la participation : Le cas des tiers-lieux culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magkou Matina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/154e9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Dossier thématique: Des « nouveaux territoires de l’art » aux tiers-lieux culturels, vingt ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier-Thieriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45, pp.18-31. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/141cg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05475757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur le Off d'Avignon, festival en « open access »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier-Thieriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mieux connaître, reconnaître et apprendre » par la mise en récit des expériences de ratage au sein des arts dans l’espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Le ratage : quand l’expérience culturelle est contrariée, 44, pp.52-74. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12svo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trente ans d’affiches. La Fête de la science comme dispositif visuel de communication scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Marchis-Mouren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 197, pp.26-33. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ocim.4580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ré-enchantement des danses et musiques populaires. Le cas du festival de Martigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N° 181 (3), pp.33-51. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comla.181.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04957326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuer le Festival d’Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Malinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pourquier-Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Roth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, N° 173 (3), pp.129-138. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0336150012013099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04957342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductif, conférence &amp;quot;Comme par hasard&amp;quot; de Macha Makeïeff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres culturelles "Université, lieu de création"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Avignon Université, Apr 2026, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformisation numérique dans le spectacle vivant. Promesse de transformation d’un modèle de diffusion à bout de souffle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFSIC Rennes 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des Sciences de l'Information et de la Communication, Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement public des tiers-lieux culturels en faveur des transitions pour se démarquer et renouveler les mondes de l’art.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recheche TopoLogiques de l’Institut de Recherche en Études Théâtrales a le plaisir de vous inviter à la séance de son séminaire Théâtre(s) en transition(s) :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Par Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’informer, se former, de la connaissance à l’expérience. Table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déranger l'écriture #1 TEMPS FORT SUR UNE CRÉATION PARTAGÉE,France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Chartreuse, centre national des écritures du spectacle,, Jul 2025, Villeneuve les avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadres conceptuels et opérationnels mobilisés pour l’accompagnement et la transformation des pratiques des acteurs des mondes de l’art en faveur de la transition socio-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études : regards croisés sur les enjeux socio-écologiques du spectacle vivant et des festivals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Avignon Université, laboratoire Identité culturelle, textes et théâtralité (ICTT), le Centre Norbert Elias (UMR 8562), la SFR Agorantic et l’Association nationale de recherche et d’action théâtrale (ANRAT),; Coordinatrices : Antonia Amo Sanchez (PU, AU, ICTT) &amp; Emilie Pamart (MCF, AU, CNE UMR 8562), Nov 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de l’engagement public des tiers-lieux culturels en faveur de la transition socio-écologique : de la promesse à la déclinaison d’actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études : Regards croisés sur les enjeux socio-écologiques du spectacle vivant et des festivals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Avignon Université, laboratoire Identité culturelle, textes et théâtralité (ICTT), le Centre Norbert Elias (UMR 8562), la SFR Agorantic et l’Association nationale de recherche et d’action théâtrale (ANRAT),; Coordinatrices : Antonia Amo Sanchez (PU, AU, ICTT) &amp; Emilie Pamart (MCF, AU, CNE UMR 8562), Nov 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la plateformisation de la filière spectacle vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l’Observatoire des Industries Culturelles et Créatives Région Sud Réseaux &amp; Résidences "Les données culturelles des terrains de recherche"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus des Métiers et des Qualifications d'Excellence Industries Culturelles et Créatives - Provence-Alpes-Côte d'Azur, Jul 2025, Villeneuve les Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers-lieux culturels, chefs de file d’un “changement de culture” sans transition ? Étude de cas comparée de projets de transformation des pratiques professionnelles dans les arts et la culture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La « transition écologique » dans les arts et la culture En partenariat avec le RT38 “Sociologie de l’environnement et des risques“</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau thématique RT14 Association française de sociologie, Nov 2024, Site Pouchet, salle de conférences, 59-61 rue Pouchet, 75017 Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche généalogique de la catégorie &amp;quot;Tiers-lieux culturel&amp;quot; Table ronde &amp;quot;Familles et typologies de tiers-lieux : quelques repères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tiers-lieux dans la cité Journée d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des publics et des pratiques de la culture, Oct 2024, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session Méthodologies de Recherche - Epistémologies alternatives : comment travailler la question du lieu hybride et autogéré dans le cadre d'une thèse en création - recherche en arts plastiques ? - discutante - Olga Panella, doctorante au sein du laboratoire de recherche en audiovisuel, savoirs, praxis et poIétiques en art à l’Université Toulouse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Doctoriales de la Recherche sur les Tiers-Lieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Tiers-Lieux, L'Observatoire, comité d'organisation des Doctoriales, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données « publics » et billetterie dans les scènes subventionnées : pratiques de communication et relation aux publics à l’âge des mutations numériques du spectacle vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la SFSIC - Axe 2. Culture(s), création et innovation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC en partenariat avec le MICA, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes d’engagement en direction de la transition écologique : vers une typologie des tiers lieux culturels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ÈME CONGRÈS DU RIODD, Imaginer, expérimenter et pérenniser la soutenabilité forte.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICHEC BRUSSELS MANAGEMENT SCHOOL – BELGIQUE - RIODD, Sep 2024, Bruxelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Familles et typologies de tiers-lieux : quelques repères »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude. Tiers- lieux dans la cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Observatoire des publics et des pratiques de la culture, MESOPOLHIS,, 2024, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers-lieux culturels comme laboratoire d'expérimentation des communs à l'échelle du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres du RIUESS "Le développement territorial à la lumière de l’ESS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Inter-Universitaire de l'Economie Sociale et Solidaire (RIUESS), May 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier participatif. Tiers-lieux culturels, ESS et territoire : enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Tiers-Lieux Culturels, communs et ESS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Creamed, Jul 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier participatif. Tiers-lieux culturels, laboratoires d'expérimentation des transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Tiers-Lieux Culturels, communs et ESS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Creamed, Jul 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutante au sein de la session thématique &amp;quot;Méthodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Doctoriales de la Recherche sur les Tiers-Lieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Tiers-Lieux, L'Observatoire, comité d'organisation des Doctoriales, Jun 2023, Paris, Césure, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers-Lieux culturels : lieux d’accompagnement de l’écosystème artistique et culturel à la transition culturelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Makgou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e congrès du RIODD "Changer ou s'effondrer"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers-lieux culturels comme dispositifs de création, de critique et de sociabilité dans la société numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billel Aroufoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la SFSIC "La numérisation des sociétés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers-lieux culturels et participation : étude de cas de trois tiers-lieux culturels luxembourgeois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMCR Lyon 23 – International association for media and Communication Research, Panel. INhabiting the planet : Challenges for media, communication and beyond. PCR Section, https://iamcr.org/lyon2023/cfp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde #3 - Tiers-lieux culturels, communs et ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème édition du PAM Festival</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ancoats; Pioche; Le Sample, Oct 2023, Bagnolet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation dans les tiers-lieux culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Villatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale, Université d’été, Plateforme Luxembourgeoise de la Démocratie participative, partenariat Université du Luxembourg, Sciences Po Bordeaux, Université Laval, Université Libre de Bruxelles, 19 mai 2022, https://pldp.lu/project/ecole-dete-participation-democratie/.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enjeux et défis dans l’organisation de dispositifs entre espaces scientifiques et espaces artistiques ». PANEL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Congrès de la SFSIC, https://www.sfsic.org/wp-inside/uploads/2021/05/congres-sfsic-2021-programme-panels.pdf.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, 2021, Grenoble - en distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les lieux culturels intermédiaires ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Forum du Patrimoine, thème du Patrimoine pour tous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction de l’action culturelle et patrimoniale., Sep 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En-quête d’identité : La Kulturfabrik, un tiers lieux culturel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études - Tiers-lieux culturels - Port des Créateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREAMED, 2021, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The internationalization process of cities in Europe: stakes within the territorial cultural governance of a city designated European Capital of Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vilatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W.L. Derhy Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Congrès de la SFSICCultural policies. What’s new?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03186117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parité dans le spectacle vivant - le cas des techniciennes du spectacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Observer activement : la place des femmes dans le spectacle vivant »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arcade, Région Sud, 2019, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les observatoires des publics et des pratiques culturelles : des dispositifs sociotechniques d’enregistrement et d’évaluation de la créativité au prisme des SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimello-Mesplomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création, créativité et médiation : XXIe Congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des sciences de l'information et de la communication; MSH Paris Nord; Labsic, Jun 2018, Saint Denis, France. pp.316-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01941570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement discursif des techniciens du spectacle dans le travail créatif : le cas des régisseurs généraux et des directeurs techniques d’entreprises du spectacle vivant en formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourbonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales en SIC FR AGORANTIC CREAMED ECC (CNE). PANEL « TRAVAIL CRÉATIF »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREAMED - AGORANTIC, 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des « nouveaux territoires de l’art » aux tiers-lieux culturels, 20 ans après.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, volume 45, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le souffle du Off sur Avignon. Théâtres, publics, compagnies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires d'Avignon. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires d'Avignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Passion du patrimoine, 978-2-35768-184-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers lieux culturels. Expérimenter, vivre et travailler autrement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billel Aroufoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">épi-revel. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.252, 2024, Communication et civilisation, 978-2-336-44491-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mauvaise presse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiming Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires D'Avignon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Souffle du Off sur Avignon : Théâtres, publics, compagnies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Passion Du Patrimoine, pp.113-146, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration du concept de &amp;quot;tiers-lieu culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Gauthier; Rémy Seiller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de la recherche sur les tiers-lieux en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bord de l'eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Cahiers de recherche de France Tiers-Lieux, 978-2-38519-136-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers-lieux culturels et participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Billel Aroufoune; Matina Magkou; Emilie Pamart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tiers lieux culturels. Expérimenter, vivre et travailler autrement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-33, 2024, 978-2-336-44491-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers-lieux culturels : des espèces d’espaces à haut potentiel heuristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matina Magkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billel Aroufoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Billel Aroufoune; Matina Magkou; Emilie Pamart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tiers lieux culturels. Expérimenter, vivre et travailler autrement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-33, 2024, 978-2-336-44491-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du marché dérégulé à la plateformisation structurante, une mutation du Off ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes des publics de la Garance, Scène nationale de Cavaillon. Approche quantitative et qualitative.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avignon Université; Scène nationale de Cavaillon. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des publics et non publics de la culture sur le territoire de la ville d’Esch-sur-Alzette, Luxembourg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Villatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avignon Université; Ville d'Esch-sur-Alzette. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’image de la Kulturfabrik par ses Ambassadeurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Villatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Marchis-Mouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avignon Université; KulturFabrik. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur le public du Kufa Summer Bar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Villatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Marchis-Mouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avignon Université; KulturFabrik. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Marseillais, la culture et la lecture. Rapport d'enquête pour la Direction de l'Action Culturelle de la Ville de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimello-Mesplomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ville de Marseille. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01941600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialisation culturelle et poïétique d'un espace intercommunal : Le cas d’Ouest Provence et la régie culturelle Scènes et Cinés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université d'Avignon; Université du Québec à Montréal, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012AVIG1106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00818880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId106"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13869315"/>
+    <w:nsid w:val="7DCE1904"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-pamart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6243-9457" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169011984" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creamed.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pepr-iccare.fr/team-member/emilie-pamart/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475757v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pamart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier-Thieriot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renucci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141cg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414167v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magkou Matina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154e9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027028v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccs.2025.100640" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955178v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042970v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matina Magkou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12svo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954257v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Marchis-Mouren" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.4580" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957326v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla.181.0033" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957342v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Malinas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pourquier-Jacquin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Roth" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150012013099" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601348v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037108v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379371v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184996v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379398v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379384v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184970v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936407v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pamart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954357v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189555v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189477v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952143v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Quidu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189438v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405334v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404608v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405338v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953103v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dechamp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matina Makgou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954338v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397572v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Roussel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402919v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rasse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Aroufoune" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ferrari-Giovanangeli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lambert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189463v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189427v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Villatte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schall" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189508v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189393v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189407v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonneau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186117v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vilatte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W.L. Derhy Kurtz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189383v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189486v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourbonnaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941570v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimello-Mesplomb" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041329v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041336v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/eua/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484671v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_tiers_lieux_culturels_tome_2_experimenter_vivre_et_travailler_autrement_maud_pelissier_billel_aroufoune_matina_magkou_emile_pamart-9782336444918-79399.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187411v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiming Shen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037098v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/panorama-de-la-recherche-sur-les-tiers-lieux-en-france/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484689v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epi-revel.univ-cotedazur.fr/publication/tlc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986747v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-tiers-lieux-culturels/16264?srsltid=AfmBOoon_ZeXJp17GkU5zeNMmjNkUXc8M-11Q4P_uyjfdVXph3RvqmTW" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184906v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189322v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189345v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189367v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189357v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941600v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sevin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00818880v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AVIG1106" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-pamart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6243-9457" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169011984" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creamed.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pepr-iccare.fr/team-member/emilie-pamart/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027028v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pamart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier-Thieriot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renucci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccs.2025.100640" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414167v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magkou Matina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154e9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475757v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141cg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955178v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042970v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matina Magkou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12svo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954257v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Marchis-Mouren" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.4580" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957326v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla.181.0033" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957342v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Malinas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pourquier-Jacquin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Roth" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150012013099" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601348v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037108v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379371v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184996v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379398v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379384v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184970v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936407v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pamart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954357v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189555v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952143v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Quidu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189477v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189438v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404608v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405334v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405338v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954338v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953103v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dechamp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matina Makgou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402919v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rasse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Aroufoune" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ferrari-Giovanangeli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lambert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189463v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397572v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Roussel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189427v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Villatte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schall" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189508v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189393v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189407v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonneau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186117v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vilatte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W.L. Derhy Kurtz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189383v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941570v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimello-Mesplomb" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189486v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourbonnaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041329v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041336v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/eua/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484671v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_tiers_lieux_culturels_tome_2_experimenter_vivre_et_travailler_autrement_maud_pelissier_billel_aroufoune_matina_magkou_emile_pamart-9782336444918-79399.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187411v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiming Shen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037098v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/panorama-de-la-recherche-sur-les-tiers-lieux-en-france/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986747v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-tiers-lieux-culturels/16264?srsltid=AfmBOoon_ZeXJp17GkU5zeNMmjNkUXc8M-11Q4P_uyjfdVXph3RvqmTW" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484689v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epi-revel.univ-cotedazur.fr/publication/tlc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184906v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189322v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189345v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189367v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189357v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941600v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sevin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00818880v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AVIG1106" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>