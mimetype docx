--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1038,295 +1038,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stress regulates autophagy in cultured muscle cells of patients with chronic obstructive pulmonary disease</w:t>
+                <w:t xml:space="preserve">Feasibility of a blended approach for problem-based learning in physiology for 2nd year undergraduate medical students – The e-ϕsioLab.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bughin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Maury</w:t>
+                <w:t xml:space="preserve">Lucie Barateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savine Volland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcp.26868⟩</w:t>
+              <w:t xml:space="preserve">Pédagogie médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (2), pp.77-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/pmed/2019007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824722v1</w:t>
+                <w:t xml:space="preserve">inserm-02398233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of a blended approach for problem-based learning in physiology for 2nd year undergraduate medical students – The e-ϕsioLab.</w:t>
+                <w:t xml:space="preserve">Oxidative stress regulates autophagy in cultured muscle cells of patients with chronic obstructive pulmonary disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Blaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bughin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savine Volland</w:t>
+                <w:t xml:space="preserve">Jonathan Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pédagogie médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (2), pp.77-90. </w:t>
+              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/pmed/2019007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcp.26868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02398233v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired oxygen demand during exercise is related to oxidative stress and muscle function in Facioscapulohumeral Muscular Dystrophy</w:t>
               </w:r>
@@ -2795,51 +2795,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533743v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Dias Wilson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bommart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Passerieux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pincemail" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2024.04.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577996v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Desplanche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Alburquerque" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wynands" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bellanger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.14165" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418364v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Catteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Blervaque" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Gouzi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bronia Ayoub" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10113002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509841v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2020.03.020" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956428v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pomi&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Rossi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Blandini&#232;res" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00306.2020" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02398221v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly H&#233;raud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-019-1240-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368420v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;don" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Kuster" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-019-1834-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824722v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bughin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.26868" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02398233v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barateau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Hubert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savine Volland" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2019007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01886236v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Wilson Dias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Hugon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.2617-1619.2018.tb00002.x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679192v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hayot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jaussent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2014.09.014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821126v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pincemail Joel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mercier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2014.10.587" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01146575v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Turki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2012.06.041" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939577v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina El Haddad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jean" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.115220" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03678180v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bellance" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni B&#233;nard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Furt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Begueret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Smolkova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2009.08.012" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03678096v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Nouette-Gaulain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pr&#233;vost" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pertuiset" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01785064v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Passerieux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rossignol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Letellier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Delage" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2007.01.022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01758589v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rossignol" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chopard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carnino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. F Marini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2006.01.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03678133v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Benard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Faustin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galinier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rocher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00195.2006." TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533743v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Dias Wilson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bommart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Passerieux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pincemail" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2024.04.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577996v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Desplanche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Alburquerque" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wynands" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bellanger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.14165" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418364v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Catteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Blervaque" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Gouzi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bronia Ayoub" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10113002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509841v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2020.03.020" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956428v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pomi&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Rossi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Blandini&#232;res" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00306.2020" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02398221v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly H&#233;raud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-019-1240-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368420v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;don" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Kuster" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-019-1834-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02398233v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bughin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barateau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Hubert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savine Volland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2019007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824722v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.26868" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01886236v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Wilson Dias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Hugon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.2617-1619.2018.tb00002.x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679192v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hayot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jaussent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2014.09.014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821126v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pincemail Joel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mercier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2014.10.587" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01146575v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Turki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2012.06.041" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939577v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina El Haddad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jean" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.115220" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03678180v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bellance" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni B&#233;nard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Furt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Begueret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Smolkova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2009.08.012" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03678096v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Nouette-Gaulain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pr&#233;vost" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pertuiset" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01785064v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Passerieux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rossignol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Letellier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Delage" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2007.01.022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01758589v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rossignol" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chopard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carnino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. F Marini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2006.01.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03678133v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Benard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Faustin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galinier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rocher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00195.2006." TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>