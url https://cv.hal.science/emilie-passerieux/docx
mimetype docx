--- v1 (2026-04-08)
+++ v2 (2026-05-26)
@@ -770,295 +770,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired training-induced angiogenesis process with loss of pericyte-endothelium interactions is associated with an abnormal capillary remodelling in the skeletal muscle of COPD patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactive whiteboard use in clinical reasoning sessions to teach diagnostic test ordering and interpretation to undergraduate medical students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Gouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Blervaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nelly Héraud</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Kuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12931-019-1240-6⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12909-019-1834-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02398221v1</w:t>
+                <w:t xml:space="preserve">hal-02368420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive whiteboard use in clinical reasoning sessions to teach diagnostic test ordering and interpretation to undergraduate medical students</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impaired training-induced angiogenesis process with loss of pericyte-endothelium interactions is associated with an abnormal capillary remodelling in the skeletal muscle of COPD patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Blervaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pomiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Kuster</w:t>
+                <w:t xml:space="preserve">Nelly Héraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (1), pp.424. </w:t>
+              <w:t xml:space="preserve">Respiratory Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12909-019-1834-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12931-019-1240-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368420v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02398221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility of a blended approach for problem-based learning in physiology for 2nd year undergraduate medical students – The e-ϕsioLab.</w:t>
               </w:r>
@@ -1708,554 +1708,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional muscle impairment in facioscapulohumeral muscular dystrophy is correlated with oxidative stress and mitochondrial dysfunction</w:t>
+                <w:t xml:space="preserve">Glutathione peroxidase 3, a new retinoid target gene, is crucial for human skeletal muscle precursor cell survival.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marina El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ahmed Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emilie Passerieux</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2012.06.041⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 125 (24), pp.6147-6156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.115220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01146575v1</w:t>
+                <w:t xml:space="preserve">hal-00939577v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutathione peroxidase 3, a new retinoid target gene, is crucial for human skeletal muscle precursor cell survival.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Functional muscle impairment in facioscapulohumeral muscular dystrophy is correlated with oxidative stress and mitochondrial dysfunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Barbara Vernus</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Hayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Carnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 125 (24), pp.6147-6156. </w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1068-1079. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.115220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2012.06.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939577v2</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01146575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioenergetics of lung tumors: Alteration of mitochondrial biogenesis and respiratory capacity</w:t>
+                <w:t xml:space="preserve">Erythropoietin Protects against Local Anesthetic Myotoxicity during Continuous Regional Analgesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Karine Nouette-Gaulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nadège Bellance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Furt</w:t>
+                <w:t xml:space="preserve">Baptiste Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Begueret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katarina Smolkova</w:t>
+                <w:t xml:space="preserve">Claire Pertuiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anesthesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 110 (3), pp.648-659</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03678180v1</w:t>
+                <w:t xml:space="preserve">hal-03678096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erythropoietin Protects against Local Anesthetic Myotoxicity during Continuous Regional Analgesia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioenergetics of lung tumors: Alteration of mitochondrial biogenesis and respiratory capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Bellance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Furt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Nouette-Gaulain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadège Bellance</w:t>
+                <w:t xml:space="preserve">Hugues Begueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Prévost</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Pertuiset</w:t>
+                <w:t xml:space="preserve">Katarina Smolkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anesthesiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41 (12), pp.2566-2577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocel.2009.08.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678096v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical continuity of the perimysium from myofibers to tendons: Involvement in lateral force transmission in skeletal muscle</w:t>
               </w:r>
@@ -2795,51 +2795,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533743v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Dias Wilson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bommart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Passerieux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pincemail" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2024.04.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577996v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Desplanche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Alburquerque" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wynands" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bellanger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.14165" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418364v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Catteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Blervaque" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Gouzi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bronia Ayoub" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10113002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509841v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2020.03.020" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956428v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pomi&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Rossi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Blandini&#232;res" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00306.2020" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02398221v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly H&#233;raud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-019-1240-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368420v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;don" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Kuster" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-019-1834-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02398233v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bughin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barateau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Hubert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savine Volland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2019007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824722v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.26868" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01886236v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Wilson Dias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Hugon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.2617-1619.2018.tb00002.x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679192v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hayot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jaussent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2014.09.014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821126v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pincemail Joel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mercier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2014.10.587" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01146575v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Turki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2012.06.041" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939577v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina El Haddad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jean" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.115220" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03678180v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bellance" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni B&#233;nard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Furt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Begueret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Smolkova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2009.08.012" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03678096v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Nouette-Gaulain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pr&#233;vost" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pertuiset" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01785064v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Passerieux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rossignol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Letellier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Delage" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2007.01.022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01758589v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rossignol" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chopard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carnino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. F Marini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2006.01.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03678133v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Benard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Faustin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galinier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rocher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00195.2006." TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533743v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Dias Wilson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bommart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Passerieux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pincemail" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2024.04.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577996v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Desplanche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Alburquerque" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wynands" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bellanger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.14165" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418364v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Catteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Blervaque" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Gouzi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bronia Ayoub" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10113002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509841v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2020.03.020" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956428v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pomi&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Rossi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Blandini&#232;res" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00306.2020" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368420v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;don" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Kuster" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-019-1834-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02398221v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly H&#233;raud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-019-1240-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02398233v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bughin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barateau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Hubert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savine Volland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2019007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824722v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.26868" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01886236v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Wilson Dias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Hugon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.2617-1619.2018.tb00002.x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679192v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hayot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jaussent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2014.09.014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821126v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pincemail Joel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mercier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2014.10.587" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939577v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina El Haddad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jean" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Turki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.115220" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01146575v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2012.06.041" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03678096v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Nouette-Gaulain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bellance" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pr&#233;vost" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pertuiset" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03678180v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni B&#233;nard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Furt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Begueret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Smolkova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2009.08.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01785064v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Passerieux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rossignol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Letellier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Delage" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2007.01.022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01758589v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rossignol" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chopard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carnino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. F Marini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2006.01.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03678133v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Benard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Faustin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galinier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rocher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00195.2006." TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>