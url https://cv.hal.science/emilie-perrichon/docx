--- v0 (2026-03-15)
+++ v1 (2026-05-22)
@@ -1,1113 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...1062 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emilie Perrichon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emilie-perrichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">265476186</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5665167625773803660000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=ebqLw5YAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000120116674</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNIVERSITÉ JEAN MONNET DE SAINT-ÉTIENNE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novembre 2017, Habilitation à diriger des recherches, SHS,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> accompagnée par Marielle RISPAIL (qualifiée CNU 7 et 70), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Équipe d’accueil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : CELEC, EA 3069.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titre du mémoire</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « Approche sociodidactique, ergologique et expérientielle de la recherche et de l’enseignement : pour une didactique de l’agir social. Action collective et professionnalisation des enseignants de langues »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membres du jury :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mariella CAUSA, Université Bordeaux Montaigne,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annemarie DINVAUT, Université d'Avignon et des pays de Vaucluse,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno MAURER, Université de Montpellier III,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian PUREN, Université Jean Monnet Saint-Étienne,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marielle RISPAIL, Université Jean Monnet Saint-Étienne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Octobre 2008, Doctorat en Sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> obtenu avec </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">la mention Très honorable avec les félicitations du jury.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titre de la thèse</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « Agir d’usage et agir d’apprentissage en didactique des langues-cultures étrangères, enjeux conceptuels, évolution historique et construction d’une nouvelle perspective actionnelle. » </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Équipe d’accueil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : CELEC, EA 3069.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de recherche : Christian PUREN.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membres du jury :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chantal FORESTAL (Maitre de Conférences HDR, Université d’Aix-en-Provence)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicole KOULAYAN (Maitre de Conférences HDR, Université de Toulouse II)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian PUREN (Professeur émérite, Université Jean Monnet de Saint-Etienne)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marielle RISPAIL (Professeure des Universités, Université Jean Monnet de Saint-Etienne)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002/2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEA « Cultures et civilisations du monde occidental » option Didactique des langues étrangères (FLE) et littérature du XX****ème</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">siècle, mention Bien.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titre du mémoire 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : « L’enseignement du FLE aux réfugiés politiques : étude d’un cas d’adaptation didactique », mention Bien. Directeur de recherche : Christian PUREN.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titre du mémoire 2 en littérature du XX**ème</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">siècle</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « L’intertextualité dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">la Secte des Égoïstes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> d’Éric-Emmanuel Schmitt », mention Très Bien, Directeur de recherche : Jean-Bernard VRAY.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001/2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Maîtrise Français Langue étrangère, mention Assez Bien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport de Stage effectué au CILEC de Saint-Etienne sur l’enseignement de la grammaire en classe de langue.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Maîtrise de Lettres Modernes, mention Bien.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titre du mémoire en littérature comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : « L’hospitalité, la sociabilité et les relations humaines en Asie chez Duras (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barrage contre le Pacifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), Orwell (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Burmese Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) et Forster (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passage to India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) », Directeur de recherche Yves CLAVARON.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000/2001 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Lettres Modernes avec mention Français Langue Étrangère (FLE) .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998/2000 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">D.E.U.G</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Lettres Modernes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exercice dans des manuels de FLE pour anglophones à Boulogne-sur-Mer des XVIIIe et XIXe siècles : une représentation contextualisée des objectifs sociaux de l’enseignement d’une langue vivante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Perrichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents pour l'histoire du français langue étrangère et seconde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62-63, pp.377- 401. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dhfles.6564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de ressources multimédia en français langue professionnelle dans une perspective actionnelle : retour sur un projet transdisciplinaire mené à l’Université du Littoral Côte d’Opale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Ethuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Perrichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Points Communs - Recherche en didactique des langues sur objectif(s) spécifique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.75-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective actionnelle et pédagogie du projet : De la culture individuelle à la construction d’une culture d’action collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perrichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Pays Riverains de la Baltique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.91-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l’autoformation à l’heure de la dématérialisation des CRL : vers un réseau social ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Perrichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37e congrès de l'APLIUT : "Pour un apprentissage durable des langues en LANSAD"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APLIUT, May 2015, Longuenesse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir d'usage et agir d'apprentissage en didactique des langues-cultures étrangères: enjeux conceptuels, évolution historique et construction d'une nouvelle perpective actionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Perrichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Jean Monnet Saint-Etienne, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03660104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId23"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -1168,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D70DF49"/>
+    <w:nsid w:val="BACA81E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1399,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-perrichon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265476186" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/5665167625773803660000" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000120116674" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624470v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Perrichon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.6564" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011500v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brouttier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Ethuin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624463v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perrichon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624453v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03660104v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-perrichon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265476186" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/5665167625773803660000" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=ebqLw5YAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000120116674" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624470v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Perrichon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.6564" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011500v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brouttier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Ethuin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624463v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perrichon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624453v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03660104v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>