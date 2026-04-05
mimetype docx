--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -214,254 +214,289 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Organisation de manifestations scientifiques</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Colloques</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Colloque « Les genres du roman au xixe siècle »</w:t>
+        <w:t xml:space="preserve">Colloque &amp;quot;Les personnages de méchants dans la fiction (XIXe-XXIe siècles)&amp;quot;Co-organisation avec Manon Guérif et Clarisse Neau, Université de Poitiers, 30 septembre-1er-2 octobre 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Co-organisation avec Valérie Stiénon en partenariat avec la Bibliothèque nationale de France, Université Paris-13 et BnF, 13-15 avril 2016. Introduction en ligne sur la chaîne Youtube de l’Université Paris-13 : </w:t>
+        <w:t xml:space="preserve">Colloque « Le personnage romanesque au miroir du lecteur. Procédés et formes de l’identification »Co-organisation avec Antonia Zagamé dans le cadre du FoReLLIS B2, Université de Poitiers, 25-26 mars 2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Colloque « Les genres du roman au XIXe siècle »Co-organisation avec Valérie Stiénon en partenariat avec la Bibliothèque nationale de France, Université Paris-13 et BnF, 13-15 avril 2016. Introduction en ligne sur la chaîne Youtube de l’Université Paris-13 : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.youtube.com/watch?v=SyuiUx2t73M</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Colloque « Ce qu’</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">idéal</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> veut dire : définitions et usages de l’idéalisme au xixe siècle »</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Co-organisation dans le cadre des Doctoriales de la SERD, Université Paris-VII, 8 février et 5 avril 2014</w:t>
+        <w:t xml:space="preserve"> veut dire : définitions et usages de l’idéalisme au xixe siècle »Co-organisation dans le cadre des Doctoriales de la SERD, Université Paris-VII, 8 février et 5 avril 2014</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Journées d’études</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Journée d’études « L’anticipation au prisme des humanités numériques »</w:t>
+        <w:t xml:space="preserve">« Les personnages de méchants dans la littérature du XIXe siècle, entre romanesque et réalisme »Co-organisation avec Clarisse Neau dans le cadre de l’Atelier du XIXe siècle de la SERD, Université Paris-Diderot, 2 avril 2027</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Co-organisation avec Claire Barel-Moisan dans le cadre de l’ANR Anticipation, Paris, 22 novembre 2018</w:t>
+        <w:t xml:space="preserve">« L’émerveillement à l’épreuve du désenchantement au XIXe siècle »Co-organisation avec Clarisse Neau dans le cadre du FoReLLIS, Université de Poitiers, 4 avril 2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Journée d’études « Autour de Jean Sbogar – Le bicentenaire d’un roman majeur du romantisme »</w:t>
+        <w:t xml:space="preserve">Journée d’études « L’anticipation au prisme des humanités numériques »Co-organisation avec Claire Barel-Moisan dans le cadre de l’ANR Anticipation, Paris, 22 novembre 2018</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Co-organisation avec Marta Sukiennicka dans le cadre de l’Atelier du xixe siècle de la SERD, Paris, 1er juin 2018</w:t>
+        <w:t xml:space="preserve">Journée d’études « Autour de Jean Sbogar – Le bicentenaire d’un roman majeur du romantisme »Co-organisation avec Marta Sukiennicka dans le cadre de l’Atelier du xixe siècle de la SERD, Paris, 1er juin 2018</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Journée d’études « Le personnage, un modèle à vivre »</w:t>
+        <w:t xml:space="preserve">Journée d’études « Le personnage, un modèle à vivre »Organisation dans le cadre de l’Atelier du xixe siècle de la SERD, Université Paris-Diderot, 9 décembre 2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Organisation dans le cadre de l’Atelier du xixe siècle de la SERD, Université Paris-Diderot, 9 décembre 2016</w:t>
+        <w:t xml:space="preserve">Journée d’études « Charles Nodier et le roman gothique »Organisation dans le cadre de la Société des études nodiéristes dirigée par Georges Zaragoza, Université de Bourgogne, 15 janvier 2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Journée d’études « Charles Nodier et le roman gothique »</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">Co-organisation avec Mathilde Labbé dans le cadre de l’Atelier du xixe siècle de la SERD, Université Paris-VII, 9 novembre 2013 ; édition des textes des communications pour publication sur le site de la SERD : </w:t>
+        <w:t xml:space="preserve">Matinée d’études : « Le xixe siècle vu par le xxe siècle »Co-organisation avec Mathilde Labbé dans le cadre de l’Atelier du xixe siècle de la SERD, Université Paris-VII, 9 novembre 2013 ; édition des textes des communications pour publication sur le site de la SERD : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://etudes-romantiques.ish-lyon.cnrs.fr/atelier.html - anchor-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Séances de séminaire</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Séminaire du FoReLLIS B2 (Université de Poitiers) :</w:t>
+        <w:t xml:space="preserve">Séminaire du programme « Émerveillement », FoReLLIS, axe Histoire et poétique des formes littéraires (Université de Poitiers)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">17 avril 2025, invitée : Claire Barel-Moisan</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">19 octobre 2023, invitée : Anne Besson</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">28 septembre 2023, invité : Simon Bréan</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">9 mars 2023, invité : Sylvain Ledda</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">7 avril 2022, invitée : Anne Orset</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">- Séance du 14 février 2019 : « Les personnages à l’épreuve de la lecture ». Intervenantes : Élodie Hommel, Émilie Pézard</w:t>
+        <w:t xml:space="preserve">Séminaire du programme « Genres littéraires et lecture », FoReLLIS B2 (Université de Poitiers)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">14 février 2019 : « Les personnages à l’épreuve de la lecture ». Intervenantes : Élodie Hommel, Émilie Pézard</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">7 mars 2019 : « Lire le récit d’anticipation ». Intervenantes : Claire Barel-Moisan, Valérie Stiénon</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">- Séance du 7 mars 2019 : « Lire le récit d’anticipation ». Intervenantes : Claire Barel-Moisan, Valérie Stiénon</w:t>
+        <w:t xml:space="preserve">Séminaire des Doctoriales de la SERD « Croire »Organisation de la séance du 25 février 2017 : « Croire au merveilleux scientifique ? »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Séminaire des Doctoriales de la SERD « Croire »</w:t>
+        <w:t xml:space="preserve">Séminaire des Doctoriales de la SERD « L’idéalisme au xixe siècle »Organisation des séances de séminaire du 22 septembre 2012 (« Introduction ») et du 18 mai 2013 (« Idéalisation du personnage de roman »)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Organisation de la séance du 25 février 2017 : « Croire au merveilleux scientifique ? »</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">Organisation des séances du 27 novembre 2010 (« Introduction ») et du 26 mars 2011 (« Groupes et singularité ») ; co-édition des communications sur le site des Doctoriales : </w:t>
+        <w:t xml:space="preserve">Séminaire des Doctoriales de la SERD « Valeurs de la singularité »Organisation des séances du 27 novembre 2010 (« Introduction ») et du 26 mars 2011 (« Groupes et singularité ») ; co-édition des communications sur le site des Doctoriales : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://f.hypotheses.org/wp-content/blogs.dir/2181/files/2014/09/Valeurs_de_la_singularite.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -743,165 +778,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : morales noires</w:t>
+                <w:t xml:space="preserve">Note sur les mots « Frénétique » et « Frénésie » (rubrique du Dr. Néophobus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Pézard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Valeurs du romantisme noir, 50</w:t>
+              <w:t xml:space="preserve">Le Scarabée des hiéroglyphes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03484879v1</w:t>
+                <w:t xml:space="preserve">hal-03501002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note sur les mots « Frénétique » et « Frénésie » (rubrique du Dr. Néophobus)</w:t>
+                <w:t xml:space="preserve">Introduction : morales noires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Pézard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Scarabée des hiéroglyphes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.2-3</w:t>
+              <w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Valeurs du romantisme noir, 50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03501002v1</w:t>
+                <w:t xml:space="preserve">hal-03484879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Cervoni, &amp;lt;i&amp;gt;Pétrus Borel&amp;lt;/i&amp;gt;, Paris, PUPS, coll. Mémoire de la critique, 2020, 596 p., 24,90 €</w:t>
               </w:r>
@@ -1032,51 +1067,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03484843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du roman merveilleux-scientifique et de son action sur l’intelligence du progrès</w:t>
+                <w:t xml:space="preserve">Le Merveilleux scientifique et La Force mystérieuse de J.-H. Rosny aîné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Pézard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Chabot</w:t>
@@ -1093,234 +1128,247 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Maurice Renard, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/resf.1201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/resf.1215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823128v1</w:t>
+                <w:t xml:space="preserve">hal-01823129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1832 à fleur de peau [compte-rendu de : Thomas Bouchet, &amp;lt;i&amp;gt;De colère et d'ennui : Paris, chronique de 1832&amp;lt;/i&amp;gt;]</w:t>
+                <w:t xml:space="preserve">Du roman merveilleux-scientifique et de son action sur l’intelligence du progrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Pézard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Maurice Renard, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/resf.1201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04912266v1</w:t>
+                <w:t xml:space="preserve">hal-01823128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le merveilleux-scientifique de Maurice Renard en contexte</w:t>
+                <w:t xml:space="preserve">1832 à fleur de peau [compte-rendu de : Thomas Bouchet, &amp;lt;i&amp;gt;De colère et d'ennui : Paris, chronique de 1832&amp;lt;/i&amp;gt;]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Pézard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Chabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/resf.1255⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01823121v1</w:t>
+                <w:t xml:space="preserve">hal-04912266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le genre de Jules Verne ou de Wells ? Le récit d’anticipation défini d’après ses modèles (1863-1935)</w:t>
               </w:r>
@@ -1378,542 +1426,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défense et illustration d’un genre. Le merveilleux scientifique défini par Maurice Renard (1909-1928)</w:t>
+                <w:t xml:space="preserve">Le merveilleux-scientifique de Maurice Renard en contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Pézard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Chabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Maurice Renard, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/resf.1383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/resf.1255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823040v1</w:t>
+                <w:t xml:space="preserve">hal-01823121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations du roman noir à l’époque romantique : le règne nouveau des admirables scélérats</w:t>
+                <w:t xml:space="preserve">Défense et illustration d’un genre. Le merveilleux scientifique défini par Maurice Renard (1909-1928)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Pézard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Romanesques noirs (1750-1850), 10, pp.249-266. </w:t>
+              <w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Maurice Renard, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08296-5.p.0249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/resf.1383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053079v1</w:t>
+                <w:t xml:space="preserve">hal-01823040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le roman d’hypothèse</w:t>
+                <w:t xml:space="preserve">Transformations du roman noir à l’époque romantique : le règne nouveau des admirables scélérats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Pézard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maurice Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Maurice Renard, </w:t>
+              <w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Romanesques noirs (1750-1850), 10, pp.249-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/resf.1223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08296-5.p.0249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823131v1</w:t>
+                <w:t xml:space="preserve">hal-02053079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ombre de la merveille. Le merveilleux scientifique au second degré de Maurice Renard</w:t>
+                <w:t xml:space="preserve">Le roman d’hypothèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Pézard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Maurice Renard, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/resf.1312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/resf.1223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823118v1</w:t>
+                <w:t xml:space="preserve">hal-01823131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nodier et les vampires romantiques : [Compte rendu de] Florent Montaclair, &amp;lt;i&amp;gt;Le Vampire dans la littérature romantique française&amp;lt;/i&amp;gt;, 1820-1868. Textes et documents, Besançon, Presses Universitaires de Franche-Comté, coll. Didactiques / Français, 2010, 444 p.</w:t>
+                <w:t xml:space="preserve">L’ombre de la merveille. Le merveilleux scientifique au second degré de Maurice Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Pézard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'études nodiéristes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Maurice Renard, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/resf.1312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04912280v1</w:t>
+                <w:t xml:space="preserve">hal-01823118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Merveilleux scientifique et La Force mystérieuse de J.-H. Rosny aîné</w:t>
+                <w:t xml:space="preserve">Nodier et les vampires romantiques : [Compte rendu de] Florent Montaclair, &amp;lt;i&amp;gt;Le Vampire dans la littérature romantique française&amp;lt;/i&amp;gt;, 1820-1868. Textes et documents, Besançon, Presses Universitaires de Franche-Comté, coll. Didactiques / Français, 2010, 444 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Pézard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maurice Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers d'études nodiéristes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Charles Nodier et le roman gothique, 2018 – 2 (6), pp.209-212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/resf.1215⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01823129v1</w:t>
+                <w:t xml:space="preserve">hal-04912280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Songes romantiques&amp;quot; en Thessalie. L'ambiguïté générique du traitement de l'espace dans &amp;quot;Smarra</w:t>
               </w:r>
@@ -2639,1540 +2674,1757 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01233653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+        <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le personnage romanesque au miroir du lecteur. Procédés et formes de l’identification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eugène Sue, Les Mystères de Paris [édition critique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Pézard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">coll. La Licorne, Presses Universitaires de Rennes. 2024</w:t>
+              <w:t xml:space="preserve">Émilie Pézard. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Litera, 978-2-35178-916-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04099209v1</w:t>
+                <w:t xml:space="preserve">hal-05578535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Genres du roman au XIXe siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le personnage romanesque au miroir du lecteur. Procédés et formes de l’identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Zagamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Pézard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">coll. La Licorne, Presses Universitaires de Rennes. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Stiénon</w:t>
-[...43 lines deleted...]
-                <w:t xml:space="preserve">hal-03812500v1</w:t>
+                <w:t xml:space="preserve">hal-04099209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Œil du XIXe siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Genres du roman au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Pézard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Stiénon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Desbuissons</w:t>
-[...47 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12980-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03823837v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’Œil du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Desbuissons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Fougères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Pézard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Érika Wicky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03823837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le personnage, un modèle à vivre au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Pézard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Fabula / Les colloques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le magnétiseur, une figure moderne du fantastique</w:t>
+                <w:t xml:space="preserve">Cadavres électrisés. Le galvanisme dans le romantisme frénétique des années 1830</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Pézard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sylvain Ledda. </w:t>
+              <w:t xml:space="preserve">Claire Barel-Moisan; Delphine Gleizes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes Invisibles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions de L'Herne, pp.116-119, 2023, Cahiers de l'Herne, n° 142, 979-10-319-0400-9</w:t>
+              <w:t xml:space="preserve">Merveilles électriques. Littérature, culture visuelle et vulgarisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LISAA, pp.381-400, 2026, Savoirs en texte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04912275v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbey d’Aurevilly et le romantisme frénétique</w:t>
+                <w:t xml:space="preserve">Le roman gothique et ses héritages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Pézard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Barbey d’Aurevilly et le romantisme</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Catalogue de l’exposition Gothique !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Louvre Lens, 2025, 9788412949476</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04912265v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles gothiques et valeurs du brigand dans les romans d’Argow</w:t>
+                <w:t xml:space="preserve">Le magnétiseur, une figure moderne du fantastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Pézard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Agnese Silvestri; Éléonore Reverzy. </w:t>
+              <w:t xml:space="preserve">Sylvain Ledda. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Balzac et l’imaginaire du brigandage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mondes Invisibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de L'Herne, pp.116-119, 2023, Cahiers de l'Herne, n° 142, 979-10-319-0400-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-04910389v1</w:t>
+                <w:t xml:space="preserve">hal-04912275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gothique</w:t>
+                <w:t xml:space="preserve">Barbey d’Aurevilly et le romantisme frénétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Pézard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">sous la direction de Anne Besson, William Blanc et Vincent Ferré. </w:t>
+              <w:t xml:space="preserve">Mathilde Bertrand; Pierre Glaudes; Élise Sorel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire du moyen âge imaginaire. Le médiévalisme, hier et aujourd’hui</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Barbey d’Aurevilly et le romantisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.187-208, 2023, Rencontres, n° 585. Série : Études dix-neuviémistes, n° 61, 978-2-406-14744-2 (broché) ; 978-2-406-14745-9 (relié), 978-2-406-14746-6 (numérique). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14746-6.p.0187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04912040v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À nouvelle édition, nouveau genre ? Comment le XXe siècle relit les romans du XIXe</w:t>
+                <w:t xml:space="preserve">Modèles gothiques et valeurs du brigand dans les romans d’Argow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Pézard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Émilie Pézard; Valérie Stiénon. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agnese Silvestri; Éléonore Reverzy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Genres du roman au XIXe siècle</w:t>
+              <w:t xml:space="preserve">Balzac et l’imaginaire du brigandage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.37-54, 2023, Rencontres, n° 601. Série : Études dix-neuviémistes, n° 65, 978-2-406-15194-4 (broché) ; 978-2-406-15195-1 (relié) ; 978-2-406-15196-8 (numérique). </w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12980-6.p.0391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15196-8.p.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910459v1</w:t>
+                <w:t xml:space="preserve">hal-04910389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Gothique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Pézard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Émilie Pézard; Valérie Stiénon. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">sous la direction de Anne Besson, William Blanc et Vincent Ferré. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Genres du roman au XIXe siècle</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dictionnaire du moyen âge imaginaire. Le médiévalisme, hier et aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vendémiaire, pp.186-189, 2022, 978-2-36358-389-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910432v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : un siècle de fictions magnétiques</w:t>
+                <w:t xml:space="preserve">À nouvelle édition, nouveau genre ? Comment le XXe siècle relit les romans du XIXe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Pézard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Victoire Feuillebois; Émilie Pézard. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Musnik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Émilie Pézard; Valérie Stiénon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Réel invisible. Le magnétisme dans la littérature du XIXe siècle</w:t>
+              <w:t xml:space="preserve">Les Genres du roman au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.391-410, 2022, Rencontres, n° 547. Série : Études dix-neuviémistes, n° 60, 978-2-406-12978-3 (broché) ; 978-2-406-12979-0 (relié) ; 978-2-406-12980-6 (numérique). </w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lettres modernes Minard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12980-6.p.0391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910445v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les genres du roman aujourd’hui (Entretien avec Fabrice Colin, Pierre Jourde et Agathe Novak-Lechevalier)</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Pézard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Stiénon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Émilie Pézard; Valérie Stiénon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Genres du roman au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Classiques Garnier, pp.411-425, 2022, Rencontres, n° 547. Série : Études dix-neuviémistes, n° 60, 978-2-406-12978-3 (broché) ; 978-2-406-12979-0 (relié) ; 978-2-406-12980-6 (numérique). </w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-18, 2022, Rencontres, n° 547. Série : Études dix-neuviémistes, n° 60, 978-2-406-12978-3 (broché) ; 978-2-406-12979-0 (relié) ; 978-2-406-12980-6 (numérique). </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12980-6.p.0411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12980-6.p.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910398v1</w:t>
+                <w:t xml:space="preserve">hal-04910432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos du bovarysme. Polysémie du romantisme dans Madame Bovary</w:t>
+                <w:t xml:space="preserve">Introduction : un siècle de fictions magnétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Pézard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Victoire Feuillebois; Laure Cahen-Maurel; Martin Mees. </w:t>
+              <w:t xml:space="preserve">Victoire Feuillebois; Émilie Pézard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Formes romantiques de la vie: poétisations de l'existence dans le romantisme européen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, coll. Fictions pensantes, p. 279-306, 2019</w:t>
+              <w:t xml:space="preserve">Le Réel invisible. Le magnétisme dans la littérature du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettres modernes Minard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-40, 2022, La Revue des lettres modernes. Écritures XIX, ISSN 2110-0438 ; 8, 978-2-406-13797-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990314v1</w:t>
+                <w:t xml:space="preserve">hal-04910445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar Poe comme modèle : le récit d’anticipation entre fantastique, policier et imaginaire scientifique</w:t>
+                <w:t xml:space="preserve">Les genres du roman aujourd’hui (Entretien avec Fabrice Colin, Pierre Jourde et Agathe Novak-Lechevalier)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Pézard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Claire Barel-Moisan; Jean-François Chassay. </w:t>
+              <w:t xml:space="preserve">Émilie Pézard; Valérie Stiénon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Roman des possibles. L’anticipation dans l’espace médiatique francophone (1860-1940)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Genres du roman au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.411-425, 2022, Rencontres, n° 547. Série : Études dix-neuviémistes, n° 60, 978-2-406-12978-3 (broché) ; 978-2-406-12979-0 (relié) ; 978-2-406-12980-6 (numérique). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12980-6.p.0411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137397v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Celui qui ment avec sincérité » : le bovarysme de Robert dans &amp;lt;i&amp;gt;L’École des femmes&amp;lt;/i&amp;gt; d’André Gide</w:t>
+                <w:t xml:space="preserve">Edgar Poe comme modèle : le récit d’anticipation entre fantastique, policier et imaginaire scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Pézard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fabrice Wilhelm. </w:t>
+              <w:t xml:space="preserve">Claire Barel-Moisan; Jean-François Chassay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Figures littéraires du mensonge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.181-198, 2018, Annales littéraires de l'Université de Franche-Comté. Série : Centre Jacques Petit, 978-2-84867-610-4</w:t>
+              <w:t xml:space="preserve">Le Roman des possibles. L’anticipation dans l’espace médiatique francophone (1860-1940)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Montréal, 2019, Cavales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04912283v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ « horrible charme » du réel dans &amp;lt;em&amp;gt;À rebours&amp;lt;/em&amp;gt;</w:t>
+                <w:t xml:space="preserve">À propos du bovarysme. Polysémie du romantisme dans Madame Bovary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Pézard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jérôme Solal. </w:t>
+              <w:t xml:space="preserve">Victoire Feuillebois; Laure Cahen-Maurel; Martin Mees. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À rebours, </w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">, pp.97-121, 2018, La Revue des lettres modernes 2018–5, Série Huysmans, n° 6, 978-2-406-08374-0</w:t>
+              <w:t xml:space="preserve">Les Formes romantiques de la vie: poétisations de l'existence dans le romantisme européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, coll. Fictions pensantes, p. 279-306, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04912046v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Celui qui ment avec sincérité » : le bovarysme de Robert dans &amp;lt;i&amp;gt;L’École des femmes&amp;lt;/i&amp;gt; d’André Gide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Pézard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Wilhelm. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures littéraires du mensonge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.181-198, 2018, Annales littéraires de l'Université de Franche-Comté. Série : Centre Jacques Petit, 978-2-84867-610-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ « horrible charme » du réel dans &amp;lt;em&amp;gt;À rebours&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Pézard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérôme Solal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À rebours, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">attraction-désastre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Tome 2, Désastre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettres modernes Minard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.97-121, 2018, La Revue des lettres modernes 2018–5, Série Huysmans, n° 6, 978-2-406-08374-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La découverte inachevée. Enjeux des expériences de magnétisme dans quelques récits romantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Pézard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yohann Ringuedé; Azélie Fayolle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La découverte scientifique dans les arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LISAA éditeur, pp.153-166, 2018, Savoirs en texte, 978-2-9585407-2-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.lisaa.757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId89"/>
+      <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4238,51 +4490,354 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="F3B313C7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="192A094B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -4319,51 +4874,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=SyuiUx2t73M" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://etudes-romantiques.ish-lyon.cnrs.fr/atelier.html#anchor-7" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://f.hypotheses.org/wp-content/blogs.dir/2181/files/2014/09/Valeurs_de_la_singularite.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099220v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Zagam&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie P&#233;zard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.200.0180" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098495v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.5359" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484879v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501002v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912268v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484843v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18461-4.p.0121" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823128v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chabot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Renard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1201" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912266v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823121v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1255" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921779v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6558" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823040v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1383" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053079v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08296-5.p.0249" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823131v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1223" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823118v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1312" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912280v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823129v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1215" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238171v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053078v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334624v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823343v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536117v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barel-Moisan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Couleau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536120v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536202v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233628v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233653v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099209v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812500v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sti&#233;non" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-genres-du-roman-au-xixe-siecle.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12980-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823837v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Desbuissons" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Foug&#232;res" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rika Wicky" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053400v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912275v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912265v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14746-6.p.0187" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910389v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15196-8.p.0037" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912040v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910459v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Musnik" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-genres-du-roman-au-xixe-siecle-a-nouvelle-edition-nouveau-genre-en.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12980-6.p.0391" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910432v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12980-6.p.0007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910445v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-reel-invisible-2022-12-le-magnetisme-dans-la-litterature-1780-1914.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910398v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12980-6.p.0411" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990314v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137397v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912283v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912046v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/a-rebours-attraction-desastre-2018-5-tome-ii-desastre-l-horrible-charme-du-reel-dans-a-rebours.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910419v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lisaa.757" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=SyuiUx2t73M" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://etudes-romantiques.ish-lyon.cnrs.fr/atelier.html#anchor-7" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://f.hypotheses.org/wp-content/blogs.dir/2181/files/2014/09/Valeurs_de_la_singularite.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099220v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Zagam&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie P&#233;zard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.200.0180" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098495v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.5359" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501002v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484879v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912268v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484843v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18461-4.p.0121" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823129v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chabot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Renard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1215" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823128v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1201" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912266v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921779v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6558" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823121v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1255" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823040v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1383" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053079v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08296-5.p.0249" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823131v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1223" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823118v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1312" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912280v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238171v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053078v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334624v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823343v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536117v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barel-Moisan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Couleau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536120v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536202v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233628v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233653v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578535v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gallmeister.fr/livres/sue-eugene-les-mysteres-de-paris" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099209v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812500v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sti&#233;non" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-genres-du-roman-au-xixe-siecle.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12980-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823837v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Desbuissons" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Foug&#232;res" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rika Wicky" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053400v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578550v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578554v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912275v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912265v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14746-6.p.0187" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910389v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15196-8.p.0037" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912040v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910459v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Musnik" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-genres-du-roman-au-xixe-siecle-a-nouvelle-edition-nouveau-genre-en.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12980-6.p.0391" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910432v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12980-6.p.0007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910445v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-reel-invisible-2022-12-le-magnetisme-dans-la-litterature-1780-1914.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910398v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12980-6.p.0411" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137397v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990314v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912283v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912046v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/a-rebours-attraction-desastre-2018-5-tome-ii-desastre-l-horrible-charme-du-reel-dans-a-rebours.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910419v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lisaa.757" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>