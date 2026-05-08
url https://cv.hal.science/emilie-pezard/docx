--- v1 (2026-04-05)
+++ v2 (2026-05-08)
@@ -1067,51 +1067,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03484843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Merveilleux scientifique et La Force mystérieuse de J.-H. Rosny aîné</w:t>
+                <w:t xml:space="preserve">Du roman merveilleux-scientifique et de son action sur l’intelligence du progrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Pézard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Chabot</w:t>
@@ -1128,416 +1128,390 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Maurice Renard, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/resf.1215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/resf.1201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823129v1</w:t>
+                <w:t xml:space="preserve">hal-01823128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du roman merveilleux-scientifique et de son action sur l’intelligence du progrès</w:t>
+                <w:t xml:space="preserve">1832 à fleur de peau [compte-rendu de : Thomas Bouchet, &amp;lt;i&amp;gt;De colère et d'ennui : Paris, chronique de 1832&amp;lt;/i&amp;gt;]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Pézard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maurice Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823128v1</w:t>
+                <w:t xml:space="preserve">hal-04912266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1832 à fleur de peau [compte-rendu de : Thomas Bouchet, &amp;lt;i&amp;gt;De colère et d'ennui : Paris, chronique de 1832&amp;lt;/i&amp;gt;]</w:t>
+                <w:t xml:space="preserve">Le genre de Jules Verne ou de Wells ? Le récit d’anticipation défini d’après ses modèles (1863-1935)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Pézard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, L'anticipation dans les discours médiatiques et sociaux, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/contextes.6558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04912266v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le genre de Jules Verne ou de Wells ? Le récit d’anticipation défini d’après ses modèles (1863-1935)</w:t>
+                <w:t xml:space="preserve">Le merveilleux-scientifique de Maurice Renard en contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Pézard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Chabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, L'anticipation dans les discours médiatiques et sociaux, 21, </w:t>
+              <w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Maurice Renard, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/contextes.6558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/resf.1255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921779v1</w:t>
+                <w:t xml:space="preserve">hal-01823121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le merveilleux-scientifique de Maurice Renard en contexte</w:t>
+                <w:t xml:space="preserve">Transformations du roman noir à l’époque romantique : le règne nouveau des admirables scélérats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Pézard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Chabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Maurice Renard, </w:t>
+              <w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Romanesques noirs (1750-1850), 10, pp.249-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/resf.1255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08296-5.p.0249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823121v1</w:t>
+                <w:t xml:space="preserve">hal-02053079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défense et illustration d’un genre. Le merveilleux scientifique défini par Maurice Renard (1909-1928)</w:t>
               </w:r>
@@ -1595,360 +1569,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations du roman noir à l’époque romantique : le règne nouveau des admirables scélérats</w:t>
+                <w:t xml:space="preserve">L’ombre de la merveille. Le merveilleux scientifique au second degré de Maurice Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Pézard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Romanesques noirs (1750-1850), 10, pp.249-266. </w:t>
+              <w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Maurice Renard, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08296-5.p.0249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/resf.1312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053079v1</w:t>
+                <w:t xml:space="preserve">hal-01823118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le roman d’hypothèse</w:t>
+                <w:t xml:space="preserve">Nodier et les vampires romantiques : [Compte rendu de] Florent Montaclair, &amp;lt;i&amp;gt;Le Vampire dans la littérature romantique française&amp;lt;/i&amp;gt;, 1820-1868. Textes et documents, Besançon, Presses Universitaires de Franche-Comté, coll. Didactiques / Français, 2010, 444 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Pézard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maurice Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers d'études nodiéristes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Charles Nodier et le roman gothique, 2018 – 2 (6), pp.209-212</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823131v1</w:t>
+                <w:t xml:space="preserve">hal-04912280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ombre de la merveille. Le merveilleux scientifique au second degré de Maurice Renard</w:t>
+                <w:t xml:space="preserve">Le roman d’hypothèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Pézard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Maurice Renard, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/resf.1312⟩</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/resf.1223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823118v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nodier et les vampires romantiques : [Compte rendu de] Florent Montaclair, &amp;lt;i&amp;gt;Le Vampire dans la littérature romantique française&amp;lt;/i&amp;gt;, 1820-1868. Textes et documents, Besançon, Presses Universitaires de Franche-Comté, coll. Didactiques / Français, 2010, 444 p.</w:t>
+                <w:t xml:space="preserve">Le Merveilleux scientifique et La Force mystérieuse de J.-H. Rosny aîné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Pézard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'études nodiéristes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Maurice Renard, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/resf.1215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04912280v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Songes romantiques&amp;quot; en Thessalie. L'ambiguïté générique du traitement de l'espace dans &amp;quot;Smarra</w:t>
               </w:r>
@@ -3995,173 +3995,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar Poe comme modèle : le récit d’anticipation entre fantastique, policier et imaginaire scientifique</w:t>
+                <w:t xml:space="preserve">À propos du bovarysme. Polysémie du romantisme dans Madame Bovary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Pézard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Claire Barel-Moisan; Jean-François Chassay. </w:t>
+              <w:t xml:space="preserve">Victoire Feuillebois; Laure Cahen-Maurel; Martin Mees. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Roman des possibles. L’anticipation dans l’espace médiatique francophone (1860-1940)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Montréal, 2019, Cavales</w:t>
+              <w:t xml:space="preserve">Les Formes romantiques de la vie: poétisations de l'existence dans le romantisme européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, coll. Fictions pensantes, p. 279-306, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137397v1</w:t>
+                <w:t xml:space="preserve">hal-01990314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos du bovarysme. Polysémie du romantisme dans Madame Bovary</w:t>
+                <w:t xml:space="preserve">Edgar Poe comme modèle : le récit d’anticipation entre fantastique, policier et imaginaire scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Pézard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Victoire Feuillebois; Laure Cahen-Maurel; Martin Mees. </w:t>
+              <w:t xml:space="preserve">Claire Barel-Moisan; Jean-François Chassay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Formes romantiques de la vie: poétisations de l'existence dans le romantisme européen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, coll. Fictions pensantes, p. 279-306, 2019</w:t>
+              <w:t xml:space="preserve">Le Roman des possibles. L’anticipation dans l’espace médiatique francophone (1860-1940)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Montréal, 2019, Cavales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990314v1</w:t>
+                <w:t xml:space="preserve">hal-02137397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Celui qui ment avec sincérité » : le bovarysme de Robert dans &amp;lt;i&amp;gt;L’École des femmes&amp;lt;/i&amp;gt; d’André Gide</w:t>
               </w:r>
@@ -4492,51 +4492,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F3B313C7"/>
+    <w:nsid w:val="CEEB4108"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4640,51 +4640,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="192A094B"/>
+    <w:nsid w:val="4A0ED54F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4874,51 +4874,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=SyuiUx2t73M" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://etudes-romantiques.ish-lyon.cnrs.fr/atelier.html#anchor-7" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://f.hypotheses.org/wp-content/blogs.dir/2181/files/2014/09/Valeurs_de_la_singularite.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099220v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Zagam&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie P&#233;zard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.200.0180" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098495v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.5359" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501002v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484879v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912268v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484843v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18461-4.p.0121" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823129v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chabot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Renard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1215" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823128v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1201" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912266v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921779v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6558" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823121v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1255" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823040v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1383" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053079v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08296-5.p.0249" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823131v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1223" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823118v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1312" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912280v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238171v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053078v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334624v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823343v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536117v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barel-Moisan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Couleau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536120v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536202v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233628v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233653v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578535v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gallmeister.fr/livres/sue-eugene-les-mysteres-de-paris" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099209v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812500v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sti&#233;non" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-genres-du-roman-au-xixe-siecle.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12980-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823837v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Desbuissons" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Foug&#232;res" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rika Wicky" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053400v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578550v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578554v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912275v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912265v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14746-6.p.0187" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910389v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15196-8.p.0037" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912040v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910459v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Musnik" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-genres-du-roman-au-xixe-siecle-a-nouvelle-edition-nouveau-genre-en.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12980-6.p.0391" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910432v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12980-6.p.0007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910445v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-reel-invisible-2022-12-le-magnetisme-dans-la-litterature-1780-1914.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910398v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12980-6.p.0411" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137397v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990314v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912283v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912046v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/a-rebours-attraction-desastre-2018-5-tome-ii-desastre-l-horrible-charme-du-reel-dans-a-rebours.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910419v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lisaa.757" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=SyuiUx2t73M" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://etudes-romantiques.ish-lyon.cnrs.fr/atelier.html#anchor-7" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://f.hypotheses.org/wp-content/blogs.dir/2181/files/2014/09/Valeurs_de_la_singularite.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099220v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Zagam&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie P&#233;zard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.200.0180" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098495v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.5359" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501002v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484879v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912268v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484843v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18461-4.p.0121" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823128v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chabot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Renard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1201" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912266v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921779v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6558" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823121v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1255" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053079v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08296-5.p.0249" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823040v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1383" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823118v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1312" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912280v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823131v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1223" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823129v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1215" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238171v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053078v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334624v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823343v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536117v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barel-Moisan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Couleau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536120v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536202v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233628v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233653v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578535v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gallmeister.fr/livres/sue-eugene-les-mysteres-de-paris" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099209v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812500v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sti&#233;non" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-genres-du-roman-au-xixe-siecle.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12980-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823837v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Desbuissons" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Foug&#232;res" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rika Wicky" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053400v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578550v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578554v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912275v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912265v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14746-6.p.0187" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910389v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15196-8.p.0037" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912040v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910459v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Musnik" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-genres-du-roman-au-xixe-siecle-a-nouvelle-edition-nouveau-genre-en.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12980-6.p.0391" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910432v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12980-6.p.0007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910445v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-reel-invisible-2022-12-le-magnetisme-dans-la-litterature-1780-1914.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910398v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12980-6.p.0411" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990314v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137397v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912283v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912046v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/a-rebours-attraction-desastre-2018-5-tome-ii-desastre-l-horrible-charme-du-reel-dans-a-rebours.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910419v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lisaa.757" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>