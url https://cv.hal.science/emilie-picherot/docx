--- v0 (2026-03-19)
+++ v1 (2026-04-15)
@@ -2355,234 +2355,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le faussaire Miguel de Luna, l’arabe et l’islam</w:t>
+                <w:t xml:space="preserve">L'Alhambra, recueil de pierre : fascination de Chateaubriand et d'Irving pour les inscriptions arabes de l'Alhambra et de la mosquée de Cordoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Picherot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’ombre d’un doute. Nuances et détours de l’interprétation, Mélanges pour François Lecercle, Clotilde Thouret et Emmanuelle Hénin (dir.), Paris Editions des Archives contemporaines</w:t>
+              <w:t xml:space="preserve">Mélanges en hommage à Joëlle Prungnaud, Lille, Presses du Septentrion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554450v1</w:t>
+                <w:t xml:space="preserve">hal-03554467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Alhambra, recueil de pierre : fascination de Chateaubriand et d'Irving pour les inscriptions arabes de l'Alhambra et de la mosquée de Cordoue</w:t>
+                <w:t xml:space="preserve">Malheur aux vaincus : rencontre d’un ambassadeur marocain avec les descendants du Maure de Grenade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Picherot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges en hommage à Joëlle Prungnaud, Lille, Presses du Septentrion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Mémoire de vaincus, mémoire de vainqueurs (de l’Antiquité au XXIème siècle : la littérature à l’épreuve du conflit), textes réunis par Eugenio Amato, Isabelle Ligier-Degauque et Anne Teulade, Presses Universitaires de Renne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.111-123, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554467v1</w:t>
+                <w:t xml:space="preserve">hal-03554597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malheur aux vaincus : rencontre d’un ambassadeur marocain avec les descendants du Maure de Grenade</w:t>
+                <w:t xml:space="preserve">Le faussaire Miguel de Luna, l’arabe et l’islam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Picherot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoire de vaincus, mémoire de vainqueurs (de l’Antiquité au XXIème siècle : la littérature à l’épreuve du conflit), textes réunis par Eugenio Amato, Isabelle Ligier-Degauque et Anne Teulade, Presses Universitaires de Renne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.111-123, 2019</w:t>
+              <w:t xml:space="preserve">L’ombre d’un doute. Nuances et détours de l’interprétation, Mélanges pour François Lecercle, Clotilde Thouret et Emmanuelle Hénin (dir.), Paris Editions des Archives contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554597v1</w:t>
+                <w:t xml:space="preserve">hal-03554450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Espagne, l’amour et le prophète : étude d’un roman de l’auteur bilingue Loubayssin de la Marque qui fait apparaître Muhammad</w:t>
               </w:r>
@@ -2704,165 +2704,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les légendes bilingues du Rekontamiento del rey Ališandere : vestiges de miniatures issues d’un manuscrit arabe d’Occident</w:t>
+                <w:t xml:space="preserve">Les Morisques aux marges de l’histoire d’Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Picherot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alexandre le Grand à la lumière des manuscrits et des premiers imprimés en Europe (XIIe-XVIe siècle) : Matérialité des textes, contextes et paratextes : des lectures originales, C. GaullierBougassas dir., Turnhout, Brepols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Etrangeté de l’autre, singularité du moi, les figures du marginal dans les littératures, Eve Feuillebois et Zaïneb Ben Lagha (dir.), Paris, Classiques Garnier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.193-212, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554628v1</w:t>
+                <w:t xml:space="preserve">hal-03554544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Morisques aux marges de l’histoire d’Espagne</w:t>
+                <w:t xml:space="preserve">Les légendes bilingues du Rekontamiento del rey Ališandere : vestiges de miniatures issues d’un manuscrit arabe d’Occident</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Picherot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etrangeté de l’autre, singularité du moi, les figures du marginal dans les littératures, Eve Feuillebois et Zaïneb Ben Lagha (dir.), Paris, Classiques Garnier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.193-212, 2015</w:t>
+              <w:t xml:space="preserve">Alexandre le Grand à la lumière des manuscrits et des premiers imprimés en Europe (XIIe-XVIe siècle) : Matérialité des textes, contextes et paratextes : des lectures originales, C. GaullierBougassas dir., Turnhout, Brepols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554544v1</w:t>
+                <w:t xml:space="preserve">hal-03554628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les littératures arabes: quelle place dans la littérature comparée?</w:t>
               </w:r>
@@ -3754,51 +3754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philogynie.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lgcma.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://savoirs.ens.fr/expose.php?id=2995" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lgcma.hypotheses.org/169#more-169" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icla2016.univie.ac.at/home/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lgcma.hypotheses.org/31#more-31" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lgcma.hypotheses.org/39#more-39" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cornucopia16.com/blog/2014/01/20/xxe-congres-de-lassociation-internationale-de-litterature-comparee/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vox-poetica.com/sflgc/a/spip.php?article1013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382769v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picherot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554649v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.7622" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554491v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554681v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554680v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554506v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554675v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554607v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554663v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/horma.2009.2797" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456330v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boidin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382705v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14435-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393660v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve de Dampierre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072319v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clavaron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429193v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duprat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05328173v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Picherot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/QTTD4483" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554450v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554467v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554597v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554534v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554656v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554628v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554544v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393710v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670422v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaullier-Bougassas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Arizaleta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bellon-M&#233;guelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bizzarri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bridges" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503549309-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554569v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01660084v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mcintosh-Varjab&#233;dian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Jenn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picherot Emilie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Rosario Alvarez Rubio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554639v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479336v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554671v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554618v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philogynie.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lgcma.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://savoirs.ens.fr/expose.php?id=2995" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lgcma.hypotheses.org/169#more-169" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icla2016.univie.ac.at/home/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lgcma.hypotheses.org/31#more-31" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lgcma.hypotheses.org/39#more-39" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cornucopia16.com/blog/2014/01/20/xxe-congres-de-lassociation-internationale-de-litterature-comparee/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vox-poetica.com/sflgc/a/spip.php?article1013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382769v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picherot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554649v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.7622" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554491v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554681v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554680v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554506v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554675v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554607v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554663v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/horma.2009.2797" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456330v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boidin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382705v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14435-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393660v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve de Dampierre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072319v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clavaron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429193v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duprat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05328173v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Picherot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/QTTD4483" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554467v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554597v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554450v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554534v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554656v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554544v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554628v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393710v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670422v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaullier-Bougassas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Arizaleta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bellon-M&#233;guelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bizzarri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bridges" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503549309-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554569v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01660084v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mcintosh-Varjab&#233;dian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Jenn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picherot Emilie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Rosario Alvarez Rubio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554639v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479336v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554671v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554618v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>