--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -2355,234 +2355,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Alhambra, recueil de pierre : fascination de Chateaubriand et d'Irving pour les inscriptions arabes de l'Alhambra et de la mosquée de Cordoue</w:t>
+                <w:t xml:space="preserve">Le faussaire Miguel de Luna, l’arabe et l’islam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Picherot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges en hommage à Joëlle Prungnaud, Lille, Presses du Septentrion</w:t>
+              <w:t xml:space="preserve">L’ombre d’un doute. Nuances et détours de l’interprétation, Mélanges pour François Lecercle, Clotilde Thouret et Emmanuelle Hénin (dir.), Paris Editions des Archives contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554467v1</w:t>
+                <w:t xml:space="preserve">hal-03554450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malheur aux vaincus : rencontre d’un ambassadeur marocain avec les descendants du Maure de Grenade</w:t>
+                <w:t xml:space="preserve">L'Alhambra, recueil de pierre : fascination de Chateaubriand et d'Irving pour les inscriptions arabes de l'Alhambra et de la mosquée de Cordoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Picherot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoire de vaincus, mémoire de vainqueurs (de l’Antiquité au XXIème siècle : la littérature à l’épreuve du conflit), textes réunis par Eugenio Amato, Isabelle Ligier-Degauque et Anne Teulade, Presses Universitaires de Renne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.111-123, 2019</w:t>
+              <w:t xml:space="preserve">Mélanges en hommage à Joëlle Prungnaud, Lille, Presses du Septentrion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554597v1</w:t>
+                <w:t xml:space="preserve">hal-03554467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le faussaire Miguel de Luna, l’arabe et l’islam</w:t>
+                <w:t xml:space="preserve">Malheur aux vaincus : rencontre d’un ambassadeur marocain avec les descendants du Maure de Grenade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Picherot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’ombre d’un doute. Nuances et détours de l’interprétation, Mélanges pour François Lecercle, Clotilde Thouret et Emmanuelle Hénin (dir.), Paris Editions des Archives contemporaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Mémoire de vaincus, mémoire de vainqueurs (de l’Antiquité au XXIème siècle : la littérature à l’épreuve du conflit), textes réunis par Eugenio Amato, Isabelle Ligier-Degauque et Anne Teulade, Presses Universitaires de Renne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.111-123, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554450v1</w:t>
+                <w:t xml:space="preserve">hal-03554597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Espagne, l’amour et le prophète : étude d’un roman de l’auteur bilingue Loubayssin de la Marque qui fait apparaître Muhammad</w:t>
               </w:r>
@@ -2704,165 +2704,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Morisques aux marges de l’histoire d’Espagne</w:t>
+                <w:t xml:space="preserve">Les légendes bilingues du Rekontamiento del rey Ališandere : vestiges de miniatures issues d’un manuscrit arabe d’Occident</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Picherot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etrangeté de l’autre, singularité du moi, les figures du marginal dans les littératures, Eve Feuillebois et Zaïneb Ben Lagha (dir.), Paris, Classiques Garnier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.193-212, 2015</w:t>
+              <w:t xml:space="preserve">Alexandre le Grand à la lumière des manuscrits et des premiers imprimés en Europe (XIIe-XVIe siècle) : Matérialité des textes, contextes et paratextes : des lectures originales, C. GaullierBougassas dir., Turnhout, Brepols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554544v1</w:t>
+                <w:t xml:space="preserve">hal-03554628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les légendes bilingues du Rekontamiento del rey Ališandere : vestiges de miniatures issues d’un manuscrit arabe d’Occident</w:t>
+                <w:t xml:space="preserve">Les Morisques aux marges de l’histoire d’Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Picherot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alexandre le Grand à la lumière des manuscrits et des premiers imprimés en Europe (XIIe-XVIe siècle) : Matérialité des textes, contextes et paratextes : des lectures originales, C. GaullierBougassas dir., Turnhout, Brepols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Etrangeté de l’autre, singularité du moi, les figures du marginal dans les littératures, Eve Feuillebois et Zaïneb Ben Lagha (dir.), Paris, Classiques Garnier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.193-212, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554628v1</w:t>
+                <w:t xml:space="preserve">hal-03554544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les littératures arabes: quelle place dans la littérature comparée?</w:t>
               </w:r>
@@ -3152,273 +3152,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Historiens</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maria del Rosario Alvarez Rubio</w:t>
+                <w:t xml:space="preserve">Le paradis interdit : étude du statut non prophétique d’Alexandre le musulman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Picherot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ed. Yves Chevrel, Lieven d’Hulst and Christine Lombez. Histoire des traductions en langue française, XIXe siècle,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Les voyages d’Alexandre au paradis : Orient et Occident, regards croisés, dir. M. Bridges et C. Gaullier-Bougassas Turnhout, Brepols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.353-378, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660084v1</w:t>
+                <w:t xml:space="preserve">hal-03554639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paradis interdit : étude du statut non prophétique d’Alexandre le musulman</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Picherot</w:t>
+                <w:t xml:space="preserve">Les Historiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Jenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Picherot Emilie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria del Rosario Alvarez Rubio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les voyages d’Alexandre au paradis : Orient et Occident, regards croisés, dir. M. Bridges et C. Gaullier-Bougassas Turnhout, Brepols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.353-378, 2013</w:t>
+              <w:t xml:space="preserve">ed. Yves Chevrel, Lieven d’Hulst and Christine Lombez. Histoire des traductions en langue française, XIXe siècle,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554639v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre X, Les Historiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Jenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Picherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria del Rosario Alvarez Rubio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Chevrel; Lieven d'Hulst; Christine Lombez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de la traduction en langue française, XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Verdier, pp.811-926, 2012, 978-2-86432-690-8</w:t>
@@ -3754,51 +3754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philogynie.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lgcma.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://savoirs.ens.fr/expose.php?id=2995" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lgcma.hypotheses.org/169#more-169" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icla2016.univie.ac.at/home/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lgcma.hypotheses.org/31#more-31" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lgcma.hypotheses.org/39#more-39" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cornucopia16.com/blog/2014/01/20/xxe-congres-de-lassociation-internationale-de-litterature-comparee/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vox-poetica.com/sflgc/a/spip.php?article1013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382769v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picherot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554649v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.7622" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554491v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554681v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554680v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554506v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554675v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554607v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554663v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/horma.2009.2797" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456330v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boidin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382705v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14435-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393660v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve de Dampierre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072319v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clavaron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429193v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duprat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05328173v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Picherot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/QTTD4483" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554467v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554597v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554450v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554534v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554656v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554544v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554628v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393710v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670422v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaullier-Bougassas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Arizaleta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bellon-M&#233;guelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bizzarri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bridges" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503549309-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554569v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01660084v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mcintosh-Varjab&#233;dian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Jenn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picherot Emilie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Rosario Alvarez Rubio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554639v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479336v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554671v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554618v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philogynie.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lgcma.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://savoirs.ens.fr/expose.php?id=2995" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lgcma.hypotheses.org/169#more-169" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icla2016.univie.ac.at/home/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lgcma.hypotheses.org/31#more-31" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lgcma.hypotheses.org/39#more-39" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cornucopia16.com/blog/2014/01/20/xxe-congres-de-lassociation-internationale-de-litterature-comparee/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vox-poetica.com/sflgc/a/spip.php?article1013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382769v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picherot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554649v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.7622" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554491v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554681v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554680v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554506v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554675v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554607v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554663v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/horma.2009.2797" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456330v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boidin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382705v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14435-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393660v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve de Dampierre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072319v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clavaron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429193v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duprat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05328173v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Picherot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/QTTD4483" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554450v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554467v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554597v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554534v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554656v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554628v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554544v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393710v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670422v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaullier-Bougassas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Arizaleta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bellon-M&#233;guelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bizzarri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bridges" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503549309-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554569v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554639v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01660084v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mcintosh-Varjab&#233;dian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Jenn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picherot Emilie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Rosario Alvarez Rubio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479336v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554671v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554618v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>